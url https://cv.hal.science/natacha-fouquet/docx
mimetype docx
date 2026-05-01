--- v0 (2026-04-07)
+++ v1 (2026-05-01)
@@ -100,732 +100,732 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fréquences d’exposition aux principaux facteurs de risque biomécaniques d’usure professionnelle chez les femmes et les hommes dans la cohorte CONSTANCES</w:t>
+                <w:t xml:space="preserve">Onset of low back pain and teleworking conditions during lockdown in France: a structural equation modelling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Morvan</w:t>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Céline Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fadel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Bénezet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 37 (4), pp.35-46. </w:t>
+              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 69 (5), pp.531-543. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/spub.254.0035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/annweh/wxaf007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05408859v1</w:t>
+                <w:t xml:space="preserve">hal-05064293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Onset of low back pain and teleworking conditions during lockdown in France: a structural equation modelling approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fréquences d’exposition aux principaux facteurs de risque biomécaniques d’usure professionnelle chez les femmes et les hommes dans la cohorte CONSTANCES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Eve Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laetitia Bénezet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 69 (5), pp.531-543. </w:t>
+              <w:t xml:space="preserve">Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 37 (4), pp.35-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/annweh/wxaf007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/spub.254.0035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05064293v1</w:t>
+                <w:t xml:space="preserve">hal-05408859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with referral to physiotherapists for adult patients consulting for musculoskeletal disorders in primary care; an ancillary study to ECOGEN</w:t>
+                <w:t xml:space="preserve">Development and validation of a work-related risk score for upper-extremity musculoskeletal disorders in a French working population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+                <w:t xml:space="preserve">Clémence Rapicault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélanie Bertin</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sandrine Bertrais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Primary Care</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12875-023-01970-5⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 49 (8), pp.558-568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.4119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03997166v2</w:t>
+                <w:t xml:space="preserve">hal-04204658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with prescribing physiotherapy for adult patients consulting for musculoskeletal disorders in primary care; an ancillary study to ECOGEN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Factors associated with referral to physiotherapists for adult patients consulting for musculoskeletal disorders in primary care; an ancillary study to ECOGEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Najia Adjeroud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+                <w:t xml:space="preserve">N. Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Primary Care</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 24 (1), pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-1581451/v1⟩</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12875-023-01970-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820561v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03997166v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and validation of a work-related risk score for upper-extremity musculoskeletal disorders in a French working population</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Factors associated with prescribing physiotherapy for adult patients consulting for musculoskeletal disorders in primary care; an ancillary study to ECOGEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najia Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 49 (8), pp.558-568. </w:t>
+              <w:t xml:space="preserve">BMC Primary Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (1), pp.13. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5271/sjweh.4119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.21203/rs.3.rs-1581451/v1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04204658v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés à l'adhésion de la population française aux recommandations pour la prévention de la lombalgie chronique, à la suite de la campagne grand public de l'Assurance maladie : « Mal de dos ? Le bon traitement, c'est le mouvement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Agius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Soullier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -893,51 +893,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of low back pain characteristics on the healthcare procedures prescribed by general practitioners for adult patients: ancillary analysis of the French ECOGEN study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -945,51 +945,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Bouton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70 (3), pp.133-139. </w:t>
@@ -1040,64 +1040,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Part des syndromes du canal carpien attribuable à l’activité professionnelle parmi les professions et secteurs d’activité à risque, dans deux départements français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11, pp.186-95</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1135,51 +1135,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variations spatio-temporelles interdépartementales de l’incidence des cas chirurgicaux de hernie discale lombaire, de 2006 à 2014, dans la population en âge de travailler, en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabira Smaïli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1217,51 +1217,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles musculosquelettiques liés au travail : nombre de cas évitables par l'application d'un scénario théorique de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cherie-Challine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1269,51 +1269,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1351,77 +1351,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Upper-extremity musculoskeletal disorders: how many cases can be prevented? Estimates from the COSALI cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan Stock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1466,325 +1466,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">anses-02912855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude de la survenue et de l’évolution de la lombalgie selon la situation de travail pendant le confinement lié à l’épidémie de Covid-19, du 17 mars au 10 mai 2020, en France métropolitaine</w:t>
+                <w:t xml:space="preserve">Les facteurs de risque de TMS des salariés du BTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Dugas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Lloyd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 81 (5), pp.709-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2020.03.724⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03116779v1</w:t>
+                <w:t xml:space="preserve">hal-03997296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les facteurs de risque de TMS des salariés du BTP</w:t>
+                <w:t xml:space="preserve">Étude de la survenue et de l’évolution de la lombalgie selon la situation de travail pendant le confinement lié à l’épidémie de Covid-19, du 17 mars au 10 mai 2020, en France métropolitaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Chan-Chee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 26, pp.512-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03997296v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03116779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: results from the French Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1848,77 +1848,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional incapacity related to rotator cuff syndrome in workers. Is it influenced by social characteristics and medical management?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Champagne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1965,90 +1965,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical impact of workplace-based primary prevention of lumbar disc surgery in a French region A pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WORK: A Journal of Prevention, Assessment &amp; Rehabilitation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 62 (1), pp.13-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2082,103 +2082,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exposition professionnelle aux facteurs de risque biomécaniques : impact de l’ordonnance de 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (1), pp.71-82. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2225,77 +2225,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiple Exposures and Coexposures to Occupational Hazards Among Agricultural Workers A Systematic Review of Observational Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thi-Hai-Yen Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bonvallot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2340,364 +2340,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01870286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs organisationnels et psychosociaux associés aux contraintes posturales en milieu professionnel. Résultats à partir de l’enquête Sumer 2010</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+                <w:t xml:space="preserve">Risk factors for episodic neck pain in workers a 5-year prospective study of a general working population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélique Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis d'Escatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 91 (3), pp.251-261. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00420-017-1272-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02879304v1</w:t>
+                <w:t xml:space="preserve">hal-01881588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk factors for episodic neck pain in workers a 5-year prospective study of a general working population</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Facteurs organisationnels et psychosociaux associés aux contraintes posturales en milieu professionnel. Résultats à partir de l’enquête Sumer 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Archives of Occupational and Environmental Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin épidémiologie hebdomadaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01881588v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02879304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Multiple Data Sources for Surveillance of Work-Related Chronic Low-Back Pain and Disc-Related Sciatica in a French Region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Work Exposures and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 62 (5), pp.530-546. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2731,64 +2731,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical impact of simulated workplace-based primary prevention of carpal tunnel syndrome in a French region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2904,51 +2904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Py</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2990,51 +2990,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Time trends in incidence and prevalence of carpal tunnel syndrome over eight years according to multiple data sources: Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3124,51 +3124,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forms of work organization and associations with shoulder disorders: Results from a French working population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3176,51 +3176,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Ergonomics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 59, pp.1-10. </w:t>
@@ -3271,77 +3271,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Épidémiologie des maladies professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Despreaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 67 (4), pp.435-438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3379,64 +3379,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of psychosocial factors at work in a French region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3494,498 +3494,468 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome du canal carpien : impact de la co-exposition à des agents neurotoxiques et à des contraintes biomécaniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Bodin</w:t>
+                <w:t xml:space="preserve">An epidemiological surveillance network of lumbar disc surgery to help prevention of and compensation for low back pain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Xavier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 26 (4), pp.543-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckv240⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">anses-01768957v1</w:t>
+                <w:t xml:space="preserve">hal-01392347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An epidemiological surveillance network of lumbar disc surgery to help prevention of and compensation for low back pain</w:t>
+                <w:t xml:space="preserve">Syndrome du canal carpien : impact de la co-exposition à des agents neurotoxiques et à des contraintes biomécaniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les cahiers de la Recherche : Santé, Environnement, Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Regards sur 10 ans de recherche, le PNR EST de 2006 à 2015, 8, pp.55</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01392347v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">anses-01768957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of thoracic spine pain in a surveillance network</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Chronic low back pain, chronic disability at work, chronic management issues.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Occupational medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2 (65), pp.122-5. </w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 41 (2), pp.107-10. </w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/occmed/kqu151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5271/sjweh.3477⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392353v1</w:t>
+                <w:t xml:space="preserve">hal-01392351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomechanical constraints remain major risk factors for low back pain. Results from a prospective cohort study in French male employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Sérazin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spine Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (4), pp.559-69. </w:t>
@@ -4017,174 +3987,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01392354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronic low back pain, chronic disability at work, chronic management issues.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prevalence of thoracic spine pain in a surveillance network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 41 (2), pp.107-10. </w:t>
+              <w:t xml:space="preserve">Occupational medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2 (65), pp.122-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5271/sjweh.3477⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/occmed/kqu151⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01392351v1</w:t>
+                <w:t xml:space="preserve">hal-01392353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carpal tunnel syndrome and computer exposure at work in two large complementary cohorts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Mediouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Marie Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4274,64 +4274,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence des symptômes musculo-squelettiques du membre supérieur chez les travailleurs de l'agriculture en France en 2010 : Résultat de la phase pilote de COSET-MSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4386,103 +4386,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence and risk factors for thoracic spine pain in the working population: the French pays de la loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Le Marec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis Care &amp; Research = Arthritis Care and Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 66, pp.1695-702. </w:t>
@@ -4546,51 +4546,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Räber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4645,90 +4645,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des dorsalgies chez les salariés des Pays de la Loire, 2002-2005</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Le Marec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4783,90 +4783,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software for unbiased estimation of attributable risk.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Epidemiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (4), pp.646-647. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4900,77 +4900,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological surveillance of lumbar disc surgery in the general population: a pilot study in a French region.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,77 +5194,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Rhumatisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 78 (1), pp.95 - 96. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5292,359 +5292,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03389893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome du canal carpien : estimations de l’incidence, de la prévalence et du poids de l’activité professionnelle dans sa survenue dans les Pays de la Loire, France, 2002-2004</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+                <w:t xml:space="preserve">L’hygroma du genou chez les salariés des Pays de la Loire en 2002-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Messari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5-6, pp.37-41</w:t>
+              <w:t xml:space="preserve">, 2010, 5-6, pp.51-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03404329v1</w:t>
+                <w:t xml:space="preserve">hal-03390054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’hygroma du genou chez les salariés des Pays de la Loire en 2002-2004</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Syndrome du canal carpien : estimations de l’incidence, de la prévalence et du poids de l’activité professionnelle dans sa survenue dans les Pays de la Loire, France, 2002-2004</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Messari</w:t>
+                <w:t xml:space="preserve">Guy Raimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Meunier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+                <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Epidémiologique Hebdomadaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 5-6, pp.51-52</w:t>
+              <w:t xml:space="preserve">, 2010, 5-6, pp.37-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03390054v1</w:t>
+                <w:t xml:space="preserve">hal-03404329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk factors for upper-extremity musculoskeletal disorders in the working population.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Rouillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Arthritis and Rheumatism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 61 (10), pp.1425-34. </w:t>
@@ -5682,103 +5682,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Attributable risk of carpal tunnel syndrome in the general population: implications for intervention programs in the workplace.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scandinavian Journal of Work, Environment and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 35 (5), pp.342-8</w:t>
@@ -5839,90 +5839,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposition aux principaux facteurs de risque biomécaniques d'usure professionnelle chez les femmes et les hommes dans la cohorte française CONSTANCES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Ève Major</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanifa Bouziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5964,103 +5964,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an initial characterization of the occupational wear and tear syndrome in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Morvan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2025: 12th International Scientific Conference on the Prevention of Work-related Musculoskeletal Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6094,103 +6094,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exposure to biomechanical risk factors for occupational wear and tear in women and men in the CONSTANCES cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwladys Morvan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwladys Morvan</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanifa Bouziri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Eve Major</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2025: 12th International Scientific Conference on the Prevention of Work-related Musculoskeletal Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Tubingen, Germany. </w:t>
@@ -6228,51 +6228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lombalgie et organisation du travail pendant les 1er et 3ème confinements liés à l'épidémie de Covid-19</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles organisations du travail et impacts à court et moyen terme sur la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aderest, Nov 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6297,77 +6297,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déterminants organisationnels, psychosociaux et biomécaniques des troubles musculosquelettiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème congrès francophone Troubles musculo-squelettiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Monastir, Tunisie. pp.101717, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6414,51 +6414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low back pain occurrence and evolution in different work situations during COVID-19 epidemic lockdown from 17 March to 10 May 2020, in metropolitan France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Chan Chee</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6518,77 +6518,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proportion of upper extremity musculoskeletal disorders attributable to personal and occupational factors: Results from the French Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6624,554 +6624,554 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors associated with physiotherapy prescription among adult patients consulting for musculoskeletal disorders in family medicine : a multilevel approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Disc herniation with radiculopathy: epidemiologic and economic indicators of compensation in the Pays de la Loire region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Peurois</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Gosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">47th North American Primary Care Research Group (NAPCRG) annual meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">PREMUS 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921252v1</w:t>
+                <w:t xml:space="preserve">hal-02921298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disc herniation with radiculopathy: epidemiologic and economic indicators of compensation in the Pays de la Loire region</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Factors associated with physiotherapy prescription among adult patients consulting for musculoskeletal disorders in family medicine : a multilevel approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Peurois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Bologne, Italy</w:t>
+              <w:t xml:space="preserve">47th North American Primary Care Research Group (NAPCRG) annual meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921298v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs de risque organisationnels et psychosociaux associés aux contraintes posturales en milieu professionnel. Résultats à partir de l’enquête SUMER 2010</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Theoretical Impact of Workplace-Based Primary Prevention of Lumbar Disc Surgery in a French Region: A Pilot Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18ème colloque de l’Aderest</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20th Congress of International Ergonomics Association (IEA 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Florence, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02928519v1</w:t>
+                <w:t xml:space="preserve">hal-02921355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical Impact of Workplace-Based Primary Prevention of Lumbar Disc Surgery in a French Region: A Pilot Study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Facteurs de risque organisationnels et psychosociaux associés aux contraintes posturales en milieu professionnel. Résultats à partir de l’enquête SUMER 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Roquelaure</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Congress of International Ergonomics Association (IEA 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">18ème colloque de l’Aderest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Angers, France. pp.564-565, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2018.05.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921355v1</w:t>
+                <w:t xml:space="preserve">hal-02928519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier : De l’épidémiologie à la prévention et à la promotion de la santé au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7360,90 +7360,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des cervicalgies en milieu professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème congrès national de médecine et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. pp.525, </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7471,553 +7471,553 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Example of using JEM: Carpal tunnel syndrome and computer exposure at work in two large complementary cohorts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Interest of a multi-level epidemiological surveillance system of word-related low-back pain to target industry sectors requiring in priority prevention programs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders-PREMUS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toronto, France</w:t>
+              <w:t xml:space="preserve">25th International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04569646v1</w:t>
+                <w:t xml:space="preserve">hal-02921403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance des lombalgies et de leurs facteurs de risque professionnels dans le secteur de l'agriculture en France en 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Example of using job-exposure matrix : carpal tunnel syndrome and computer exposure at word in two large complementary cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-M Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">34ème congrès national de médecine et santé au travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">PREMUS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02928907v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interest of a multi-level epidemiological surveillance system of word-related low-back pain to target industry sectors requiring in priority prevention programs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Surveillance des lombalgies et de leurs facteurs de risque professionnels dans le secteur de l'agriculture en France en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Geoffroy-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">34ème congrès national de médecine et santé au travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921403v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02928907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Example of using job-exposure matrix : carpal tunnel syndrome and computer exposure at word in two large complementary cohorts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Example of using JEM: Carpal tunnel syndrome and computer exposure at work in two large complementary cohorts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zakia Mediouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Carton</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Marie Dale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Carton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
+              <w:t xml:space="preserve">9th International Scientific Conference on the Prevention of Work-Related Musculoskeletal Disorders-PREMUS 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toronto, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921422v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04569646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between psychosocial and biomechanical factors and shoulder pain: a Structural Equation Mode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8025,51 +8025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
@@ -8111,51 +8111,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Syndrome du canal carpien et travail sur ordinateur dans deux grandes cohortes complémentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zakia Mediouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Marie Dale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8232,51 +8232,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La hernie discale opérée : uniquement un traceur de lombalgie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Francart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8366,103 +8366,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of multiple data sources for surveillance of word-related chronic low-back pain in a french region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8481,424 +8481,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’un score d’évaluation du risque de symptômes musculo-squelettiques basé sur des facteurs professionnels</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Apport de la surveillance épidémiologique des TMS pour la prévention L'exemple du réseau des Pays de la Loire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque de l’Association pour le Développement des Études et Recherches Épidémiologiques en Santé Travail (Aderest)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire Expertise santé travail, séance 8 : Les troubles musculo-squelettiques révélateurs des transformations contemporaines du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393844v1</w:t>
+                <w:t xml:space="preserve">hal-02967802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence des cervicalgies en milieu professionnel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angélique Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28ème congrès français de rhumatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apport de la surveillance épidémiologique des TMS pour la prévention L'exemple du réseau des Pays de la Loire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Création d’un score d’évaluation du risque de symptômes musculo-squelettiques basé sur des facteurs professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Gautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Leblanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Hamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Expertise santé travail, séance 8 : Les troubles musculo-squelettiques révélateurs des transformations contemporaines du travail</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16ème colloque de l’Association pour le Développement des Études et Recherches Épidémiologiques en Santé Travail (Aderest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.393-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2015.04.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02967802v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance nationale de troubles musculosquelettiques traceurs en population générale à partir du PMSI : Exemple du Syndrome du Canal Carpien, 2004-2012, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Plaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8930,636 +8930,636 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02928931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance nationale de troubles musculo-squelettiques traceurs en population générale à partir du PMSI. Exemple du syndrome du canal carpien, 2004–2012, France</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Prévalence des lombalgies et de leurs facteurs de risque professionnels chez les travailleurs de l'agriculture en France en 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Cercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Geoffroy-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIIe Congrès national Émois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.01.034⟩</w:t>
+              <w:t xml:space="preserve">16ème colloque de l’Association pour le Développement des Études et Recherches Épidémiologiques en Santé Travail (Aderest)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Lyon, France. pp.392-3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.admp.2015.04.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01393856v1</w:t>
+                <w:t xml:space="preserve">hal-01393849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévalence des lombalgies et de leurs facteurs de risque professionnels chez les travailleurs de l'agriculture en France en 2010</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Surveillance nationale de troubles musculo-squelettiques traceurs en population générale à partir du PMSI. Exemple du syndrome du canal carpien, 2004–2012, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16ème colloque de l’Association pour le Développement des Études et Recherches Épidémiologiques en Santé Travail (Aderest)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Lyon, France. pp.392-3, </w:t>
+              <w:t xml:space="preserve">XXVIIIe Congrès national Émois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nancy, France. pp.S16, </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.admp.2015.04.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2015.01.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01393849v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01393856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with work-related stress : the point of view of the general practitioners</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Part de l’activité professionnelle dans la survenue du syndrome du canal carpien dans deux départements français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Begue</w:t>
+                <w:t xml:space="preserve">F Sillam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jf Huez</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G Raimbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès WONCA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF - EPITER</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921953v1</w:t>
+                <w:t xml:space="preserve">hal-02921851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoracic spinal pain prevalence in the musculoskeletal disorders surveillance network of the French Pays de la Loire region</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Dealing with work-related stress : the point of view of the general practitioners</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Begue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jf Huez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Congrès WONCA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02921995v1</w:t>
+                <w:t xml:space="preserve">hal-02921953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Part de l’activité professionnelle dans la survenue du syndrome du canal carpien dans deux départements français</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thoracic spinal pain prevalence in the musculoskeletal disorders surveillance network of the French Pays de la Loire region</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Descatha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIe Congrès International d'Épidémiologie - ADELF - EPITER</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Nice, France</w:t>
+              <w:t xml:space="preserve">24nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02921851v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02921995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prise en charge de la souffrance psychique au travail : enquête auprès de 314 maîtres de stage universitaires</w:t>
               </w:r>
@@ -9571,64 +9571,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Bègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Huez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -9722,51 +9722,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Räber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Pernollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13ème congrès national de CNGE (Collège National Généralistes Enseignants) - Collège Académique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Clermont-Ferrand, France</w:t>
@@ -9789,351 +9789,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02967879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hernie discale opérée (HDO), quels secteurs et professions cibler dans les campagnes de prévention ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Epidemiological surveillance of lumbar disc surgery in 2007-2008 in the general population from the Pays de la Loire region, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C Ha</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N Andreu</w:t>
+                <w:t xml:space="preserve">Nathalie Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13ème congrès national des Observatoires régionaux de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">PREMUS 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02929222v1</w:t>
+                <w:t xml:space="preserve">hal-02922282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiological surveillance of lumbar disc surgery in 2007-2008 in the general population from the Pays de la Loire region, France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Hernie discale opérée (HDO), quels secteurs et professions cibler dans les campagnes de prévention ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ha</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Andreu</w:t>
+                <w:t xml:space="preserve">N Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PREMUS 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">13ème congrès national des Observatoires régionaux de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02922282v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02929222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance épidémiologique de la hernie discale opérée en 2007–2008 dans les Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15ème colloque de l’Aderest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Paris, France. pp.671, </w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
@@ -10167,90 +10167,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction d'indicateurs synthétiques à partir des données de surveillance épidémiologique des TMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Plaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10292,103 +10292,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occupational health indicators from the French epidemiological surveillance programme for work-related musculoskeletal disorders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Plaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Oxford, United Kingdom</w:t>
@@ -10417,90 +10417,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance des lombalgies et de leurs facteurs de risque professionnels dans les entreprises des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10536,359 +10536,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02923532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population attributable risk of lumbar disc surgery according to occupation : a study in a French general population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">French epidemiological surveillance program of work-related musculoskeletal disorders : strengths and challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Brière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Plaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">N Surer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923436v1</w:t>
+                <w:t xml:space="preserve">hal-02923413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French epidemiological surveillance program of work-related musculoskeletal disorders : strengths and challenges</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId236" w:history="1">
+                <w:t xml:space="preserve">Population attributable risk of lumbar disc surgery according to occupation : a study in a French general population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Surer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923413v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French epidemiological surveillance program of work-related musculoskeletal disorders: strengths and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Plaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2010 - 7th International Scientific Conference on Prevention of Work-Related Musculoskeletal Disorders</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Angers, France</w:t>
@@ -10917,103 +10917,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernie discale opérée (HDO), quels sont les secteurs et professions à cibler dans les campagnes de prévention ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Surer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème congrès national de médecine et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, Toulouse, France. pp.435</w:t>
@@ -11042,77 +11042,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport du réseau de surveillance des Troubles Musculo-Squelettiques pour l’élaboration d’une politique régionale de prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale de veille sanitaire des Pays de la Loire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11137,103 +11137,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernie discale opérée et activité professionnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Surer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Colloque de l’Aderest</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t>
@@ -11262,90 +11262,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How Many Carpal Tunnel Syndrome Could Theoretically be Avoided by Intervention Programs in the Workplace ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11387,90 +11387,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combien de syndromes du canal carpien seraient attribuables à l’activité professionnelle ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11512,77 +11512,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles musculo-squelettiques des membres supérieurs - Fraction de risque attribuable au travail : L’exemple du syndrome du canal carpien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30ème Congrès national de médecine et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11620,90 +11620,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de la prévalence et de l’incidence du syndrome du canal carpien et du poids de l’activité professionnelle dans sa survenue - Résultats du réseau pilote de surveillance épidémiologique des TMS des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Raimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès francophone sur les troubles musculo-squelettiques : de la recherche à l’action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montréal, Canada</w:t>
@@ -11758,77 +11758,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Touranchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Chiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque "Chiffres et Territoires" - Quelles statistiques pour la connaissance et l’action publique en région ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11885,90 +11885,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Th9-P254 - Étude des relations complexes entre conditions de télétravail et survenue de lombalgie tenant compte de la symptomatologie dépressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36e Congrès National de Médecine et Santé au Travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Strasboug, France. 85 (2-3), pp.102613, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12015,77 +12015,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractions de risque attribuable aux facteurs professionnels dans les douleurs aiguës et chroniques de l'épaule : estimations à partir de la cohorte Constances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20ème colloque scientifique de l'ADEREST (Association pour le Développement des Études et Recherches Épidémiologiques en Santé au Travail)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Roubaix, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12110,103 +12110,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés à la prescription de kinésithérapie parmi les patients adultes consultant pour affection ostéo-articulaire en médecine générale : une approche multi-niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
@@ -12235,103 +12235,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs associés à la prescription de kinésithérapie parmi les patients adultes consultant pour affection ostéo-articulaire en médecine générale : une approche multi-niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès du Collège National des Généralistes Enseignants (CNGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2021, Bordeaux, France</w:t>
@@ -12373,64 +12373,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles musculo-squelettiques du membre supérieur : combien de cas peuvent être évités ? Estimations à partir de la cohorte Cosali pour la région des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aboubakari Nambiema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bertrais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12494,103 +12494,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Factors associated with physiotherapy prescription among adult patients consulting for musculoskeletal disorders in primary care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Peurois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najia Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">47th North American Primary Care Research Group (NAPCRG) annual meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Toronto, Canada</w:t>
@@ -12619,90 +12619,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lumbar disc surgery: is it only a sentinel event of spinal disease?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Francart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12744,90 +12744,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical impact of workplace-based primary prevention of carpal tunnel syndrome in a French region: a pilot study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Evanoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12869,103 +12869,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La hernie discale opérée : uniquement un traceur de la pathologie rachidienne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Ramond-Roquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fleuret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème congrès ADELF-SFSP “Sciences et acteurs en santé : articuler connaissances et pratiques”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Amiens, France</w:t>
@@ -13007,90 +13007,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Score d’évaluation du risque de symptômes musculo-squelettiques chroniques basé sur des facteurs d’exposition professionnelle aux déterminants biomécaniques, psychosociaux et organisationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Gautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Leblanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème congrès national de médecine et santé au travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France. 77 (3), pp.569-570, 2016, Archives des Maladies Professionnelles et de l'Environnement. </w:t>
@@ -13141,90 +13141,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Associations between self-reported carpal tunnel syndrome (CTS) and co-exposure to physical constraints and neurotoxic chemicals in male agricultural workers in France in 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X Pascal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Congrès International d'Épidémiologie - ADELF - EPITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13262,90 +13262,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Word-related risk factors for incidence of neck pain in a large working population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PREMUS 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Toronto, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13370,51 +13370,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des facteurs professionnels associés aux douleurs de l’épaule dans un échantillon de salariés ligériens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Garlantézec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13422,51 +13422,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jf Viel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Costet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIe Congrès International d'Épidémiologie - ADELF - EPITER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Rennes, France</w:t>
@@ -13495,103 +13495,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of a multi-level epidemiological surveillance system of work-related lowback pain to target industry sectors requiring in priority prevention programs -The French Pays de la Loire study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th International Conference on Epidemiology in Occupational Health (EPICOH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Barcelone, Spain. 73 (Suppl 1), pp.A145, 2016, Occupational and Environmental Medicine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13629,90 +13629,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prevalence of upper-limb musculoskeletal symptoms in French agricultural workers in 2010: results of the pilot phase of COSET-MSA study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Cercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Geoffroy-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International congress of occupational health (ICOH 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Séoul, South Korea. 2015</w:t>
@@ -13741,90 +13741,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance épidémiologique des hernies discales opérées en lien avec l’activité professionnelle : Etudes en région Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Surer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Lombrail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13866,51 +13866,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epidemiological surveillance of lumbar disc surgery in the general population from a French region</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13918,51 +13918,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Andreu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">É Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Surer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30th International congress of occupational health (ICOH 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Cancùn, Mexico</w:t>
@@ -14004,77 +14004,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Partial Attributable Risk: An Illustration With Personal and Occupational Risk Factors of Carpal Tunnel Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd International Biometrics Society (IBS) Channel Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Bordeaux, France. , 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14112,77 +14112,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The partial Attributable Risk : an illustration with personal and occupational risk factors of Carpal Tunnel Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3rd IBS Channel Network Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14207,77 +14207,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Population attributable risk of lumbar disc surgery according to occupation: a study in a French general population</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Bord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14326,333 +14326,333 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à la présence de troubles musculo-squelettiques chez les salariés des Pays de la Loire en 2002-2004</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Surveillance de la hernie discale opérée (HDO) en lien avec l’activité professionnelle : l’exemple de l’expérimentation menée dans le département de la Loire-Atlantique en 2002-2003</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Surer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès pluri-thématique 2009 de la Société française de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937669v1</w:t>
+                <w:t xml:space="preserve">hal-02937639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surveillance de la hernie discale opérée (HDO) en lien avec l’activité professionnelle : l’exemple de l’expérimentation menée dans le département de la Loire-Atlantique en 2002-2003</w:t>
+                <w:t xml:space="preserve">Facteurs associés à la présence de troubles musculo-squelettiques chez les salariés des Pays de la Loire en 2002-2004</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Julie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Parot-Schinkel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Roquelaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">N Surer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès pluri-thématique 2009 de la Société française de santé publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02937639v1</w:t>
+                <w:t xml:space="preserve">hal-02937669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation de l'incidence de la hernie discale opérée à partir des données du PMSI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Plaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14707,90 +14707,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Incidence du syndrome du canal carpien opéré et poids de l’activité professionnelle dans sa survenue chez les femmes du Maine-et-Loire en 2002-2003</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Raimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcel Goldberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14841,103 +14841,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’activité professionnelle, facteur d’inégalité face au syndrome du canal carpien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Raimbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Leclerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès national des observatoires régionaux de la santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Marseille, France. 56 (6(S1)), pp.S377, 2008, Revue d’Épidémiologie et de Santé Publique</w:t>
@@ -14998,90 +14998,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WDPI 2010 - Work Disability Prevention and Integration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Bellanger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15148,90 +15148,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theoretical Impact of Workplace-Based Primary Prevention of Lumbar Disc Surgery in a French Region: A Pilot Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bagnara S., Tartaglia R., Albolino S., Alexander T., Fujita Y. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 20th Congress of the International Ergonomics Association (IEA 2018). IEA 2018. Advances in Intelligent Systems and Computing, vol 820</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, pp.468-477, 2019, 978-3-319-96083-8</w:t>
@@ -15286,77 +15286,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Despréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologies professionnelles et surpoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps Médical, pp.47-54, 2015, Pathologies professionnelles et médecine de réadaptation, 979-1-03030-001-7</w:t>
@@ -15411,77 +15411,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Despréaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Aublet-Cuvelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pathologies professionnelles et surpoids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sauramps Médical, pp.55-60, 2015, Pathologies professionnelles et médecine de réadaptation, 979-1-03030-001-7</w:t>
@@ -15510,90 +15510,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptômes musculo-squelettiques de la région du pied ; résultats de la surveillance épidémiologiques dans les entreprises des Pays de la Loire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15680,51 +15680,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévalence de troubles musculo-squelettiques en France, dans la population générale et dans la population des actifs occupés selon la catégorie socioprofessionnelle et le secteur d’activité.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique France. 2024, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15742,90 +15742,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des relations complexes entre conditions de télétravail et survenue de lombalgie tenant compte de la symptomatologie dépressive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ménard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Fouquet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique France. 2023, pp.14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15856,77 +15856,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évolution des facteurs de risque de troubles musculo-squelettiques chez les salariés du bâtiment et des travaux publics. Études Sumer 2010 et 2017</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Rubion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15961,77 +15961,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troubles musculo-squelettiques dans le secteur de la santé humaine et de l’action sociale : mieux connaître les facteurs de risque pour mieux les prévenir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Geoffroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16083,103 +16083,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pertinence de l'outil d'évaluation des postes de travail à risque de TMS-MS chroniques « Eval-Risk-TMS » dans les entreprises du BTP, en Île-de-France et Pays de la Loire, de novembre 2019 à mars 2020</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Lloyd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Girardot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Loizeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Roquelaure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Santé publique France. 2022, 43p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -16201,90 +16201,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieux connaître les facteurs de risque de troubles musculo-squelettiques chez les salariés des différentes branches du bâtiment et des travaux publics, pour mieux lutter contre. Étude Sumer 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Chazelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Dugas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Chérié Challine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16319,90 +16319,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surveillance de la lombalgie en lien avec le travail : comparaison de quatre sources de données et perspectives pour la prévention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Fouquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Chazelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Chérié-Challine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Descatha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16454,64 +16454,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des indicateurs en santé travail : les troubles musculo-squelettiques du membre supérieur en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Brière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Ha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ellen Imbernon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16595,51 +16595,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel indicateur pertinent pour la surveillance épidémiologique et la prévention des troubles musculo-squelettiques en lien avec le travail ? : application à la lombalgie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Fouquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Santé publique et épidémiologie. Université d'Angers, 2016. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2016ANGE0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -16835,51 +16835,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408859v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Morvan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Major" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;nezet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0035" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064293v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaf007" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997166v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adjeroud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-01970-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820561v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Adjeroud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1581451/v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04204658v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4119" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03909898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Agius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Soullier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;l Ohouo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schramm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03341269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chazelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Sma&#239;li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chazelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03152057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cherie-Challine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02912855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakari Nambiema" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03116779v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chan-Chee" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997296v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lloyd" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.724" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08548-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jht.2017.10.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02061627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182837" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.191.0071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2018.04.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02879304v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leonard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delarue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Escatha" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1272-5" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Evanoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5328-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Py" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3594" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.07.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01768957v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392347v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ha" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv240" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392353v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqu151" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;razin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2013.05.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392351v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3477" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Mediouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Marie Dale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Herquelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008156" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396741v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cercier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22323" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernollet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R&#228;ber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e318259c31c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bord" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Surer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2010.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Roche-Leboucher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bontoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubus-Bausi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182191e13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2010.08.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404329v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raimbeau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390054v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Rouillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.24740" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05133505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423097v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus126" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423054v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus083" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05521124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03896113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101717" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03439316v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chan Chee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/OEM-2021-EPI.31" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921293v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921252v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peurois" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adjeroud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bertin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921298v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gosset" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928519v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.05.012" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921355v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928526v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cru" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Rencontres" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Sant&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Publique France" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.391" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569646v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928907v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921403v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chazelle" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921422v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mediouni" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Dale" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928899v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Herquelot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.139" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928562v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Francart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.10.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921411v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393844v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leblanc" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.014" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928913v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967802v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393856v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.034" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393849v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.012" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921953v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begue" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Huez" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921995v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921851v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sillam" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raimbeau" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929002v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967879v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#228;ber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pernollet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929222v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ha" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andreu" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922282v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929104v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2013.09.027" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bri&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Imbernon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923532v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923436v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bord" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Surer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923413v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391104v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937549v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937682v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937612v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923748v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937890v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chiron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roquelaure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Touranchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923583v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102613" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617488v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.12.056" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02480823v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483197v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921400v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Evanoff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918934v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fleuret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Leblanc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.504" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921421v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pascal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delarue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921410v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483254v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615622v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombrail" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922782v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andreu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Bord" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391096v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923358v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391099v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937669v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937639v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937664v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Plaine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923891v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.234" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404327v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellanger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03048973v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despr&#233;aux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390060v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04523952v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04279109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03909879v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03604990v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Geoffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Robert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03619090v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girardot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Loizeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344778v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#233;ri&#233; Challine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344786v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#233;ri&#233;-Challine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01768848v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ANGE0044" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064293v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Fouquet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fadel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bodin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Roquelaure" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxaf007" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05408859v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwladys Morvan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Eve Major" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia B&#233;nezet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.254.0035" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04204658v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Rapicault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bertrais" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.4119" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997166v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peurois" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bertin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Adjeroud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Roquelaure" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12875-023-01970-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03820561v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Adjeroud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21203/rs.3.rs-1581451/v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03909898v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Agius" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Soullier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deno&#235;l Ohouo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Schramm" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03705571v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Ramond-Roquin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bouton" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril B&#232;gue" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2022.03.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03341269v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chazelle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03352444v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabira Sma&#239;li" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Chazelle" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03152057v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cherie-Challine" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rubion" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Descatha" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-02912855v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aboubakari Nambiema" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan Stock" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3911" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-03997296v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dugas" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Lloyd" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2020.03.724" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03116779v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chan-Chee" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02534333v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-020-08548-1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881594v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Champagne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Petit" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jht.2017.10.009" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02061627v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/WOR-182837" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02177665v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.191.0071" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870286v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi-Hai-Yen Nguyen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bonvallot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.shaw.2018.04.002" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01881588v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delarue" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis d'Escatha" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00420-017-1272-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02879304v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Leonard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01795805v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annweh/wxy023" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01780223v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bradley Evanoff" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-018-5328-6" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01870058v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bouton" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Py" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Gautier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Plaine" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3594" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01389315v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Garlant&#233;zec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Costet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apergo.2016.07.019" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02451358v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despreaux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392337v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqv147" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392347v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckv240" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-01768957v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Xavier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5271/sjweh.3477" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392354v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line S&#233;razin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Parot-Schinkel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spinee.2013.05.040" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392353v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/occmed/kqu151" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01392365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zakia Mediouni" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Marie Dale" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Herquelot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carton" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2015-008156" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396741v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Cercier" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390170v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Le Marec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/acr.22323" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391124v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pernollet" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile R&#228;ber" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404339v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390163v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hamel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Goldberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/EDE.0b013e318259c31c" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390174v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bord" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Surer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2010.08.008" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03265952v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Roche-Leboucher" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bontoux" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Dubus-Bausi&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/BRS.0b013e3182191e13" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03389893v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Richard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rhum.2010.08.012" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390054v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Messari" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404329v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Raimbeau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Leclerc" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425480v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Rouillon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/art.24740" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00425478v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05133505v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-&#200;ve Major" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanifa Bouziri" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423097v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus126" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423054v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3205/25premus083" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05521124v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03896113v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2023.101717" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03439316v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Chan Chee" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/OEM-2021-EPI.31" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921293v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921298v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gosset" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921252v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Peurois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Adjeroud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bertin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921355v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Descatha" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928519v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2018.05.012" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928526v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cru" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arwidson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918928v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilg Soit Ilg" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Les Rencontres" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D E Sant&#233;" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Publique France" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Gilg" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928904v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.391" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921403v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chazelle" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921422v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Mediouni" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-M Dale" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Carton" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928907v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04569646v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921415v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Viel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Costet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928899v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonore Herquelot" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.139" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928562v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Francart" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.10.042" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921411v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967802v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928913v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393844v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Leblanc" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.014" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928931v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393849v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Geoffroy-Perez" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2015.04.012" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01393856v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2015.01.034" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921851v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Sillam" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Raimbeau" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921953v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Begue" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jf Huez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921995v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929002v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02967879v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bouton" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C R&#228;ber" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Pernollet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922282v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Andreu" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929222v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Ha" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Andreu" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929104v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2013.09.027" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00602157v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bri&#232;re" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ellen Imbernon" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922865v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923532v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923413v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923436v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bord" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Surer" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391104v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937549v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937682v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937612v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923748v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938006v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937890v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923840v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Chiron" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937958v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Roquelaure" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Touranchet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923583v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2024.102613" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923983v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gilbert" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153366v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151558v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617488v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bertrais" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Aublet-Cuvelier" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2019.12.056" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02480823v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483197v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921400v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Evanoff" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918934v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fleuret" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928905v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Leblanc" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.504" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921421v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X Pascal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921417v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Delarue" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02921410v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483254v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615622v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02929276v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Lombrail" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02922782v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Andreu" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201; Bord" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391096v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923358v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03391099v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937639v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937669v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937664v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Plaine" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Leclerc" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02923891v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2008.06.234" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02937984v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03404327v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bellanger" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Brunet" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03048973v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615603v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Despr&#233;aux" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615609v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03390060v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04523952v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-04279109v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03909879v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03604990v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Geoffroy" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Robert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03619090v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Girardot" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Loizeau" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344778v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#233;ri&#233; Challine" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03344786v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ch&#233;ri&#233;-Challine" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02615610v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01768848v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016ANGE0044" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>