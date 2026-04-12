--- v0 (2026-03-17)
+++ v1 (2026-04-12)
@@ -503,200 +503,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique est aisée, mais l’art est difficile. A critical anthropology put to the test of decolonization: Lessons from New Caledonia.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La critique est aisée, mais l’art est difficile . A critical anthropology put to the test of decolonization: Lessons from New Caledonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropological Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 22 (4), pp.365-392</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, pp.146349962210864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/14634996221086461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03898753v1</w:t>
+                <w:t xml:space="preserve">halshs-03675043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La critique est aisée, mais l’art est difficile . A critical anthropology put to the test of decolonization: Lessons from New Caledonia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La critique est aisée, mais l’art est difficile. A critical anthropology put to the test of decolonization: Lessons from New Caledonia.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropological Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, pp.146349962210864. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, 22 (4), pp.365-392</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/14634996221086461⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03675043v1</w:t>
+                <w:t xml:space="preserve">hal-03898753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La critique est aisée, mais l’art est difficile . A critical anthropology put to the test of decolonization: Lessons from New Caledonia</w:t>
               </w:r>
@@ -718,51 +718,51 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Salaün</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropological Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.146349962210864. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/14634996221086461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761994v1</w:t>
@@ -1504,178 +1504,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une justice française proche des Polynésiens ? Le tribunal foncier comme révélateur</w:t>
+                <w:t xml:space="preserve">Rendre la justice et vivre en situation (post)coloniales : faire et défaire l’entre-soi métropolitain dans les Outre-Mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmopolitiques des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Équipe de recherche sur les cosmopolitiques autochtones (ERCA), Apr 2025, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">L’État Outre-mer. Migrations, carrières et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR ETOM, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308408v1</w:t>
+                <w:t xml:space="preserve">hal-05308397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre la justice et vivre en situation (post)coloniales : faire et défaire l’entre-soi métropolitain dans les Outre-Mer.</w:t>
+                <w:t xml:space="preserve">Une justice française proche des Polynésiens ? Le tribunal foncier comme révélateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État Outre-mer. Migrations, carrières et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR ETOM, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Cosmopolitiques des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe de recherche sur les cosmopolitiques autochtones (ERCA), Apr 2025, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308397v1</w:t>
+                <w:t xml:space="preserve">hal-05308408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les magistrats face au pluralisme culturel : le traitement judiciaire du confiage d’enfants en Polynésie française et en Guyane française</w:t>
               </w:r>
@@ -2624,51 +2624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/6qmp0x59" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ybk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300137v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113153ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113155ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898753v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675043v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14634996221086461" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2019.1587591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tr&#233;pied" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029019ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.060.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03827378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32362" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davidson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/6qmp0x59" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ybk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300137v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113153ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113155ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14634996221086461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2019.1587591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tr&#233;pied" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029019ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.060.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03827378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32362" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davidson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>