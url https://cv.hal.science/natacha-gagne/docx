--- v1 (2026-04-12)
+++ v2 (2026-05-06)
@@ -178,274 +178,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05300124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bricolage juridique en situation (post)coloniale : le défi de la reconnaissance de l’adoption coutumière par la justice en Polynésie française</w:t>
+                <w:t xml:space="preserve">Jeu d’équilibre sur le récif: la présence concrète de la justice française en Polynésie française du XIXe siècle à aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Droit et Cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 87, </w:t>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.61-87. </w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/13ybk⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1113155ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300131v1</w:t>
+                <w:t xml:space="preserve">hal-05300134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux comprendre les institutions et les relations coloniales à l’aide des archives</w:t>
+                <w:t xml:space="preserve">Bricolage juridique en situation (post)coloniale : le défi de la reconnaissance de l’adoption coutumière par la justice en Polynésie française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7202/1113153ar⟩</w:t>
+              <w:t xml:space="preserve"> Droit et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 87, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/13ybk⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05300137v1</w:t>
+                <w:t xml:space="preserve">hal-05300131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeu d’équilibre sur le récif: la présence concrète de la justice française en Polynésie française du XIXe siècle à aujourd'hui</w:t>
+                <w:t xml:space="preserve">Mieux comprendre les institutions et les relations coloniales à l’aide des archives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jérôme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 48 (1), pp.61-87. </w:t>
+              <w:t xml:space="preserve">, 2024, 48 (1), pp.15-34. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1113155ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7202/1113153ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300134v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le fa’a’amu, défi judiciaire</w:t>
               </w:r>
@@ -1504,178 +1504,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre la justice et vivre en situation (post)coloniales : faire et défaire l’entre-soi métropolitain dans les Outre-Mer.</w:t>
+                <w:t xml:space="preserve">Une justice française proche des Polynésiens ? Le tribunal foncier comme révélateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État Outre-mer. Migrations, carrières et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR ETOM, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Cosmopolitiques des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe de recherche sur les cosmopolitiques autochtones (ERCA), Apr 2025, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308397v1</w:t>
+                <w:t xml:space="preserve">hal-05308408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une justice française proche des Polynésiens ? Le tribunal foncier comme révélateur</w:t>
+                <w:t xml:space="preserve">Rendre la justice et vivre en situation (post)coloniales : faire et défaire l’entre-soi métropolitain dans les Outre-Mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmopolitiques des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Équipe de recherche sur les cosmopolitiques autochtones (ERCA), Apr 2025, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">L’État Outre-mer. Migrations, carrières et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR ETOM, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308408v1</w:t>
+                <w:t xml:space="preserve">hal-05308397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les magistrats face au pluralisme culturel : le traitement judiciaire du confiage d’enfants en Polynésie française et en Guyane française</w:t>
               </w:r>
@@ -2624,51 +2624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/6qmp0x59" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300131v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ybk" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300137v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113153ar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300134v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113155ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14634996221086461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2019.1587591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tr&#233;pied" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029019ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.060.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03827378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32362" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davidson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/6qmp0x59" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113155ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ybk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113153ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14634996221086461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2019.1587591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tr&#233;pied" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029019ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.060.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03827378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32362" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davidson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>