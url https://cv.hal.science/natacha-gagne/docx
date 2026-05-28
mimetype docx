--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1504,178 +1504,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une justice française proche des Polynésiens ? Le tribunal foncier comme révélateur</w:t>
+                <w:t xml:space="preserve">Rendre la justice et vivre en situation (post)coloniales : faire et défaire l’entre-soi métropolitain dans les Outre-Mer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cosmopolitiques des savoirs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Équipe de recherche sur les cosmopolitiques autochtones (ERCA), Apr 2025, Montréal (Québec), France</w:t>
+              <w:t xml:space="preserve">L’État Outre-mer. Migrations, carrières et politiques publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ANR ETOM, Jun 2025, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308408v1</w:t>
+                <w:t xml:space="preserve">hal-05308397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre la justice et vivre en situation (post)coloniales : faire et défaire l’entre-soi métropolitain dans les Outre-Mer.</w:t>
+                <w:t xml:space="preserve">Une justice française proche des Polynésiens ? Le tribunal foncier comme révélateur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gagné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Guyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’État Outre-mer. Migrations, carrières et politiques publiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ANR ETOM, Jun 2025, Amiens, France</w:t>
+              <w:t xml:space="preserve">Cosmopolitiques des savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Équipe de recherche sur les cosmopolitiques autochtones (ERCA), Apr 2025, Montréal (Québec), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05308397v1</w:t>
+                <w:t xml:space="preserve">hal-05308408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les magistrats face au pluralisme culturel : le traitement judiciaire du confiage d’enfants en Polynésie française et en Guyane française</w:t>
               </w:r>
@@ -2624,51 +2624,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/6qmp0x59" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113155ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ybk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113153ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14634996221086461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2019.1587591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tr&#233;pied" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029019ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.060.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308408v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308397v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03827378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32362" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davidson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300124v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gagn&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47854/6qmp0x59" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300134v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113155ar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300131v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13ybk" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300137v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113153ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300139v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/delib.018.0055" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03675043v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sala&#252;n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/14634996221086461" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898753v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761994v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02276995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Roustan" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00664677.2019.1587591" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03689494v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Guyon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Tr&#233;pied" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.181.0015" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023490v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023465v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01840664v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1029019ar" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217409v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/crii.060.0111" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278672v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Salaun" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023682v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308397v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308408v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308427v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308452v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03827378v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997249v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/index.asp?navig=catalogue&amp;amp;obj=livre&amp;amp;no=32362" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997253v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Thibault" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03023881v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01511670v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Crenn" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Davidson" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085338v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>