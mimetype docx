--- v0 (2026-03-15)
+++ v1 (2026-05-01)
@@ -84,195 +84,195 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (22)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergistic action of crystallophore and imaging‐crystallophore enhances the production and imaging of protein crystals</w:t>
+                <w:t xml:space="preserve">Biocatalytic mechanistic investigation of sulfur oxidation in dimeric model of polyphenylene sulfide polymer (PPS) by DszC enzyme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margaux Roux</w:t>
+                <w:t xml:space="preserve">Pei Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Roux</w:t>
+                <w:t xml:space="preserve">Changru Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Boukéké-Lespulier</w:t>
+                <w:t xml:space="preserve">Anthony Bocahut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Riobé</w:t>
+                <w:t xml:space="preserve">Sophie Sacquin-Mora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Chapelle</w:t>
+                <w:t xml:space="preserve">Carine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 65 (7), </w:t>
+              <w:t xml:space="preserve">Journal of Catalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 457, pp.116818. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.202525011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcat.2026.116818⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05512866v1</w:t>
+                <w:t xml:space="preserve">hal-05581687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanistic insights into PCBP1-driven unfolding of selected i-motif DNA at G1/S checkpoint</w:t>
               </w:r>
@@ -369,2522 +369,2656 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05542931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural and environmental effects on the mechanism of biological proton-coupled electron transfer using DFTB/MM metadynamics</w:t>
+                <w:t xml:space="preserve">Synergistic action of crystallophore and imaging‐crystallophore enhances the production and imaging of protein crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katharina Spies</w:t>
+                <w:t xml:space="preserve">Margaux Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonie Pfeffer</w:t>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomas Kubart</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Boukéké-Lespulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Riobé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Chapelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP01359C⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 65 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.202525011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05344275v1</w:t>
+                <w:t xml:space="preserve">hal-05512866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+                <w:t xml:space="preserve">Structural and environmental effects on the mechanism of biological proton-coupled electron transfer using DFTB/MM metadynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Spies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Pfeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Kubart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 26 (20), pp.14573 - 14581. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27 (29), pp.15544-15556. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP01359C⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04609190v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05344275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA damage and repair in the nucleosome: insights from computational methods</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What tunes guanine ionization potential in a nucleosome ? An all-in-one systematic QM/MM assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s12551-024-01183-9⟩</w:t>
+              <w:t xml:space="preserve">Biophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 123 (18), pp.3100-3106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.07.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04743222v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04726294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What tunes guanine ionization potential in a nucleosome ? An all-in-one systematic QM/MM assessment</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence of chemical modifications of the crystallophore on protein nucleating properties and supramolecular interactions network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zaynab Alsalman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Mulatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Pitrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biophysical Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 30 (38), pp.e202400900. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202400900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bpj.2024.07.009⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04726294v1</w:t>
+                <w:t xml:space="preserve">hal-04630133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of chemical modifications of the crystallophore on protein nucleating properties and supramolecular interactions network</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNA damage and repair in the nucleosome: insights from computational methods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biophysical Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 16 (3), pp.345-356. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s12551-024-01183-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202400900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04630133v1</w:t>
+                <w:t xml:space="preserve">hal-04743222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">One touch is all it takes: the supramolecular interaction between ubiquitin and lanthanide complexes revisited by paramagnetic NMR and molecular dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Josse</w:t>
+                <w:t xml:space="preserve">Karen dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abraha Kahsay</w:t>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
+                <w:t xml:space="preserve">Sandrine Denis-Quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 51 (12), pp.6264-6285. </w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (20), pp.14573 - 14581. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d4cp00463a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247125v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04609190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
+                <w:t xml:space="preserve">A new G-quadruplex-specific photosensitizer inducing genome instability in cancer cells by triggering oxidative DNA damage and impeding replication fork progression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Balogh</w:t>
+                <w:t xml:space="preserve">Marco Deiana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+                <w:t xml:space="preserve">José María Andrés Castán</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Salaam</w:t>
+                <w:t xml:space="preserve">Pierre Josse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+                <w:t xml:space="preserve">Abraha Kahsay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
+                <w:t xml:space="preserve">Darío Puchán Sánchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 51 (12), pp.6264-6285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkad365⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03812729v1</w:t>
+                <w:t xml:space="preserve">hal-04247125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sequence dependence of pyrimidine–pyrimidone (6–4) photoproduct in a duplex double-stranded DNA: A pitfall for microsecond range simulation</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le tris-dipicolinate de lanthanide : un complexe à tout faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Balogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isis N'Dala-Louika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Salaam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony D’aléo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Denis‐quanquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Actualité Chimique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 475</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/5.0041332⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03423537v1</w:t>
+                <w:t xml:space="preserve">hal-03812729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radical cation transfer in a guanine pair: an insight to the G-quadruplex structure role using constrained DFT/MM</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing the sequence dependence of pyrimidine–pyrimidone (6–4) photoproduct in a duplex double-stranded DNA: A pitfall for microsecond range simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00214-021-02787-0⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (13), pp.135103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/5.0041332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424034v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recognition of a tandem lesion by DNA bacterial formamidopyrimidine glycosylases explored combining molecular dynamics and machine learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+                <w:t xml:space="preserve">Radical cation transfer in a guanine pair: an insight to the G-quadruplex structure role using constrained DFT/MM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ranjitha Ravindranath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Padmabati Mondal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Theoretical Chemistry Accounts: Theory, Computation, and Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 140 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00214-021-02787-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.csbj.2021.04.055⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03326585v1</w:t>
+                <w:t xml:space="preserve">hal-03424034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Dynamic View of the Interaction of Histone Tails with Clustered Abasic Sites in a Nucleosome Core Particle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Recognition of a tandem lesion by DNA bacterial formamidopyrimidine glycosylases explored combining molecular dynamics and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chen-Hui Chan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Monari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01058⟩</w:t>
+              <w:t xml:space="preserve">Computational and Structural Biotechnology Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 19, pp.2861-2869. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.csbj.2021.04.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03279410v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Dynamics Approach for Capturing Calixarenes-Proteins Interactions: The Case of Cytochrome C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessio Bartocci</w:t>
+                <w:t xml:space="preserve">A Dynamic View of the Interaction of Histone Tails with Clustered Abasic Sites in a Nucleosome Core Particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Morell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08482⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (25), pp.6014-6019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpclett.1c01058⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424089v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03279410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nucleosomal embedding reshapes the dynamics of abasic sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Claerbout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Morell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 10 (1), pp.17314. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-020-73997-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03157466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of the Nucleosome Histone Core on the Structure and Dynamics of DNA-Containing Pyrimidine–Pyrimidone (6–4) Photoproduct</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Tomáš Dršata</w:t>
+                <w:t xml:space="preserve">Molecular Dynamics Approach for Capturing Calixarenes-Proteins Interactions: The Case of Cytochrome C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Bartocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Szczepaniak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00593⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 124 (50), pp.11371-11378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.0c08482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03157488v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What accounts for the different functions in photolyases and cryptochromes: a computational study of proton transfers to FAD</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Impact of the Nucleosome Histone Core on the Structure and Dynamics of DNA-Containing Pyrimidine–Pyrimidone (6–4) Photoproduct</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcus Elstner</w:t>
+                <w:t xml:space="preserve">Eva Matoušková</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Bignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Claerbout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomáš Dršata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp00694j⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 16 (9), pp.5972-5981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.0c00593⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03423997v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03157488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological relevance of charge transfer branching pathways in photolyases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+                <w:t xml:space="preserve">What accounts for the different functions in photolyases and cryptochromes: a computational study of proton transfers to FAD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Kubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thilo Mast</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Elstner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 21 (31), pp.17072 - 17081. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cp01609k⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 21, pp.11956 - 11966. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp00694j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424004v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03423997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theoretical estimation of redox potential of biological quinone cofactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Biological relevance of charge transfer branching pathways in photolyases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Holub</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tilman Lamparter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Elstner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélien de La Lande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jcc.24802⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 21 (31), pp.17072 - 17081. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c9cp01609k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03424022v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional role of an unusual tyrosine residue in the electron transfer chain of a prokaryotic (6–4) photolyase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Holub</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hongju Ma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norbert Krauss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tilman Lamparter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Elstner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (5), pp.1259 - 1272. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c7sc03386a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03423961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entasis Through Hook-and-Loop Fastening in a Glycoligand with Cumulative Weak Forces Stabilizing Cu(I).</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ludivine Garcia</w:t>
+                <w:t xml:space="preserve">Theoretical estimation of redox potential of biological quinone cofactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Federico Cisnetti</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natacha Gillet</w:t>
+                <w:t xml:space="preserve">Bernard Lévy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régis Guillot</w:t>
+                <w:t xml:space="preserve">Vicent Moliner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Isabelle Demachy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien de La Lande</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja510259p⟩</w:t>
+              <w:t xml:space="preserve">Journal of Computational Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 38 (18), pp.1612-1621. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jcc.24802⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01101575v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03424022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entasis Through Hook-and-Loop Fastening in a Glycoligand with Cumulative Weak Forces Stabilizing Cu(I).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludivine Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Federico Cisnetti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Aumont-Nicaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 137 (3), pp.1141-1146. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja510259p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01101575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Coupling Quantum Interpretative Techniques: Another Look at Chemical Mechanisms in Organic Reactions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Chaudret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Contreras-García</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Weitao Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Silvi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 8 (11), pp.3993-3997. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ct300234g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02126838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2894,1104 +3028,1104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale molecular dynamics simulations for oxidative damages in nucleosomal DNA: from ionization to repair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGMM 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Forges-les-eaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05131078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Histone cross-link formation via Hole Trapping in Nucleosome core particle</w:t>
+                <w:t xml:space="preserve">Non-covalent interactions in protein nucleation mechanism assisted by a molecular glue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MoThS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Pont-à-Mousson (France), France</w:t>
+              <w:t xml:space="preserve">Rencontre GDR Sigma Hole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727351v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Proton Coupled Electron Transfer in Biomimetic Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Elstner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Kubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hünfeld 2024: Workshop on Computer Simulation and Theory of Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Hünfeld, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Non-covalent interactions in protein nucleation mechanism assisted by a molecular glue</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA-Histone Cross-link Formation Via Hole Trapping in Nucleosome Core Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontre GDR Sigma Hole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">International Society of Quantum Biology and Pharmacology (ISQBP) 2024 President’s Meeting.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727376v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Histone Cross-link Formation Via Hole Trapping in Nucleosome Core Particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">DNA-Histone cross-link formation via Hole Trapping in Nucleosome core particle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Quantum Biology and Pharmacology (ISQBP) 2024 President’s Meeting.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Athènes, Greece</w:t>
+              <w:t xml:space="preserve">MoThS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Pont-à-Mousson (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724417v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Histone Cross-link Formation Via Hole Trapping in Nucleosome Core Particles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
+                <w:t xml:space="preserve">CP-DFTB/MM simulations of tyrosine-tyrosine PCET in RNR-inspired model systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomas Kubar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Elstner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20 th Congress of the European Society for Photobiology 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée Pôle Sud-Est Thémosia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724407v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA-Histone Cross-link Formation Via Hole Trapping in Nucleosome Core Particles</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new G-quadruplex specific photosensitizer inducing genome instability in cancer cells for photodynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du Pôle Sud-Est de ThéMoSia 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du médicament</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724399v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How crystallophores enhance protein interactions for nucleation: some clues from all- atom molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées scientifiques CentRa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new G-quadruplex specific photosensitizer inducing genome instability in cancer cells for photodynamics</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA-Histone Cross-link Formation Via Hole Trapping in Nucleosome Core Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique du médicament</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique du Pôle Sud-Est de ThéMoSia 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727448v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CP-DFTB/MM simulations of tyrosine-tyrosine PCET in RNR-inspired model systems</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marcus Elstner</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Pôle Sud-Est Thémosia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">ABC2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Ascona, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840100v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04727458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DNA-Histone Cross-link Formation Via Hole Trapping in Nucleosome Core Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Kermarrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ABC2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">20 th Congress of the European Society for Photobiology 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04727458v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping Guanine Oxidation in Nucleosomal DNA using Multiscale Simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laleh Allahkaram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISQBP President’s meeting 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727507v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4001,759 +4135,759 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanism of Proton-Coupled Electron Transfer in Biomimetic Peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Proton-Coupled Electron Transfer in Biomimetic Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Kubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Elstner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd SIMPLAIX workshop on Machine Learning for Multiscale Molecular Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Heidelberg, Germany</w:t>
+              <w:t xml:space="preserve">Symposium on Theoretical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Braunschweig, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840163v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proton-Coupled Electron Transfer in Biomimetic Peptides</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Mechanism of Proton-Coupled Electron Transfer in Biomimetic Peptides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Kubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Elstner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium on Theoretical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Braunschweig, Germany</w:t>
+              <w:t xml:space="preserve">2nd SIMPLAIX workshop on Machine Learning for Multiscale Molecular Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Heidelberg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04840124v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04840163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanism of Proton-Coupled Electron Transfer in Biomimetic Peptides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Kubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Elstner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NIC Days: Biomolecular Evolution, Function, and Assembly - Theory Meets Experiment,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Jülich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale simulations of radical cation guanine in the nucleosomal DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">French Graphical and Molecular Modelling Group (GGMM) 2023 Young Modellers Conference. (https://ggmm2023.sciencesconf.org/).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP-DFTB/MM simulations of tyrosine-tyrosine PCET in RNR-inspired model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Kubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Elstner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GGMM 2023 – Young Modellers Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CP-DFTB/MM simulations of tyrosine-tyrosine PCET in RNR-inspired model systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katharina Spies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomas Kubar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Elstner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th Manchester Multiscale Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Manchester, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04840213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale simulations of radical cation guanine in the nucleosomal DNA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Kermarrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society of Quantum Biology and Pharmacology (ISQBP) 2022 President’s Meeting (https://isqbp2022.org/)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04724346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4763,146 +4897,146 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA Photodamage and Repair: Computational Photobiology in Action</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Francés-Monerris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Monari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">QM/MM Studies of Light-responsive Biological Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 31, Springer International Publishing, pp.293-332, 2020, Challenges and Advances in Computational Chemistry and Physics, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-57721-6_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03424121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4912,147 +5046,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure, dynamics, and processing of 8oxoG:A in the nucleosome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abigayle F Vito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin A Ling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia C Ferrara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caleb S Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5062,100 +5196,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations Numériques de Transferts Interdépendants d’Electrons et de Protons dans les Protéines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chimie-Physique [physics.chem-ph]. Université Paris Sud - Paris XI; Universitat Jaume I (Castellón de la Plana, Espagne), 2014. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2014PA112159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01062706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5165,105 +5299,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a better understanding of the relationships between biomolecules interactions and their chemical properties via multiscale numerical simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Gillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Theoretical and/or physical chemistry. École Normale Supérieure de Lyon, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04879720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId141"/>
+      <w:footerReference w:type="default" r:id="rId148"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5410,51 +5544,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallabi Sengupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikenna Obi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Sabouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68822-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344275v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Spies" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pfeffer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kubart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01359C" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743222v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-024-01183-9" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726294v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarrec" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.07.009" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423537v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041332" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjitha Ravindranath" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmabati Mondal" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02787-0" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326585v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.04.055" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279410v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01058" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424089v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08482" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157466v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claerbout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73997-y" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dr&#353;ata" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00593" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holub" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kubar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Mast" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Elstner" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00694j" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424004v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Lamparter" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp01609k" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424022v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;vy" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Moliner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Lande" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24802" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423961v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongju Ma" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Krauss" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc03386a" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101575v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510259p" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126838v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Yang" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Silvi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300234g" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131078v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840025v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727376v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724417v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724407v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724399v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727490v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727448v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840100v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727458v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727507v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Allahkaram" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840163v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840124v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840177v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724359v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840197v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840213v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724346v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424121v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57721-6_7" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368102v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigayle F Vito" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin A Ling" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C Ferrara" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb S Jacques" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01062706v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112159" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04879720v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581687v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pei Wang" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changru Ma" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Bocahut" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sacquin-Mora" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Michel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcat.2026.116818" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542931v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pallabi Sengupta" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gillet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikenna Obi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasim Sabouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-026-68822-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512866v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margaux Roux" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Roux" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bouk&#233;k&#233;-Lespulier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Riob&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Chapelle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.202525011" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344275v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Spies" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Pfeffer" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kubart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01359C" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726294v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Kermarrec" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Dumont" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bpj.2024.07.009" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630133v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaynab Alsalman" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Mulatier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Pitrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202400900" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743222v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bignon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12551-024-01183-9" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609190v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen dos Santos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Bartocci" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis-Quanquin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4cp00463a" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Deiana" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Mar&#237;a Andr&#233;s Cast&#225;n" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Josse" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abraha Kahsay" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dar&#237;o Puch&#225;n S&#225;nchez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkad365" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812729v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Balogh" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isis N'Dala-Louika" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Salaam" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony D&#8217;al&#233;o" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Denis&#8208;quanquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423537v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0041332" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424034v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ranjitha Ravindranath" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padmabati Mondal" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00214-021-02787-0" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326585v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chen-Hui Chan" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Monari" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csbj.2021.04.055" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279410v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Morell" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpclett.1c01058" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157466v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Claerbout" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-73997-y" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424089v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Szczepaniak" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.0c08482" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03157488v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Matou&#353;kov&#225;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;&#353; Dr&#353;ata" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.0c00593" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423997v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Holub" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomas Kubar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thilo Mast" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Elstner" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp00694j" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424004v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tilman Lamparter" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cp01609k" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03423961v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hongju Ma" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Krauss" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7sc03386a" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424022v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard L&#233;vy" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicent Moliner" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Demachy" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien de La Lande" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jcc.24802" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01101575v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Garcia" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Cisnetti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Guillot" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Aumont-Nicaise" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja510259p" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02126838v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Chaudret" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Contreras-Garc&#237;a" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Weitao Yang" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Silvi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ct300234g" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131078v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727376v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840025v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724417v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727351v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840100v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727448v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727490v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724399v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727458v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724407v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727507v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laleh Allahkaram" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840124v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840163v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840177v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724359v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840197v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04840213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04724346v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03424121v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Franc&#233;s-Monerris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-57721-6_7" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368102v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigayle F Vito" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin A Ling" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia C Ferrara" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caleb S Jacques" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01062706v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA112159" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04879720v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>