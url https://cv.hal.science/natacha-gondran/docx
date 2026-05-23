--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natacha Gondran </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en évaluation environnementale au sein de Mines Saint-Etienne / UMR 5600 EVS. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natacha-gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d’un diplôme d’ingénieur, spécialité Génie énergétique et environnement de l’INSA de Lyon, puis d’un doctorat en 2001, j'ai soutenu mon habilitation à diriger les recherches en sciences et génie de l’environnement en 2015. J'oriente mes activités de recherche et d’enseignement sur la question de l’évaluation et de la représentation des enjeux environnementaux dans une perspective de transitions écologique et énergétique, en m’intéressant plus particulièrement aux méthodes d’évaluation absolue de la durabilité environnementale. Je co-anime également le groupe de travail &amp;quot;transition écologique&amp;quot; de Mines Saint-Etienne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (53)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte de la vulnérabilité énergétique logement-mobilité des ménages d’un territoire – un système d’indicateurs pour outiller les politiques publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (1), pp.53-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shopping Trip Choice Prediction for Assessing Store Relocation: a Joint Data-Driven and Behavioural Modelling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Hounwanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Comi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOGI – Scientific Journal on Transport and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.104 - 115. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/logi-2025-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05230928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying uncertainties in absolute environmental sustainability assessment: A general framework applied to French electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Puig-Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Owsianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54, pp.12-24. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2024.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte de la vulnérabilité énergétique logement-mobilité des ménages d’un territoire. Un système d’indicateurs pour outiller les politiques publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.53-80. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.251.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04936908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Existing LCIA Methods Related to Mineral and Metal Resources Relevant for an AESA Approach Applied to the Building Sector? Case Study on the Construction of New Buildings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1031. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16031031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites planétaires et évaluation environnementale des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dassibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de quantification des flux des mines urbaines : cas des briques en terre cuite en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Unlabeled volume, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/eid.2023.10159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03792178v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’à quand pourrons-nous dépasser les limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03690779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and territorial developments for life cycle assessment applied to urban mobility—case study on Lyon area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-020-01861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03119745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie de Covid-19 : un signal précoce nous alertant de l’atteinte des limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02964619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal et al., Sociologie de Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Comptes rendus inédits, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02891936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il trop tard pour la transition ? Le temps de l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°26 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.026.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03043153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of life-cycle based methods for absolute environmental sustainability assessment and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Bjoern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanjief Chandrakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Doka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35p. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab89d7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02550205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which is the relationship between the product's environmental criteria and the product demand? Evidence from the French food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.118588. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02306754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Metrics for Real Case Applications of the Supply Chain Network Design Problem: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Moreno-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.600-618. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.05.278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02142999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation absolue de la durabilité écologique : quelle variabilité des valeurs de référence associées à l'écotoxicité aquatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°77 - septembre 2018, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01895300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif « Des plumes dans le goudron », Résister aux grands projets inutiles et imposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus inédits, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.11223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01920341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre va-t-elle s’arrêter de tourner après le 1er août</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01900846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’écoconception s’est imposée dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01701714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating corporate social responsibility into conservation policy. The example of business commitments to contribute to the French National Biodiversity Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.106 - 114. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01794248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic and environmental impacts of urban food systems for public school canteens: case study of Great Lyon region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (37), </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-018-0306-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01860668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of urban mobility: Combining life cycle assessment with land-use and transport interaction modelling—Application to Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.Pages 597-604. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01368062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’évaluation de la biodiversité et des services écosystémiques recommandés aux entreprises : compromis entre crédibilité, pertinence et légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01414399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unsustainable pressures exerted on biodiversity by a company. Application to the food portfolio of a retailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.784-797. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.08.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01575571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte écologique à l’épreuve des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Inégalités, un défi écologique ?, 356, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.356.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01470050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels du bâtiment face aux enjeux énergétiques, une perspective limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 15 ( Numéro 3), </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.16831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01265719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet, Essai d’écologie territoriale – L’exemple d’Aussois en Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comptes rendus inédits, 2p. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01375872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale d’un centre de distribution urbaine par une approche d’ACV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01219785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Environmental Impacts of Different IPSS Deployment Scenarios for the Light Commercial Vehicle Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (281-286), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon footprint of a road freight firm, perspectives to mitigate these emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance and Supply Chain Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol.6 (3/4, Special Issue on: "Advances in Logistics and Transport"), Article first published online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00908966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming impact assessment of urban mobility using motivation trip perspective - a case study of Saint-Etienne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol 3(3), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00780627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences vont nous sauver !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 402, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological footprint as a follow-up tool for an administration: Application for the Vanoise National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 16, pp.Pages 157-166. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00636523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels de la construction : quelle contribution possible au facteur 4 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 2 (n° 1), pp.8834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00583365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des impacts environnementaux par la modélisation du système physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hecène Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N°60 - Juin 2011, pp.18-24. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une combinaison ACV / AMDEC-E en vue de l'analyse environnementale d'une cimenterie algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N°52 - Octobre-Novembre-Décembre 2008, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00359633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, numéro 81 / numéro 26, pp.27-30, ISSN 0840-7827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00354959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des parties intéressées : une condition nécessaire de la responsabilité sociétale des entreprises mais non suffisante dans une perspective de développement durable - Analyse des résultats des expérimentations du guide Afnor SD21000 auprès de 78 entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Delchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, volume 20 (n°3-4), pp.121-145, 276 p., PME2003, ISBN 978-2-7605-1545-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00354953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development cognitive map: a new method of evaluating student understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Volume 8 (Issue 2), pp.Page: 170 - 182. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14676370710726634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation du référentiel SD 21000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertitude magazine (1999-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°22, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de management environnemental pour la maîtrise d'œuvre publique d'opérations routières : Quels périmètres dans le temps et dans l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dossier 5 : Économie plurielle, responsabilité sociétale et développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Environmental quality versus (global) ecological carrying capacity : What might alternative aggregated indicators bring to the debates about Environmental Kuznets Curves and Sustainable Development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 9 (No.3), pp. 297 - 310. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2006.012850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte écologique : du global au local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam El Bouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°24, pp9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol5 (N°2), pp 188-200. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2006.011362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineers' curricula: Problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Volume 6 (Issue 3), page 254 - 264. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14676370510607223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pluridisciplinarité pour des ingénieurs généralistes vers une interdisciplinarité à la mesure d'ingénieurs éco-citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M. Kammen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Volume 24, pp. 65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à la mise en œuvre du développement durable : théorie et pratique autour de guide SD 21000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Delchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Volume 5 (Numéro 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des partenaires des PME/PMI dans l'amélioration de leurs performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationales PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Volume 16 (N°2), pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sensibilisation environnementale grâce au téléphone arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combat nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n°140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Volume 365, pp.Page: 26-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00419433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune: Rebelles et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00726021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et environnement des petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, No. 86, pp. 49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00755693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode de pré-diagnostic environnemental basée sur l’accès à l’informationApplication à des entreprises tunisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ensuque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boesflug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°18 - 2ème trimestre 2000, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Earth system changes into sub-national governance. Case of territorialised translations of planetary boundaries-related frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Fetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Tipping points : Accelerating action to ensure a socially just transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating AESA into Eco-design: A Case Study on A Dress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Huaroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Absolute Sustainability : From Less Bad to Good Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsingør, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France’s 2050 energy pathways: Evaluating environmental impacts through the lens of Decent Living Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Puig-Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Absolute Sustainability : From Less Bad to Good Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsingør, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichir les pratiques d’éco-conception grâce à l’évaluation absolue de la soutenabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Huaroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MCV 2025 : Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking absolute environmental sustainability assessments to the sustainability transition of local policies: a case study of the Metropolis of Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Duli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Absolute Sustainability : From Less Bad to Good Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsingør, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des limites planétaires aux limites du système terre : prise en compte des enjeux de justice sociale et de la territorialisation des indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Des limites de la Terre aux limites planétaires. Regards Interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des paradoxes liés au Green IT : Comprendre l’interaction entre les différents types de paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à respecter les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à respecter les limites planétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Treuil Tiers-Lieu Rural, Apr 2023, Chamboeuf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04065616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les enjeux sociaux de la transition énergétique : proposition d’un système d’indicateurs pour établir un diagnostic de vulnérabilité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEME Transition Ecologique Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04278757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre des limites planétaires ou &amp;quot;espace de fonctionnement sécurisé&amp;quot; (SOS- &amp;quot;Safe Operating Space&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes Durables en actions. Régénération : (p)réparer les territoires pour affronter les défis de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Ville Durable, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04273006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary boundaries, territorial planning tools and resilience : Case study on South-Loire’s territorial planning scheme (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-TechnoSS, Design Technology for Strong Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Lyne Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart, Générations S.mart - Collectif - Partage - Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04065226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation des Limites Planétaires : Repenser la production locale des données environnementales pour repenser le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dassibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI 2022 : Le temps des géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03885363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions paradoxales : concilier transformation numérique et considérations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence de l'AIM : Les systèmes d'information face à la crise : en quête de résilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le futur a déjà commencé ! Colloque : « The limits to growth », quelles perspectives 50 ans après ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saline Royale d’Arc-et-Senans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03885416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Franchissement des limites planétaires : quelle évolution et quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales d'Aix en Provence 2022 : La définition des « limites planétaires » Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03669440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical injunctions: reconcile digital transformation with environmental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03715212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à respecter les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires de l’Institut Momentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03469204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment Assessment of people's daily mobility in an urban area: coupling a Land-Use and Transport Interaction model with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC), May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic requirements considering environmental sensitive demand: evidence from the French food distribution sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios-Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomée Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02881914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être de la biosphère : quelle utilisation du cadre des limites planétaires dans l’évaluation environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être et normes environnementales, Colloque annuel 2019 de la Société française pour le droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02397689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic requirements considering environmental sensitive demand: evidence from food distribution supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Project and Logistic, Prolog 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02395596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et éviter les menaces environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercredis de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole urbaine de Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02372133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective environnementale de la mobilité quotidienne des personnes : Comment évaluer les diverses politiques possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transports Mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRRELT, Jun 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale prospective de la mobilité quotidienne de personnes d'une aire urbaine : Couplage entre modèle Transport-Urbanisme et Analyse de Cycle de Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones Transports Mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENTPE, Jun 2018, Vaulx en Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a logistic organization for organic-local product supply Case of study: School canteen distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanchez-Diaz Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain, ILS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jul 2018, Lyon, France. pp.552-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01858165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner city versus urban-periphery retailing: retail-store movement and shopping trip behaviours. Indications from Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Hounwanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Comi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 EURO Mini Conference on Advances in Freight Transportation and Logistics, emc-ftl 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Padova and Padova Fiere, Mar 2018, Padoue, Italy. pp.363-372, </w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2018.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01860699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product’s environmental criteria definition related to Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain, ILS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jul 2018, Lyon, France. pp.465-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01858151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation globale des effets environnementaux d’une stratégie de mobilité propre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Transport et Déplacements, Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Transition Ecologique et Solidaire, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Flow Analysis to Evaluate Sustainability in Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroune Zaghdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress The International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retail location and freight flow generation: proposition of a method estimating upstream and downstream movements generated by city center stores and peripheral shopping centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Hounwanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Colloquium of European Research in Retailing (CERR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'intégration de la biodiversité dans la stratégie RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective of the city and the daily mobility: which tools for the environmental assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et problématiques de l'évaluation et de la représentation des impacts environnementaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : Quelles transitions écologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique BOURG, Alain KAUFMANN, Dominique MÉDA, Jun 2015, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01164563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte GES et évaluation environnementale de la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Empreinte carbone des organisations, des produits et des services : Evaluer et agir - Un enjeu interdisciplinaire pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01103829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environmental assessment of urban logistics solutions based on life cycle assessment approach: application to the UDC of Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Morganti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Urban Freight Conference (I-NUF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METRANS Transportation Center, Oct 2015, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’empreinte écologique des 8 zones d’étude et d’aménagement du territoire, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières, énergies, déchets : circulations territoriales et économie des circularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01128314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHOWE-IT, an ICT support solution to become more efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce the carbon footprint of road freight on supply chains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Logistics and Transport (ICALT'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00828677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale au service de l'efficacité énergétique Application aux TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'impact carbone du transport routier sur la chaîne logistique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès International de Génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00828652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments & Facteur 4. Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation des problématiques sociales et environnementales au sein des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumoulinneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Burlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting life cycle assessment for multi-criteria analysis of a complex system: case study of urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC 6th World Congress/SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for multi-criteria analysis of urban mobility focused on trip motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAP 2012 - 19th International Transport and Air Pollution Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Thessalonik, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenge of housing refurbishment using decision trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belambra Presqu'île de Giens, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00633639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration of Local and Global Environmental Assessment Methods: Application to Computer System Power Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th CIRP International Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Braunschweig, Germany. pp.593-598, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19692-8_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00592019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Environmental Assessment Methods: Development of a New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd CIRP International Conference on Industrial Product Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Braunschweig, Germany. pp.272-277, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19689-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00592027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological footprint of an organization: can it really be measured?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Footprint Forum 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Colle Val d'Elsa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management and innovative design: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MITIP 2009, 11th International Conference on the Modern Information Technology in the Innovation Processes of the Industrial Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bergamo, Italy. p. 361 - p. 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts locaux ou planétaires, aspects directs ou indirects : Définitions, Limites et prise en compte dans l'évaluation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et consortium doctoral de l'ISEOR en partenariat avec l'Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Footprint at a Small Scale : Proposition of a Method and Model of Representation of Ecological Footprint for Industrial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam El Bouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments In Ecological Footprinting Methodology, Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'identification et de maîtrise des impacts environnementaux significatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Internationales sur l'Economie de l'Environnement d'Annaba «Industries et Environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Annaba, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00439958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du facteur humain dans l'intégration de la dimension environnementale dans les entreprises algériennes. Cas de l'industrie ciments & dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales sur l'Environnement JSNED3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Batna, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00440020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des parties intéressées : une condition nécessaire de la responsabilité sociétale des entreprises mais une condition non suffisante dans une perspective de développement durable. Analyse des résultats des expérimentations du guide Afnor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Delchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jounot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Réseau international de recherche sur les organisations et le développement durable (RIODD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Créteil, France. atelier 4 D : Management stratégique des relations avec les parties prenantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte écologique : du global au local, comment mesurer l'emprise de l'homme sur l'environnement à l'échelle d'une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam El Bouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Indicateurs territoriaux du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SD21000, guide français pour la prise en compte des enjeux du développement durable dans la stratégie et le management des entreprises, et son positionnement dans la perspective des travaux européens et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Delchet-Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomatériauthèques&amp;quot;: visibility on the environmental impact of materials to help decision-making of designers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Rizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Environmentally Conscious Design and Inverse Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Tokyo, Japan. pp.957-961, ISBN: 1-4244-0081-3, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECODIM.2005.1619390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineer's curricula: problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les thématiques de l'environnement et les préceptes du développement durable dans une formation au service de la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abel Coindoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Debrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone « Éducation à l'environnement vers un développement durable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Paris, France. p 115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of student comprehension of sustainable development: use of cognitive map as indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étudiant &amp;quot;candide” à l'ingénieur &amp;quot;responsable” : comment susciter l'engagement écocitoyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Scamasch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écocitoyenneté 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le développement perd le Nord ! Courbes de Kuznets Environnementales : l'apport des indicateurs alternatifs de type empreinte écologique dans la réflexion sur le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Développement durable : leçons et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ougadougou, Burkina Faso. A3 - Stratégies de développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Sommet de la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité d'un système de management environnemental appliqué à la mise à 2x2 voies de la RN7 - RN 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envirorisk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Method to Distribute Environmental Information to SMEs - Application to the French Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Vienne, France. pp. 395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00727383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des besoins des PME/PMI en information environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec industrie - Adème Energies 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00858674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess sustainability performance of energy systems in relation to environmental boundaries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Puig-Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Owsianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04403621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIODD 2016 « Energie, environnement et mutations sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint Etienne, France. , 2072 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La découverte, Collection Repères, 126p, 2020, 978-2-348-04623-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02870021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre (et éviter) les menaces environnementales de l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.108, 2019, Grand Lyon la métropole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02372094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, Nouvelle édition, 128p, 2018, Collection : Repères n°527, 9782707198730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01701728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Découverte, pp.128, 2009, Collection : Repères n°527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00421173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte écologique : Comparer la demande et l'offre de ressources régénératives de la biosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Récollets, 2009, Encyclopédie du développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00468313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afnor, pp.300P, 2004, ISBN : 2-12-486933-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MultiMondes, pp.300P, 2004, ISBN 2-89544-065-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Flux environnementaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Cossart, Anne Rivière-Honegger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.91-109, 2025, 9781789481983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4. Representations of the Flows Generated by Urban Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Cossart; Anne Rivière-Honegger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Analysis of Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, 2024, SCIENCES - Physical Geography, Construction of Environments and Landscapes, 9781789451986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires : cadre et enjeux pour les décisions territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites planétaires. Une nouvelle boussole pour l’habitabilité de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Gallimard, 2024, Points Fnau - Alternatives, 9782073060471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04574456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des limites planétaires aux frontières du système Terre : un cadre des sciences pour l’environnement mobilisé et étendu pour l’évaluation environnementale et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Torre-Schaub; Catherine Le Bris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites planétaires en Anthropocène. Entre sûreté et justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.404, 2024, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-8493-4744-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04710831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles utilisations du cadre des limites planétaires à l’échelle locale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dassibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France face aux neuf limites planétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commissariat général au développement durable, pp.61-65, 2023, Thèma, 2555-493X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04236881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le franchissement des limites planétaires : quelle évolution, quelles perspectives et quelle opérationnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Maljean-Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des “limites planétaires” Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pedone, pp.23 - 38, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bien-être de la biosphère » : quelle utilisation du cadre des limites planétaires dans l'évaluation environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Michallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être et normes environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.263-276, 2022, Droit, science &amp; environnement, 978-2-84934-607-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03885390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques métropolitaines versus transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Clotilde Meillerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flonneau Mathieu, Passalacqua Arnaud, Huré Maxime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles mobiles : Défis institutionnels et politiques de la mobilité dans les métropoles françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.145-166, 2021, 9782753581487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03469170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Food Hubs in Enabling Local Sourcing for School Canteens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios-Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sanchez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Supply Chains in Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.233-263, 2020, </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34065-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02746267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional catering: promoting a logistics system based on flows centralization in a food hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sanchez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aktas E., Bourlakis M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Supply Chains in Cities: Modern Tools for Circularity and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2020, 978-3-030-34065-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02394955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs environnementaux choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg, Alain Kaufmann, Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge de la transition En route pour la reconversion écologique (colloque de Cerisy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits matins, Institut Veblen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01411554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte carbone et évaluation environnementale de la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourges, Jean-Sébastien Broc, Thomas Gourdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des MINES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 309-322, 2015, 978-2-35671-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01225349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans l’anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La future métropole vue par 50 contributeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 160-164, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01086004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique : vers un nouveau paradigme pour l'évaluation de la durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen Laurence Eymard Françoise Gaill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2p, 2013, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00859674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte écologique : du global au local, comment mesurer l'emprise de l'homme sur l'environnement à l'échelle d'une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam El Bouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Yvette Lazzeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Indicateurs territoriaux de développement durable : questionnements et expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp. 157-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment agir à son niveau ? Calcul de l'empreinte écologique d'un habitant d'une résidence étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Jolia-Ferrier, Tania Willy (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sap Editions, 176p, 2006, Traité IGAT, série Aménagement et gestion du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser global, agir local ? Principes et dilemmes des démarches territoriales de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide à la décision pour l'aménagement du territoire : méthodes et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes – Lavoisier, 436p, 2006, Traité IGAT, série Aménagement et gestion du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zincheria : Mise en situation professionnelle pour des élèves ingénieurs ou des étudiants de master 2 de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Douart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux, géographie et citoyenneté : de l'école à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions S. Arslan, 191 p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des limites planétaires aux frontières du système Terre : quelles implications pour la Métropole de Lyon ? Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05108285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l’eau dans le référentiel des limites planétaires : quoi de neuf ? Et quelle implication pour un territoire comme la métropole de Lyon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05108303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de l’azote, cycle du phosphore, aérosols : quelles évolutions et quels enjeux pour la Métropole de Lyon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05108310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité de la biosphère : un regard complémentaire sur la biodiversité appliqué à l’échelle de la métropole de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du système Terre : quand la justice sociale s’invite dans les débats sur les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05108277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : comment territorialiser la responsabilité de la métropole de lyon dans le dépassement des limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05032988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser l’ensemble des élèves ingénieurs aux enjeux climatiques, environnementaux et de développement durable, un nouveau tronc commun introduit à Mines Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03477607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des déchets : décentraliser pour mieux gérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03352201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie, circulez il y a tout à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03352195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire, évaluation environnementale et budget écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à reconnaître ses limites, un défi pour l’Humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02397741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limite(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à respecter les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À catastrophe lente, transition lente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de calcul d'empreinte écologique d'un Parc Naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique du Parc de la Vanoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude « Campus éco-responsables en Rhône-Alpes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Killi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Subai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Régional Environnement & Entreprises : diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'utilisation de l'empreinte écologique dans le cadre du renouvellement d'un quartier urbain - Application au quartier Jacquard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jollia-Ferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un outil d'aide à l'évaluation de la performance et au management d'un site dans une optique de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges urbaines, re-développement et gouvernance multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bessenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaménager la zone de Molina la Chazotte dans le respect des principes du développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges urbaines, re-développement et gouvernance multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de restitution de l'expérimentation du SD 21000 en Rhône-alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'exécution technique et financière du Projet Européen TEMPUS MEDA CD_JEP-30096-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;l'étudiant candide&amp;quot; à &amp;quot;l'ingénieur responsable&amp;quot; : comment susciter l'engagement écocitoyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, La SD21000 appliquée au bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lanteigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chasseigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire : l'interface entre le territoire et ses entreprises, un élément de la maîtrise des impacts environnementaux des industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire, Master Systèmes Territoriaux, Développement Durable et Aide à la Décision (ST, DD, AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, Les enjeux du Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme pédagogique d'aide à la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un système de management environnemental à la DDE de la Loire pour la mise à 2X2 voies de la RN7 - RN 82.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle participation du Sud Loire à l’atteinte des limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dassibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence d’urbanisme de la région stéphanoise. 2021, 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03469239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIMODEM : Simuler la MObilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°2, Labex IMU. 2021, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03364273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et premiers résultats de la collecte de données, projet SIMODEM : Simuler la Mobilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Toilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°1, Labex IMU. 2020, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les critères de sensibilité de demande par rapport à la performance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole Nationale Supérieure des Mines de Saint-Etienne; ANR (Agence Nationale de la Recherche - France). 2018, 65p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01867608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de la mise en place du centre de distribution urbaine (CDU) Simplycité de Saint-Etienne. Méthode par analyse du cycle de vie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Henri Fayol. 2015, 43p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPIS -Réflexion Et Propositions d'Indicateurs susceptibles de faire l'objet de Seuil de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Carnot interétablissements. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01293243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique du Parc National de la Vanoise : du constat à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00600998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité d'un calcul d'empreinte écologique à l'échelle des régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision de la construction « durable » au regard des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint-Etienne. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective &amp;quot; PME et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité d'un Système de Management Environnemental à la D.D.E. de la Loire pour la mise à 2x2 voies de la RN7-RN82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de diffusion d'information pour encourager les PME-PMI à améliorer leurs performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Ecole Nationale Supérieure des Mines de Saint-Etienne; INSA de Lyon, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001ISAL0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00804929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et représentation des enjeux environnementaux dans une perspective de transitions écologique et énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Jean Monnet de Saint-Etienne; Ecole des Mines de Saint-Etienne, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01157944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId398"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natacha Gondran </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en évaluation environnementale au sein de Mines Saint-Etienne / UMR 5600 EVS. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natacha-gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=lkkj4vIAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Titulaire d’un diplôme d’ingénieur, spécialité Génie énergétique et environnement de l’INSA de Lyon, puis d’un doctorat en 2001, j'ai soutenu mon habilitation à diriger les recherches en sciences et génie de l’environnement en 2015. J'oriente mes activités de recherche et d’enseignement sur la question de l’évaluation et de la représentation des enjeux environnementaux dans une perspective de transitions écologique et énergétique, en m’intéressant plus particulièrement aux méthodes d’évaluation absolue de la durabilité environnementale. Je co-anime également le groupe de travail &amp;quot;transition écologique&amp;quot; de Mines Saint-Etienne.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en œuvre du Green IT : comprendre l’émergence des paradoxes entre transformation numérique et enjeux environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien de Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Question(s) de Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, n° 58 (1), pp.25-39. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/qdm.238.0027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05618135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte de la vulnérabilité énergétique logement-mobilité des ménages d’un territoire – un système d’indicateurs pour outiller les politiques publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Depres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (1), pp.53-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05536594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantifying uncertainties in absolute environmental sustainability assessment: A general framework applied to French electricity production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Puig-Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Owsianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Jeandaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainable Production and Consumption</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 54, pp.12-24. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.spc.2024.12.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shopping Trip Choice Prediction for Assessing Store Relocation: a Joint Data-Driven and Behavioural Modelling Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Hounwanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Comi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LOGI – Scientific Journal on Transport and Logistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, pp.104 - 115. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2478/logi-2025-0010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05230928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rendre compte de la vulnérabilité énergétique logement-mobilité des ménages d’un territoire. Un système d’indicateurs pour outiller les politiques publiques locales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 1, pp.53-80. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/reru.251.0053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04936908v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Existing LCIA Methods Related to Mineral and Metal Resources Relevant for an AESA Approach Applied to the Building Sector? Case Study on the Construction of New Buildings in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (3), pp.1031. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su16031031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04417251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limites planétaires et évaluation environnementale des organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dassibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Techniques de l'Ingenieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.51257/a-v1-ag504⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04627404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode de quantification des flux des mines urbaines : cas des briques en terre cuite en Ile de France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Clavier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nada Bendahmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chevalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Unlabeled volume, </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/eid.2023.10159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03792178v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jusqu’à quand pourrons-nous dépasser les limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03690779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and territorial developments for life cycle assessment applied to urban mobility—case study on Lyon area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Life Cycle Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11367-020-01861-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03119745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épidémie de Covid-19 : un signal précoce nous alertant de l’atteinte des limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02964619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Béal et al., Sociologie de Saint-Étienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Comptes rendus inédits, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.15928⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02891936v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Est-il trop tard pour la transition ? Le temps de l'urgence climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regards croisés sur l'économie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, n°26 (1), pp.215. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rce.026.0215⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03043153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of life-cycle based methods for absolute environmental sustainability assessment and their applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anders Bjoern</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chanjief Chandrakumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Boulay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabor Doka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kai Fang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 35p. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/1748-9326/ab89d7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02550205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Which is the relationship between the product's environmental criteria and the product demand? Evidence from the French food sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Nouira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 244, pp.118588. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.118588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02306754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainability Metrics for Real Case Applications of the Supply Chain Network Design Problem: A Systematic Literature Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos A Moreno-Camacho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo R Montoya-Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 231, pp.600-618. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.05.278⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02142999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une évaluation absolue de la durabilité écologique : quelle variabilité des valeurs de référence associées à l'écotoxicité aquatique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Kambou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, N°77 - septembre 2018, pp.11-22. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.3792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01895300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l’écoconception s’est imposée dans les entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Mayer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01701714v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectif « Des plumes dans le goudron », Résister aux grands projets inutiles et imposés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Comptes rendus inédits, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.11223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01920341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Terre va-t-elle s’arrêter de tourner après le 1er août</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01900846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating corporate social responsibility into conservation policy. The example of business commitments to contribute to the French National Biodiversity Strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science &amp; Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 86, pp.106 - 114. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envsci.2018.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01794248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the economic and environmental impacts of urban food systems for public school canteens: case study of Great Lyon region</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Badeig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Transport Research Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 (37), </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12544-018-0306-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01860668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental assessment of urban mobility: Combining life cycle assessment with land-use and transport interaction modelling—Application to Lyon (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Parsons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 72, pp.Pages 597-604. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01368062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les outils d’évaluation de la biodiversité et des services écosystémiques recommandés aux entreprises : compromis entre crédibilité, pertinence et légitimité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 8 (1), </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.11649⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01414399v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’empreinte écologique à l’épreuve des inégalités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Projet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Inégalités, un défi écologique ?, 356, pp.6-9. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pro.356.0006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01470050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting unsustainable pressures exerted on biodiversity by a company. Application to the food portfolio of a retailer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 166, pp.784-797. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2017.08.057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01575571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les professionnels du bâtiment face aux enjeux énergétiques, une perspective limitée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertigo : Revue de cinéma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Volume 15 ( Numéro 3), </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/vertigo.16831⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01265719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Buclet, Essai d’écologie territoriale – L’exemple d’Aussois en Savoie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Comptes rendus inédits, 2p. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9984⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01375872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale d’un centre de distribution urbaine par une approche d’ACV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logistique &amp; Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 23 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01219785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the Environmental Impacts of Different IPSS Deployment Scenarios for the Light Commercial Vehicle Industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia CIRP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30 (281-286), </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procir.2015.02.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01152592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating the carbon footprint of a road freight firm, perspectives to mitigate these emissions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Business Performance and Supply Chain Modelling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Vol.6 (3/4, Special Issue on: "Advances in Logistics and Transport"), Article first published online</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00908966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Global warming impact assessment of urban mobility using motivation trip perspective - a case study of Saint-Etienne, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Engineering Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Vol 3(3), pp.86-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00780627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ecological footprint as a follow-up tool for an administration: Application for the Vanoise National Park</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Volume 16, pp.Pages 157-166. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2011.09.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00636523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sciences vont nous sauver !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Silence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 402, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01250407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labels de la construction : quelle contribution possible au facteur 4 ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Vol. 2 (n° 1), pp.8834</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00583365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise des impacts environnementaux par la modélisation du système physique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hecène Chaabane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, N°60 - Juin 2011, pp.18-24. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00674859v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une combinaison ACV / AMDEC-E en vue de l'analyse environnementale d'une cimenterie algérienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, N°52 - Octobre-Novembre-Décembre 2008, pp.24-28. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00359633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique des transports</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Liaison Energie Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, numéro 81 / numéro 26, pp.27-30, ISSN 0840-7827</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00354959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des parties intéressées : une condition nécessaire de la responsabilité sociétale des entreprises mais non suffisante dans une perspective de développement durable - Analyse des résultats des expérimentations du guide Afnor SD21000 auprès de 78 entreprises.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Delchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, volume 20 (n°3-4), pp.121-145, 276 p., PME2003, ISBN 978-2-7605-1545-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00354953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development cognitive map: a new method of evaluating student understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Volume 8 (Issue 2), pp.Page: 170 - 182. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14676370710726634⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un système de management environnemental pour la maîtrise d'œuvre publique d'opérations routières : Quels périmètres dans le temps et dans l'espace ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Fontaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Dossier 5 : Économie plurielle, responsabilité sociétale et développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation du référentiel SD 21000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bérard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vertitude magazine (1999-2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°22, pp.20-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte écologique : du global au local</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam El Bouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IM Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, n°24, pp9-12</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Design Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol5 (N°2), pp 188-200. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/JDR.2006.011362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local Environmental quality versus (global) ecological carrying capacity : What might alternative aggregated indicators bring to the debates about Environmental Kuznets Curves and Sustainable Development ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Vol. 9 (No.3), pp. 297 - 310. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSD.2006.012850⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineers' curricula: Problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Volume 6 (Issue 3), page 254 - 264. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14676370510607223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la pluridisciplinarité pour des ingénieurs généralistes vers une interdisciplinarité à la mesure d'ingénieurs éco-citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel M. Kammen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Didaskalia (Paris)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Volume 24, pp. 65-80</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412157v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du concept à la mise en œuvre du développement durable : théorie et pratique autour de guide SD 21000</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Delchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Volume 5 (Numéro 2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle des partenaires des PME/PMI dans l'amélioration de leurs performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationales PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Volume 16 (N°2), pp.35-59</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La complexité par le jeu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Economie et Humanisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Volume 365, pp.Page: 26-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00419433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une sensibilisation environnementale grâce au téléphone arabe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Combat nature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n°140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tribune: Rebelles et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archipel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00726021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouvernance et environnement des petites et moyennes entreprises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Roche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, No. 86, pp. 49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00755693v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’une méthode de pré-diagnostic environnemental basée sur l’accès à l’informationApplication à des entreprises tunisiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Formisyn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Ensuque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Boesflug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, N°18 - 2ème trimestre 2000, pp.39-45. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.407⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (68)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France’s 2050 energy pathways: Evaluating environmental impacts through the lens of Decent Living Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Puig-Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joanna Schlesinger-Martinat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur-Vernat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Absolute Sustainability : From Less Bad to Good Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsingør, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Earth system changes into sub-national governance. Case of territorialised translations of planetary boundaries-related frameworks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingo Fetzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Tipping points : Accelerating action to ensure a socially just transformation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Exeter, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating AESA into Eco-design: A Case Study on A Dress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Huaroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Absolute Sustainability : From Less Bad to Good Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsingør, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrichir les pratiques d’éco-conception grâce à l’évaluation absolue de la soutenabilité environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélissa Bounouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Huaroc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès MCV 2025 : Management du Cycle de Vie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05421874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking absolute environmental sustainability assessments to the sustainability transition of local policies: a case study of the Metropolis of Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashid Duli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Florentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Absolute Sustainability : From Less Bad to Good Enough</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Helsingør, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des limites planétaires aux limites du système terre : prise en compte des enjeux de justice sociale et de la territorialisation des indicateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international "Des limites de la Terre aux limites planétaires. Regards Interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à respecter les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre à respecter les limites planétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Treuil Tiers-Lieu Rural, Apr 2023, Chamboeuf, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04065616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une gestion globale des paradoxes liés au Green IT : Comprendre l’interaction entre les différents types de paradoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème Congrès du RIODD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04382694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Représenter les enjeux sociaux de la transition énergétique : proposition d’un système d’indicateurs pour établir un diagnostic de vulnérabilité territoriale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Truchet-Aznar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque ADEME Transition Ecologique Economique et Sociale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ADEME, Nov 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04278757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cadre des limites planétaires ou &amp;quot;espace de fonctionnement sécurisé&amp;quot; (SOS- &amp;quot;Safe Operating Space&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes Durables en actions. Régénération : (p)réparer les territoires pour affronter les défis de l’Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, France Ville Durable, Sep 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04273006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Planetary boundaries, territorial planning tools and resilience : Case study on South-Loire’s territorial planning scheme (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Piatyszek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Ecology Conference : IIECON 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04217032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D-TechnoSS, Design Technology for Strong Sustainability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tatiana Reyes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Troussier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Miguel López Santiago</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Lavorata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lou-Lyne Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18ème colloque national S.mart, Générations S.mart - Collectif - Partage - Diversité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, Carry Le Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04065226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Injonctions paradoxales : concilier transformation numérique et considérations environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27ème conférence de l'AIM : Les systèmes d'information face à la crise : en quête de résilience ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Carry-le-Rouet, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03641695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le futur a déjà commencé ! Colloque : « The limits to growth », quelles perspectives 50 ans après ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Saline Royale d’Arc-et-Senans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03885416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Franchissement des limites planétaires : quelle évolution et quelles perspectives ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres internationales d'Aix en Provence 2022 : La définition des « limites planétaires » Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03669440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La territorialisation des Limites Planétaires : Repenser la production locale des données environnementales pour repenser le territoire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dassibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bardet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">UGI 2022 : Le temps des géographes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03885363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paradoxical injunctions: reconcile digital transformation with environmental considerations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abir Fekih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien De Benedittis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">R&amp;D Management Conference 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Trento, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03715212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à respecter les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïs Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les séminaires de l’Institut Momentum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03469204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environment Assessment of people's daily mobility in an urban area: coupling a Land-Use and Transport Interaction model with Life Cycle Assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th Annual Meeting of SETAC Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Environmental Toxicology and Chemistry (SETAC), May 2020, Dublin, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic requirements considering environmental sensitive demand: evidence from the French food distribution sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios-Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salomée Ruel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Information Systems, Logistics and Supply Chain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, Austin, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02881914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être de la biosphère : quelle utilisation du cadre des limites planétaires dans l’évaluation environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être et normes environnementales, Colloque annuel 2019 de la Société française pour le droit de l’environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02397689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logistic requirements considering environmental sensitive demand: evidence from food distribution supply chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Project and Logistic, Prolog 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02395596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre et éviter les menaces environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mercredis de l'Anthropocène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole urbaine de Lyon, Nov 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02372133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective environnementale de la mobilité quotidienne des personnes : Comment évaluer les diverses politiques possibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2e Rencontres Francophones Transports Mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRRELT, Jun 2019, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a logistic organization for organic-local product supply Case of study: School canteen distribution system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanchez-Diaz Ivan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain, ILS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jul 2018, Lyon, France. pp.552-562</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01858165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale prospective de la mobilité quotidienne de personnes d'une aire urbaine : Couplage entre modèle Transport-Urbanisme et Analyse de Cycle de Vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères Rencontres Francophones Transports Mobilités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENTPE, Jun 2018, Vaulx en Velin, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inner city versus urban-periphery retailing: retail-store movement and shopping trip behaviours. Indications from Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Hounwanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Comi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 EURO Mini Conference on Advances in Freight Transportation and Logistics, emc-ftl 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Padova and Padova Fiere, Mar 2018, Padoue, Italy. pp.363-372, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.trpro.2018.09.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01860699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Product’s environmental criteria definition related to Supply Chain Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th International Conference on Information Systems, Logistics and Supply Chain, ILS 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Jul 2018, Lyon, France. pp.465-474</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01858151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation globale des effets environnementaux d’une stratégie de mobilité propre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées Transport et Déplacements, Réseau Scientifique et Technique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de la Transition Ecologique et Solidaire, Jun 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453599v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Material Flow Analysis to Evaluate Sustainability in Supply Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haroune Zaghdaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jairo Montoya-Torres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress The International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01633801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retail location and freight flow generation: proposition of a method estimating upstream and downstream movements generated by city center stores and peripheral shopping centers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonagnon Hounwanou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Colloquium of European Research in Retailing (CERR 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01357008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les défis de l'intégration de la biodiversité dans la stratégie RSE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anastasia Wolff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01349999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective of the city and the daily mobility: which tools for the environmental assessment?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Transport and Air Pollution Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFSTTAR, May 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04453635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux et problématiques de l'évaluation et de la représentation des impacts environnementaux?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de Cerisy : Quelles transitions écologiques ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique BOURG, Alain KAUFMANN, Dominique MÉDA, Jun 2015, Cerisy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01164563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An environmental assessment of urban logistics solutions based on life cycle assessment approach: application to the UDC of Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eleonora Morganti</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 International Urban Freight Conference (I-NUF 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, METRANS Transportation Center, Oct 2015, Long Beach, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte GES et évaluation environnementale de la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Empreinte carbone des organisations, des produits et des services : Evaluer et agir - Un enjeu interdisciplinaire pour la recherche ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01103829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation de l’empreinte écologique des 8 zones d’étude et d’aménagement du territoire, en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matières, énergies, déchets : circulations territoriales et économie des circularités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS de Lyon, Jan 2015, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01128314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SHOWE-IT, an ICT support solution to become more efficient?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to reduce the carbon footprint of road freight on supply chains?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Advanced Logistics and Transport (ICALT'2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Sousse, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00828677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'évaluation environnementale au service de l'efficacité énergétique Application aux TIC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment réduire l'impact carbone du transport routier sur la chaîne logistique?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anicia Jaegler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10e Congrès International de Génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00828652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bâtiments & Facteur 4. Analyse des problématiques de rénovation dans le secteur résidentiel à caractère social</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque L'énergie demain, Transition énergétique : recherches et ingénierie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Paris, France. pp.P 15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00829635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle articulation des problématiques sociales et environnementales au sein des organisations ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dumoulinneuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Burlat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès RIODD 8</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, RIODD, Jun 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01282266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adapting life cycle assessment for multi-criteria analysis of a complex system: case study of urban mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETAC 6th World Congress/SETAC Europe 22nd Annual Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Methodology for multi-criteria analysis of urban mobility focused on trip motivations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Le Féon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Le Boulch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TAP 2012 - 19th International Transport and Air Pollution Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Thessalonik, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765512v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Understanding the challenge of housing refurbishment using decision trees</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECEEE 2011 summer study</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Belambra Presqu'île de Giens, France. pp.1125-1132</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00633639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards the Integration of Local and Global Environmental Assessment Methods: Application to Computer System Power Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th CIRP International Conference on Life Cycle Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Braunschweig, Germany. pp.593-598, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19692-8_103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00592019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating Environmental Assessment Methods: Development of a New Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd CIRP International Conference on Industrial Product Service Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Braunschweig, Germany. pp.272-277, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-19689-8_48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00592027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological footprint of an organization: can it really be measured?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Footprint Forum 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Colle Val d'Elsa, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527439v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge management and innovative design: state of the art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Chanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.L. Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Devise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MITIP 2009, 11th International Conference on the Modern Information Technology in the Innovation Processes of the Industrial Enterprises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2009, Bergamo, Italy. p. 361 - p. 369</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00468881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts locaux ou planétaires, aspects directs ou indirects : Définitions, Limites et prise en compte dans l'évaluation environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentine Moreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international et consortium doctoral de l'ISEOR en partenariat avec l'Academy of Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une méthode d'identification et de maîtrise des impacts environnementaux significatifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premières Rencontres Internationales sur l'Economie de l'Environnement d'Annaba «Industries et Environnement »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2007, Annaba, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00439958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological Footprint at a Small Scale : Proposition of a Method and Model of Representation of Ecological Footprint for Industrial Activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam El Bouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments In Ecological Footprinting Methodology, Policy and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Cardiff, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rôle du facteur humain dans l'intégration de la dimension environnementale dans les entreprises algériennes. Cas de l'industrie ciments & dérivés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leila Boubaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mébarek Djebabra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Scientifiques Nationales sur l'Environnement JSNED3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Batna, Algérie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00440020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La prise en compte des parties intéressées : une condition nécessaire de la responsabilité sociétale des entreprises mais une condition non suffisante dans une perspective de développement durable. Analyse des résultats des expérimentations du guide Afnor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Delchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Jounot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès du Réseau international de recherche sur les organisations et le développement durable (RIODD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2006, Créteil, France. atelier 4 D : Management stratégique des relations avec les parties prenantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte écologique : du global au local, comment mesurer l'emprise de l'homme sur l'environnement à l'échelle d'une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam El Bouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Indicateurs territoriaux du développement durable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Aix en Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411685v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le SD21000, guide français pour la prise en compte des enjeux du développement durable dans la stratégie et le management des entreprises, et son positionnement dans la perspective des travaux européens et internationaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Delchet-Cochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecomatériauthèques&amp;quot;: visibility on the environmental impact of materials to help decision-making of designers?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Guilloux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Gabillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.C. Rizo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th International Symposium on Environmentally Conscious Design and Inverse Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2005, Tokyo, Japan. pp.957-961, ISBN: 1-4244-0081-3, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECODIM.2005.1619390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction of sustainable development in engineer's curricula: problematic and evaluation methods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412899v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sustainable development training by simulation of an industrial crisis situation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Harpet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Education in Sustainable Development 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412894v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of student comprehension of sustainable development: use of cognitive map as indicator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Lourdel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Debray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Roundtable on Sustainable Consumption and Production - Explorative Workshop on "Meeting Consumer Demand for Sustainable Products"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Bilbao, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment intégrer les thématiques de l'environnement et les préceptes du développement durable dans une formation au service de la société ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Abel Coindoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Blanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Bonnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bregeon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Debrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Francophone « Éducation à l'environnement vers un développement durable »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2004, Paris, France. p 115-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l'étudiant &amp;quot;candide” à l'ingénieur &amp;quot;responsable” : comment susciter l'engagement écocitoyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Scamasch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque écocitoyenneté 2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lorsque le développement perd le Nord ! Courbes de Kuznets Environnementales : l'apport des indicateurs alternatifs de type empreinte écologique dans la réflexion sur le développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international francophone « Développement durable : leçons et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Ougadougou, Burkina Faso. A3 - Stratégies de développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00412225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Xe Sommet de la Francophonie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2004, Ouagadougou, Burkina Faso</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de faisabilité d'un système de management environnemental appliqué à la mise à 2x2 voies de la RN7 - RN 82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Envirorisk</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition of a Method to Distribute Environmental Information to SMEs - Application to the French Context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnviroInfo 2002</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2002, Vienne, France. pp. 395-402</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00727383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des besoins des PME/PMI en information environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollutec industrie - Adème Energies 99</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00858674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess sustainability performance of energy systems in relation to environmental boundaries ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Puig-Samper</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikołaj Owsianiak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Clavreul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Prieur Vernat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Life Cycle Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04403621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RIODD 2016 « Energie, environnement et mutations sociales »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RIODD 2016 </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Saint Etienne, France. , 2072 p., 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01351025v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La découverte, Collection Repères, 126p, 2020, 978-2-348-04623-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02870021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre (et éviter) les menaces environnementales de l'anthropocène</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">pp.108, 2019, Grand Lyon la métropole</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02372094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Découverte, Nouvelle édition, 128p, 2018, Collection : Repères n°527, 9782707198730</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01701728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte écologique : Comparer la demande et l'offre de ressources régénératives de la biosphère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Récollets, 2009, Encyclopédie du développement durable</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00468313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions La Découverte, pp.128, 2009, Collection : Repères n°527</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00421173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Afnor, pp.300P, 2004, ISBN : 2-12-486933-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dictionnaire du développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Brodhag</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ossama</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions MultiMondes, pp.300P, 2004, ISBN 2-89544-065-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 4. Flux environnementaux et territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Cossart, Anne Rivière-Honegger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyse territoriale des enjeux environnementaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE, pp.91-109, 2025, 9781789481983</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05012245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">4. Representations of the Flows Generated by Urban Lifestyle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etienne Cossart; Anne Rivière-Honegger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Territorial Analysis of Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ISTE; Wiley, 2024, SCIENCES - Physical Geography, Construction of Environments and Landscapes, 9781789451986</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04791297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les limites planétaires : cadre et enjeux pour les décisions territoriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites planétaires. Une nouvelle boussole pour l’habitabilité de la Terre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 15, Gallimard, 2024, Points Fnau - Alternatives, 9782073060471</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04574456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des limites planétaires aux frontières du système Terre : un cadre des sciences pour l’environnement mobilisé et étendu pour l’évaluation environnementale et sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marta Torre-Schaub; Catherine Le Bris. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les limites planétaires en Anthropocène. Entre sûreté et justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.404, 2024, Collection de l'Institut des sciences juridique et philosophique de la Sorbonne, 978-2-8493-4744-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04710831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelles utilisations du cadre des limites planétaires à l’échelle locale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dassibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsauche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La France face aux neuf limites planétaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Commissariat général au développement durable, pp.61-65, 2023, Thèma, 2555-493X</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04236881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le franchissement des limites planétaires : quelle évolution, quelles perspectives et quelle opérationnalisation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sandrine Maljean-Dubois. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La définition des “limites planétaires” Quelles implications pour le droit et la gouvernance internationale ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Pedone, pp.23 - 38, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04581796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bien-être de la biosphère » : quelle utilisation du cadre des limites planétaires dans l'évaluation environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Michallet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bien-être et normes environnementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mare &amp; Martin, pp.263-276, 2022, Droit, science &amp; environnement, 978-2-84934-607-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03885390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamiques métropolitaines versus transition énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Clotilde Meillerand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Wawrzyniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Flonneau Mathieu, Passalacqua Arnaud, Huré Maxime. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métropoles mobiles : Défis institutionnels et politiques de la mobilité dans les métropoles françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.145-166, 2021, 9782753581487</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03469170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Role of Food Hubs in Enabling Local Sourcing for School Canteens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios-Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sanchez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Supply Chains in Cities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.233-263, 2020, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-34065-0_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02746267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institutional catering: promoting a logistics system based on flows centralization in a food hub</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Sanchez-Diaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aktas E., Bourlakis M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Supply Chains in Cities: Modern Tools for Circularity and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, 2020, 978-3-030-34065-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02394955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quels indicateurs environnementaux choisir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Bourg, Alain Kaufmann, Dominique Méda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’âge de la transition En route pour la reconversion écologique (colloque de Cerisy)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les petits matins, Institut Veblen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01411554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte carbone et évaluation environnementale de la mobilité urbaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Nicolas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernard Bourges, Jean-Sébastien Broc, Thomas Gourdon. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Empreinte carbone : évaluer et agir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses des MINES</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp 309-322, 2015, 978-2-35671-233-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01225349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bienvenue dans l’anthropocène ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La future métropole vue par 50 contributeurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp. 160-164, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01086004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique : vers un nouveau paradigme pour l'évaluation de la durabilité ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Agathe Euzen Laurence Eymard Françoise Gaill. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le développement durable à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS Editions, 2p, 2013, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.editionscnrs.10725⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00859674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Empreinte écologique : du global au local, comment mesurer l'emprise de l'homme sur l'environnement à l'échelle d'une organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibtissam El Bouazzaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Bourgois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sous la direction de Yvette Lazzeri. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Indicateurs territoriaux de développement durable : questionnements et expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Harmattan, pp. 157-171, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment agir à son niveau ? Calcul de l'empreinte écologique d'un habitant d'une résidence étudiant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Jolia-Ferrier, Tania Willy (Dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sap Editions, 176p, 2006, Traité IGAT, série Aménagement et gestion du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Penser global, agir local ? Principes et dilemmes des démarches territoriales de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aide à la décision pour l'aménagement du territoire : méthodes et outils</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hermes – Lavoisier, 436p, 2006, Traité IGAT, série Aménagement et gestion du territoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zincheria : Mise en situation professionnelle pour des élèves ingénieurs ou des étudiants de master 2 de géographie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Bottin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Déprés</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Douart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jeux, géographie et citoyenneté : de l'école à l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions S. Arslan, 191 p, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des limites planétaires aux frontières du système Terre : quelles implications pour la Métropole de Lyon ? Synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05108285v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cycle de l’eau dans le référentiel des limites planétaires : quoi de neuf ? Et quelle implication pour un territoire comme la métropole de Lyon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05108303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cycle de l’azote, cycle du phosphore, aérosols : quelles évolutions et quels enjeux pour la Métropole de Lyon ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05108310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les frontières du système Terre : quand la justice sociale s’invite dans les débats sur les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05108277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’intégrité de la biosphère : un regard complémentaire sur la biodiversité appliqué à l’échelle de la métropole de Lyon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05108292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changement climatique : comment territorialiser la responsabilité de la métropole de lyon dans le dépassement des limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emile Balembois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Giret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-05032988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibiliser l’ensemble des élèves ingénieurs aux enjeux climatiques, environnementaux et de développement durable, un nouveau tronc commun introduit à Mines Saint-Etienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Mongo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03477607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion des déchets : décentraliser pour mieux gérer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Tanguy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03352201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie, circulez il y a tout à voir !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonin Counillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03352195v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Économie circulaire, évaluation environnementale et budget écologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à reconnaître ses limites, un défi pour l’Humanité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Charles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-02397741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limite(s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire d'écologie politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05247402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (20)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à respecter les limites planétaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05244429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À catastrophe lente, transition lente ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ludovic Vievard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kirsten Koop</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Caillaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Outil de calcul d'empreinte écologique d'un Parc Naturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00527521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique du Parc de la Vanoise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude « Campus éco-responsables en Rhône-Alpes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Alameda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Killi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Massardier-Nageotte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Subai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plan Régional Environnement & Entreprises : diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Guillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude expérimentale de l'utilisation de l'empreinte écologique dans le cadre du renouvellement d'un quartier urbain - Application au quartier Jacquard.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Tardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Jollia-Ferrier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elaboration d'un outil d'aide à l'évaluation de la performance et au management d'un site dans une optique de développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges urbaines, re-développement et gouvernance multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bessenay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Bouabdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réaménager la zone de Molina la Chazotte dans le respect des principes du développement durable.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marges urbaines, re-développement et gouvernance multi-échelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Gay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Graillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de restitution de l'expérimentation du SD 21000 en Rhône-alpes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'exécution technique et financière du Projet Européen TEMPUS MEDA CD_JEP-30096-2002</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michelle Masson Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De &amp;quot;l'étudiant candide&amp;quot; à &amp;quot;l'ingénieur responsable&amp;quot; : comment susciter l'engagement écocitoyen ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411945v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire : l'interface entre le territoire et ses entreprises, un élément de la maîtrise des impacts environnementaux des industries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Développement durable et aménagement du Territoire, Master Systèmes Territoriaux, Développement Durable et Aide à la Décision (ST, DD, AD)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, Les enjeux du Développement Durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enjeux du développement durable pour les entreprises, La SD21000 appliquée au bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachel Lanteigne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Chasseigneaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate-forme pédagogique d'aide à la négociation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Paran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Sébastien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djamel Mimoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grinand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00411967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un système de management environnemental à la DDE de la Loire pour la mise à 2X2 voies de la RN7 - RN 82.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00413073v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelle participation du Sud Loire à l’atteinte des limites planétaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maud Marsauche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Dassibat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Agence d’urbanisme de la région stéphanoise. 2021, 20p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03469239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet SIMODEM : Simuler la MObilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Gardrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Klein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°2, Labex IMU. 2021, pp.151</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03364273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et premiers résultats de la collecte de données, projet SIMODEM : Simuler la Mobilité des DEchets Ménagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Beziat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Rodrigues</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Toilier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Livrable n°1, Labex IMU. 2020, pp.175</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-03081291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les critères de sensibilité de demande par rapport à la performance environnementale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Palacios Argüello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Agnès Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole Nationale Supérieure des Mines de Saint-Etienne; ANR (Agence Nationale de la Recherche - France). 2018, 65p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01867608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation environnementale de la mise en place du centre de distribution urbaine (CDU) Simplycité de Saint-Etienne. Méthode par analyse du cycle de vie.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Andriankaja</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jesus Gonzalez-Feliu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Institut Henri Fayol. 2015, 43p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01233481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">REPIS -Réflexion Et Propositions d'Indicateurs susceptibles de faire l'objet de Seuil de durabilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Junqua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miguel Lopez-Ferber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Carnot interétablissements. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01293243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empreinte écologique du Parc National de la Vanoise : du constat à l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00600998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité d'un calcul d'empreinte écologique à l'échelle des régions françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Boutaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00765528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vision de la construction « durable » au regard des labels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Villot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Laforest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Ecole des Mines de Saint-Etienne. 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00841602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude prospective &amp;quot; PME et développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Le Fur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Vaillant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00410779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de faisabilité d'un Système de Management Environnemental à la D.D.E. de la Loire pour la mise à 2x2 voies de la RN7-RN82</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Gentils</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-00721545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système de diffusion d'information pour encourager les PME-PMI à améliorer leurs performances environnementales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Ecole Nationale Supérieure des Mines de Saint-Etienne; INSA de Lyon, 2001. Français. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2001ISAL0088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00804929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation et représentation des enjeux environnementaux dans une perspective de transitions écologique et énergétique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Gondran</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'environnement. Université Jean Monnet de Saint-Etienne; Ecole des Mines de Saint-Etienne, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01157944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId402"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48E3C1C2"/>
+    <w:nsid w:val="96599413"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natacha-gondran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536594v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05230928v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Hounwanou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Comi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/logi-2025-0010" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865382v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Puig-Samper" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Owsianiak" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeandaux" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.12.013" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04936908v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0053" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417251v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bendahmane" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16031031" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627404v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dassibat" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag504" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792178v3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Clavier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2023.10159" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03690779v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boutaud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03119745v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01861-2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964619v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02891936v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15928" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03043153v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0215" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02550205v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bjoern" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjief Chandrakumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boulay" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Doka" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab89d7" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02306754v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palacios Arg&#252;ello" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouira" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118588" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02142999v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Moreno-Camacho" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R Montoya-Torres" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia Jaegler" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.278" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01895300v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kambou" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Wolff" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3792" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01920341v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.11223" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01900846v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01701714v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mayer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01794248v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.05.007" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01860668v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-018-0306-8" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01368062v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.014" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414399v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11649" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575571v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.08.057" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01470050v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.356.0006" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01265719v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16831" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01375872v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9984" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01219785v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Andriankaja" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.159" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908966v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00780627v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250407v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00636523v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583365v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674859v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubaker" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Djebabra" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hec&#232;ne Chaabane" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2691" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359633v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1520" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00354959v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00354953v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410281v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14676370710726634" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-J466M1JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411294v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410978v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontaine" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410935v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2006.012850" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410971v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Bouazzaoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411592v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14676370510607223" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-NJKJ9T88-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412157v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Kammen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412152v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721246v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721263v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00419433v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00726021v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755693v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181599v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Formisyn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ensuque" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boesflug" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.407" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139340v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Balembois" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fetzer" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282220v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bounouar" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Huaroc" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282276v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlesinger-Martinat" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421874v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282283v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Duli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791319v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382694v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04065616v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278757v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04273006v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217032v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04065226v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel L&#243;pez Santiago" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Lyne Leconte" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03885363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641695v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03885416v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03669440v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03715212v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03469204v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mallet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453581v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02881914v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palacios-Arg&#252;ello" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02397689v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02395596v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02372133v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charles" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453587v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453609v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01858165v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez-Diaz Ivan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01860699v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.09.039" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01858151v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453599v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633801v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroune Zaghdaoui" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Montoya-Torres" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357008v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349999v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453635v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01164563v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01103829v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Francois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233469v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Morganti" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01128314v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829648v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828677v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829616v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828652v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829635v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282266v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumoulinneuf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765516v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765512v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00633639v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00592019v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19692-8_103" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S655Q9CD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00592027v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19689-8_48" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FLTNHNTJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527439v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468881v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulignac" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paris" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410255v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410425v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00439958v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00440020v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411220v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jounot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411685v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877953v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet-Cochet" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411639v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilloux" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabillard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Rizo" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECODIM.2005.1619390" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412899v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412256v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abel Coindoz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnier" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bregeon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debrosse" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412215v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412872v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scamasch" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412225v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413045v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossama" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721480v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentils" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00727383v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00858674v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04403621v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01351025v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02870021v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02372094v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01701728v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00421173v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00468313v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413058v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413059v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012245v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791297v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04574456v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04710831v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04236881v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsauche" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581796v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03885390v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03469170v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02746267v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sanchez-Diaz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34065-0_8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02394955v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01411554v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespetitsmatins.fr/collections/lage-de-la-transition-en-route-pour-la-reconversion-ecologiquecolloque-de-cerisy/" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01225349v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086004v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00859674v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10725" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411310v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411360v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411325v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411909v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bottin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Douart" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05108285v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05108303v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05108310v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05108292v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05108277v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05032988v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477607v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352201v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352195v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081258v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02397741v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247402v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244429v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128581v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vievard" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillaud" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527521v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410783v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410786v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alameda" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Killi" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Subai" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410777v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaud" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Fur" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410782v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardy" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jollia-Ferrier" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410812v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410795v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessenay" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411434v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411231v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411433v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411431v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411945v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411960v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lanteigne" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Caron" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chasseigneaux" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411948v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411967v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grinand" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413073v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03469239v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03364273v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rodrigues" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081291v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01867608v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233481v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01293243v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00600998v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765528v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841602v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410779v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721545v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804929v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ISAL0088" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-01157944v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natacha-gondran" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lkkj4vIAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618135v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abir Fekih" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Benedittis" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Gondran" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.238.0027" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536594v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Nicolas" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Wawrzyniak" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Depres" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Truchet-Aznar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865382v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Puig-Samper" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miko&#322;aj Owsianiak" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Clavreul" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Jeandaux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur-Vernat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.spc.2024.12.013" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05230928v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonagnon Hounwanou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Comi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Gonzalez-Feliu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2478/logi-2025-0010" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04936908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.251.0053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417251v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nada Bendahmane" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chevalier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su16031031" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04627404v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Dassibat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51257/a-v1-ag504" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03792178v3" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Clavier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/eid.2023.10159" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03690779v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Boutaud" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03119745v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-020-01861-2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02964619v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02891936v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.15928" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03043153v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rce.026.0215" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02550205v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Bjoern" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chanjief Chandrakumar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Boulay" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabor Doka" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kai Fang" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-9326/ab89d7" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02306754v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palacios Arg&#252;ello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Nouira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Agn&#232;s Girard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.118588" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02142999v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos A Moreno-Camacho" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo R Montoya-Torres" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicia Jaegler" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.05.278" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01895300v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Kambou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Wolff" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrodin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.3792" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01701714v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mayer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01920341v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.11223" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01900846v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01794248v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Brodhag" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2018.05.007" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01860668v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Badeig" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12544-018-0306-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01368062v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Parsons" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.014" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01414399v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.11649" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01470050v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pro.356.0006" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01575571v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2017.08.057" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01265719v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Villot" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Laforest" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.16831" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01375872v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9984" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01219785v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Andriankaja" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01152592v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2015.02.159" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00908966v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00780627v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Le F&#233;on" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Le Boulch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00636523v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2011.09.036" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01250407v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00583365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00674859v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Boubaker" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;barek Djebabra" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hec&#232;ne Chaabane" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2691" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00359633v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1520" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00354959v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00354953v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410281v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lourdel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Debray" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14676370710726634" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-J466M1JH-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410978v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fontaine" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411294v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. B&#233;rard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410971v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibtissam El Bouazzaoui" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Bourgois" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410994v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Harpet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/JDR.2006.011362" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410935v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSD.2006.012850" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411592v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14676370510607223" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-NJKJ9T88-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412157v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel M. Kammen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412152v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00419433v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721263v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00726021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00755693v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Roche" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181599v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Formisyn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ensuque" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Boesflug" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.407" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282276v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joanna Schlesinger-Martinat" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139340v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emile Balembois" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Florentin" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Giret" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingo Fetzer" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Bounouar" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Huaroc" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05421874v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282283v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashid Duli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791319v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04065616v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04382694v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien De Benedittis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04278757v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04273006v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04217032v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Piatyszek" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04065226v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Miguel L&#243;pez Santiago" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Lavorata" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou-Lyne Leconte" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03641695v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03885416v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03669440v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03885363v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bardet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03715212v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03469204v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;s Mallet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453581v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02881914v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Palacios-Arg&#252;ello" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233;e Ruel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02397689v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02395596v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02372133v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Charles" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453587v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01858165v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanchez-Diaz Ivan" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453609v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01860699v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trpro.2018.09.039" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01858151v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453599v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01633801v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroune Zaghdaoui" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jairo Montoya-Torres" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01357008v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01349999v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04453635v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01164563v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233469v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Morganti" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01103829v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Francois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01128314v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829648v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Breuil" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828677v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829616v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Moreau" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00828652v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00829635v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282266v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumoulinneuf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Burlat" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765516v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765512v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00633639v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00592019v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19692-8_103" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-S655Q9CD-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00592027v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-19689-8_48" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-FLTNHNTJ-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527439v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00468881v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulignac" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chanet" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Paris" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Devise" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410255v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00439958v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410425v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00440020v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411220v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jounot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411685v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877953v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Delchet-Cochet" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411639v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Guilloux" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gabillard" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Rizo" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECODIM.2005.1619390" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412899v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412894v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412215v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412256v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Abel Coindoz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Blanchet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bonnier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bregeon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Debrosse" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412872v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Scamasch" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00412225v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ossama" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721480v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Gentils" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00727383v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00858674v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04403621v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Prieur Vernat" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01351025v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02870021v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02372094v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01701728v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00468313v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00421173v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413058v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413059v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05012245v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04791297v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04574456v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04710831v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04236881v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Marsauche" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581796v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03885390v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03469170v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Clotilde Meillerand" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02746267v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Sanchez-Diaz" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-34065-0_8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02394955v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01411554v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lespetitsmatins.fr/collections/lage-de-la-transition-en-route-pour-la-reconversion-ecologiquecolloque-de-cerisy/" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01225349v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pressesdesmines.com/developpement-durable/empreinte-carbone-evaluer-et-agir.html" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01086004v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00859674v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.10725" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411310v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411360v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411325v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411909v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Masson Vincent" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Bottin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert D&#233;pr&#233;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Douart" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05108285v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05108303v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05108310v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05108277v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05108292v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-05032988v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03477607v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Mongo" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352201v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Counillon" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Tanguy" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03352195v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081258v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-02397741v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05247402v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05244429v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128581v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Vievard" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kirsten Koop" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Caillaud" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00527521v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410783v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410786v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alameda" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Killi" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Massardier-Nageotte" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Subai" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410777v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guillaud" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Le Fur" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410782v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tardy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jollia-Ferrier" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410812v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djamel Mimoun" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Graillot" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410795v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bessenay" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouabdallah" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dupuis" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Gay" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411434v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411231v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Gay" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Paran" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411433v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411431v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411945v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411948v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411949v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411955v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411960v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Lanteigne" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Caron" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Chasseigneaux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00411967v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a S&#233;bastien" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grinand" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00413073v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03469239v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03364273v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Rodrigues" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Beziat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Gardrat" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Klein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-03081291v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Toilier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01867608v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01233481v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01293243v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Junqua" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel Lopez-Ferber" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mery" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00600998v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00765528v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00841602v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00410779v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vaillant" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-00721545v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00804929v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2001ISAL0088" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/tel-01157944v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>