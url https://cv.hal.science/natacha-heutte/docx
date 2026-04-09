--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natacha Heutte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natacha-heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1620-6105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077644352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191706168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431014122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-7256-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense of belonging and its positive association with physical activity levels and negative association with sedentary behaviors in residential aged care facilities in COVID-19 pandemic: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1529463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional intelligence training in health students: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2025.1511851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess Fungal Contamination of Indoor Air in Dwellings of Patients with Cystic Fibrosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycopathologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190 (4), pp.62. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11046-025-00968-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques pour l’exercice physique pendant et après le confinement. Une recherche à méthode mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (2), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.252.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of physical activity intensity on students’ well-being and emotional intelligence: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2025.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exocyclic DNA adducts and oxidative stress parameters: useful tools for biomonitoring exposure to aldehydes in smokers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Colsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarkers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (3), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1354750X.2024.2333361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, physical activity, and mindfulness practices among youth amidst COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2024.1493729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing exposure to airborne fungi and bacteria in the horse-riders environment: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (8), pp.102186. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie sexuelle après laryngectomie totale pour cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Laccourreye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (3), pp.122-128. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2023.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of adjuvant trastuzumab treatment on fatigue, emotional status and quality of personal and work life of patients with localised breast cancer: results of the ‘HER-ception’ study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-022-07512-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lymphopenia on efficacy of nivolumab in head and neck cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Césaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 280, pp.2453-2461. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00405-022-07800-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head and neck cancer patients under radiotherapy undergoing skin application of hydrogel dressing or hyaluronic acid: results from a prospective, randomized study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Perréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-023-08216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-related quality of life after total laryngectomy for cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laccourreye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (3), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation Effect of Absidia Cylindrospora on a PAHs and Trace Metals Co-Contaminated Soil within a 3-Month Microcosm-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Merlet-Machour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.12983--12998. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-023-04842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Cytotoxicity and Oxidative Potential of Recurrent Molds of the Genus Aspergillus Series Versicolores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.228. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of creative art therapy on fatigue and quality of life in patients treated for localized breast cancer: A randomized study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.1412-1419. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotidien de vie des patients avec cancer des VADS pendant la période COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bethuel-Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (4), pp.251-253. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2022.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil microcosm to evaluate the Cd, Cu and Pb biosorption by Absidia cylindrospora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioremediation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (4), pp.318-327. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10889868.2021.1974333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily life of head and neck cancer patients during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bethuel-Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (4), pp.248-249. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of taxane-based chemotherapy among older women with breast cancer on cognition and quality of life: a longitudinal pooled analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanting Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaeil Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ahles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191 (2), pp.459-469. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10549-021-06455-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel qPCR based-method for detection and quantification of three recurrent species of Penicillium isolated from bioaerosols in mold-damaged homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.106236. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2021.106236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of long-term living conditions in patients treated for localised prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingyu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valerie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Woronoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Tretarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.e13333. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectiveness of UEFA Financial Fair Play: evidence from England and France, 2008–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dermit-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Business and Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.342-362. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBM-03-2021-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnements éthiques en ORL pendant la pandémie COVID-19 : étude qualitative de témoignages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Characterization and Description of Aspergillus Series Versicolores in French Bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.676. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7080676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR communication in the outdoor sports industry: a content analysis of CSR disclosures by seven international corporate brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5/6), pp.313. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSMM.2021.10043935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la viabilité des cellules A549 après exposition directe aux spores d’espèces aspergillaires de la section Versicolores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.63-64. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of medico-social factors for return to work among patients presenting with haematological malignancy (adamantine): results of a ‘pilot study’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Troussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.313. </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-020-05149-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor burden of persistent disease in patients with differentiated thyroid cancer: correlation with postoperative risk-stratification and impact on outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lasne-Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Saguet-Rysanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.765. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-020-07269-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Exposure to Bioaerosols, Moldy Surface and Symptoms in French Mold- Damaged Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.223. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11030223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinserción social del paciente laringectomizado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC - Otorrinolaringología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1632-3475(20)44000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Toxigenicity and Associated Mutagenicity of Aspergillus fumigatus and Aspergillus flavus Group Isolates Collected from the Agricultural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.458. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins12070458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Cd-Contaminated Soil Bioaugmented with Absidia cylindrospora : Influence on the Mineralogical Speciation of Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (10), pp.890-900. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2020.1795322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinserimento sociale del paziente laringectomizzato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC - Otorinolaringoiatria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1639-870X(20)44121-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of aldehyde mixtures: profile of exocyclic DNA-adducts as a biomarker of exposure to tobacco smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.57 - 64. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of aldehyde mixtures: profile of exocyclic DNA-adducts as a biomarker of exposure to tobacco smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331 (1), pp.57-64. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fatigue and quality of life among epithelial ovarian cancer survivors: a GINECO case/control VIVROVAIRE I study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ahmed-Lecheheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (5), pp.845-852. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anxio-depressive symptoms and cognitive function on oral anticancer therapies adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.3573-3581. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-4644-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of patients’ needs to design and assess a patient education program in cancer pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.1813-1823. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S197920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02171607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo K Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Changes After Adjuvant Treatment in Older Adults with Early‐Stage Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1634/theoncologist.2017-0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anxio-depressive symptoms and cognitive function on oral anticancer therapies adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radj Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-4644-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02109906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent Validity and Minimal Clinically Important Difference of the Maugeri Foundation Respiratory Failure Questionnaire (MRF-28) and the Chronic Obstructive Pulmonary Disease-Specific Health-Related Quality of Life questionnaire (VQ11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Terce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grosbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 14, pp.2895-2903. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/COPD.S222165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Changes After Adjuvant Treatment in Older Adults with Early‐Stage Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1634/theoncologist.2017-0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02097848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;p&amp;gt;Evaluation of patients’ needs to design and assess a patient education program in cancer pain&amp;lt;/p&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 12, pp.1813-1823. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S197920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a therapeutic patient education program in improving cancer pain management: EFFADOL, a stepped-wedge randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.673. </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-019-5836-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil fungi in the biosorption of three trace metals (Cd, Cu, Pb): promising candidates for treatment technology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2019.1602170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo K Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Impact of new generation hormone-therapy on cognitive function in elderly patients treated for a metastatic prostate cancer: Cog-Pro trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Laviec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.110. </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-017-3764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02127779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education thérapeutique et douleur liée au cancer : stratégie et points forts du programme EFFADOL « Ensemble, Faire Face À la DOuLeur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (10), pp.921-924. </w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation d’un programme d’éducation thérapeutique du patient dans le domaine de la douleur liée au cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105 (11), pp.1074-1083. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tolerance and biosorption of three trace metals (Cd, Cu, Pb) by the soil fungus Absidia cylindrospora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.386-392. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of severe chronic fatigue among epithelial ovarian cancer survivors: A GINECO VIVROVAIRE study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berton-Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tredan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (15_suppl), pp.5573-5573. </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2018.36.15_suppl.5573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Disorders of Patients With Metastatic Renal Cell Carcinoma (mRCC) Treated With Antiangiogenic Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.369-375.e1. </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clgc.2018.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Patient Education in Cancer Pain Management: from Practice to Research: Proposals and Strategy of the French EFFADOL Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.1355-1361. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13187-017-1258-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02127198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Therapeutic Education Programme Aimed at Improving the Quality of Life of Laryngectomised Patients and their Close Relations: the Three Stages (Observational and Interventional Randomised) of the Study “PETAL”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumainn Abouzayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.823-830. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13187-018-1380-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of the qPCR method calibrated with flow cytometry to quantify Aspergillus versicolor in mold-damaged homes and comparison with the cultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.871-876. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élastographie par ondes de cisaillement et nodules thyroïdiens à cytologie indéterminée : résultats d’une étude prospective bicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pellot-Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monpeyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (4), pp.208. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities and methodological research to assess supportive care in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -J. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Metges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1-2), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10269-017-2686-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of new generation hormone-therapy on cognitive function in elderly patients treated for a metastatic prostate cancer: Cog-Pro trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Laviec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.549. </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-017-3534-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01582168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Wave Elastography in Thyroid Nodules with Indeterminate Cytology: Results of a Prospective Bicentric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pellot‐barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monpeyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thyroid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.1441-1449. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/thy.2017.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01625102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anti-angiogenic agents on the cognitive functions of patients treated for metastatic kidney cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (6, 1), pp.S113-S114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cog-Pro: Impact of new generation hormono-therapy on cognitive functions in elderly patients treated for a metastatic prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.vi261. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw372.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference for a general semi-Markov model and a sub-model for independent competing risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huber-Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.231-245. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-26023-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Evaluation of the Impact of Antiangiogenic Treatment on Cognitive Functions in Metastatic Renal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urology Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (6), pp.642 - 649. </w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euf.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and quality of life (QoL) during and after adjuvant treatment by trastuzumab (Herceptin®) among breast cancer patients (BC pts): a case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faveyrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.vi64. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw364.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of art therapy (AT) on fatigue and quality of life (QoL) during adjuvant external beamirradiation (EBI) in breast cancer patients (pts): a randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hanzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw390.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in Cognitive Function in Older Adults With Early-Stage Breast Cancer After Adjuvant Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pii: theoncologist.2016-0014. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1634/theoncologist.2016-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01369848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants médico-sociaux du maintien en emploi des patients atteints d’une hémopathie maligne (protocole ADAMENTINE). Résultats de l’étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Troussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganghi-Laurent Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.383. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localised prostate cancer survivors: QALIPRO population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorafenib in metastatic uveal melanoma: efficacy, toxicity and health-related quality of life in a multicentre phase II study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mouriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Servois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Parienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.20-4. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bjc.2016.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localised prostate cancer survivors: QALIPRO population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143 - 153. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term quality of life of patients treated for localised prostate cancer : study population QUALIPRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Naltet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -V. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (6, 1), pp.S124-S125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de la préservation laryngée en cancérologie ORL ? Étude rétrospective entre 1998 et 2008 sur 246 patients pris en charge au CHU de Caen et au centre François-Baclesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Raucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (3), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la satisfaction péri-opératoire : utilisation d’un questionnaire validé à partir des attentes des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Soufarapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Chelarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.A295-A296. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anrea.2015.07.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal preservation in ENT oncology. Retrospective series of 246 patients managed in the Caen University Hospital and François Baclesse Cancer Care Center between 1998 and 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Raucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (3), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive complaints in cancer: the French version of the Functional Assessment of Cancer Therapy–Cognitive Function (FACT-Cog),normative data from healthy population French FACT-Cog normative data from a healthy population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassja Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (3), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2015.1036890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01153316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in cognitive functions in elderly early-stage breast cancer patients after adjuvant treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1, SI), pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur pronostique de l’envahissement ganglionnaire microscopique dans le cancer papillaire de la thyroïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3), pp.212. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2015.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive complaints in cancer: The French version of the Functional Assessment of Cancer Therapy–Cognitive Function (FACT-Cog), normative data from a healthy population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassja Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (3), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2015.1036890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2731 Impact of frailty on outcome of elderly patients treated with hormone therapy for advanced/recurrent endometrial cancer (EC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vergote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Melichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kutarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.S541. </w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(16)31498-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic Value of Microscopic Lymph Node Involvement in Patients With Papillary Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jc.2014-1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life tools in head and neck oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline of cognitive functions among elderly localized breast cancer patients after adjuvant treatment: COG-AGE study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (15_suppl), pp.9509-9509. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2014.32.15_suppl.9509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation, semen use and the likelihood of fatherhood in male Hodgkin lymphoma survivors: an EORTC-GELA Lymphoma Group cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.525-533. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/det430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline cognitive functions among elderly patients with localised breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (13), pp.2181-9. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2014.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01067444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localized prostate cancer survivors: Qalipro population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (15_suppl), pp.9594-9594. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2014.32.15_suppl.9594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Performance of Dual-phase 99mTc-sestamibi Parathyroid SPECT/CT in Primary Hyperparathyroidism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Nganoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.S569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated thyroglobulin level at ablation in differentiated thyroid cancer: the impact of treatment preparation modalities and tumor burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171 (2), pp.247-252. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-14-0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nutritional status and quality of life in patients treated for head and neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of mycophenolic acid production by Eurotium repens isolated from agricultural and indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2013.1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du statut nutritionnel et qualité de vie en cancérologie ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (2), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des patients et soins de support en cancérologie des VADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Robard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (5), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2014.1960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental value of a complementary neck acquisition during 18F-FDG-PET/CT in patients with differentiated or poorly-differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.S464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et utilisation du design de phase II « Case & Morgan » adapté aux données de survie en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.S113-S114. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirurgie laryngée de rattrapage après protocole de préservation d’organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), pp.A105. </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.07.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antiangiogenic treatment on cognitive functions and fatigue in metastatic renal cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.S662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline cognitive functions among elderly patients with localized breast cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (15, S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cancer treatments on cognitive functions: the patients' view, their expectation and their interest in participating to cognitive rehabilitation workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Fel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vandenbosshe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (3), pp.223-229. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2013.1710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premature Ovarian Failure and Fertility in Long-Term Survivors of Hodgkin's Lymphoma: A European Organisation for Research and Treatment of Cancer Lymphoma Group and Groupe d'Étude des Lymphomes de l'Adulte Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2011.37.1989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectre mutationnel de TP53 en réponse a une exposition in vitro a un aérosol atmosphérique particulaire PM2,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 213-214, pp.131-144. </w:t></w:r><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motivations and methodology for high-throughput PET imaging of small animals in cancer research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Szanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (9), pp.1497-1509. </w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-012-2177-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne El Kaddoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorafenib increases 18-FDG colic uptake: demonstration in patients with differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Trzepla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJNMMI Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2191-219X-2-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-Year Relative Survival and Causes of Death in Elderly Patients Treated With R-CHOP or CHOP in the GELA LNH-985 Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thiéblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clml.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthood in Survivors of Hodgkin Lymphoma: An EORTC-GELA General Population Case-Control Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (31), pp.3854-3863. </w:t></w:r><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2011.40.8906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Phase 99mTc Sestamibi Scintigraphy With Neck and Thorax SPECT/CT in Primary Hyperparathyroidism: a Single-Institution Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (3), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLU.0b013e31823362e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of PET/CT with point spread function reconstruction for axillary nodal staging in breast cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Switsers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Blanc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARENTHOOD IN SURVIVORS OF HODGKIN LYMPHOMA (HL): AN EORTC-GELA GENERAL POPULATION CASE-CONTROL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allgeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.139--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in 269 patients with poor-risk diffuse large B-cell lymphoma treated with rituximab versus observation after autologous stem cell transplant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Haioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (7), pp.1239-1248. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/10428194.2011.566951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Longitudinal Study of Fatigue, Cognitive Functions, and Quality of Life After Adjuvant Radiotherapy for Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (3), pp.795-803. </w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postablation 131I scintigraphy with neck and thorax SPECT–CT and stimulated serum thyroglobulin level predict the outcome of patients with differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Trzepla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (6), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-11-0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3-14-20: Concomitant Taxane-Anthracyclin Regimen for Neoadjuvant Chemotherapy of Primary Breast Cancer: Experience from a Cohort of 223 Patients Treated in a Single Institution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Coquan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-V Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (24_Supplement), pp.P3-14-20-P3-14-20. </w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.SABCS11-P3-14-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzene-induced mutational pattern in the tumour suppressor gene TP53 analysed by use of a functional assay, the functional analysis of separated alleles in yeast, in human lung cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (2), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-009-0478-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins associated with handling of corn silage and oilseed cakes in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piquet Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (16), pp.1980-1986. </w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stromal Compartment as a Survival Prognostic Factor in Advanced Ovarian Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/IGC.0b013e3181bda1cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAP-70 intron1 DNA methylation status: Determination by pyrosequencing in B chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (6), pp.800-808. </w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.leukres.2009.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in 269 poor-risk diffuse large B-cell lymphoma patients treated with rituximab versus observation after front-line auto transplantation: The GELA LNH98-3 randomized trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Haioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (15_suppl), pp.8082-8082. </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2010.28.15_suppl.8082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Relevance of Single-Photon Emission Computed Tomography/Computed Tomography of the Neck and Thorax in Postablation 131I Scintigraphy for Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (6), pp.2075-2084. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jc.2008-2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm quality before treatment in patients with early stage Hodgkin's lymphoma enrolled in EORTC-GELA Lymphoma Group trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M.M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (12), pp.1691-1697. </w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2009.009696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic significance of tumour vascularisation on survival of patients with advanced ovarian carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Crouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (4), pp.425--435. </w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14670/HH-24.425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life after successful treatment of early-stage Hodgkin's lymphoma: 10-year follow-up of the EORTC–GELA H8 randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelmina Am Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Meerwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (12), pp.1160-1170. </w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1470-2045(09)70258-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Therapy for Malignant Pleural Mesothelioma Based on Anti-energetic Effect: An Experimental Study Using 3-Bromopyruvate on Nude Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.1443-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival after Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Stamatoullas-Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Van'T Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115 (8), pp.1680-1691. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.24178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fungal contamination and mycotoxin production in maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (2-4), pp.309--320. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in early stage Hodgkin lymphoma (HL) patients from the EORTC-GELA H8 Trial (20931): A post-treatment longitudinal study of 1,015 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15_suppl), pp.9535-9535. </w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2008.26.15_suppl.9535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FATIGUE, QUALITY OF LIFE (QOL) AND COGNITIVE FUNCTIONS IN PATIENTS TREATED WITH ADJUVANT CHEMOTHERAPY (ACT) AND/OR RADIOTHERAPY (RT) FOR LOCALIZE BREAST CANCER (LBC): A FRENCH LONGITUDINAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.87--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of fatigue, quality of life and cognitive functions in patients treated by adjuvant chemotherapy and radiotherapy for localized breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (6), pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic kinetic analysis of IGROV1 ovarian carcinoma cell line response to cisplatin treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Le Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lincet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (22), pp.4090-101. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200700231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonadal Function in Males After Chemotherapy for Early-Stage Hodgkin's Lymphoma Treated in Four Subsequent Trials by the European Organisation for Research and Treatment of Cancer: EORTC Lymphoma Group and the Groupe d'Étude des Lymphomes de l'Adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Stang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold H.M. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (19), pp.2825-2832. </w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2006.10.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm quality before treatment inpatients with early stage Hodgkin's lymphoma (HL) in eortc trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (5), pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of death and excess mortality after Hodgkin lymphoma (HL): The EORTC-GELA experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eghbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Noordijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.26--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CA 15-3 blood level and doubling time on diagnostic performances of 18F-FDG PET in breast cancer patients with occult recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Switsers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (4), pp.267-272. </w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MNM.0b013e32801a3e90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clonal persistence and evolution of t(14;18)-bearing B cells in healthy individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.158-162. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.leu.2404035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a longitudinal survey on quality of life (QoL) in 935 patients with supradiaphragmatic early stage Hodgkin lymphoma (HL) enrolled in the EORTC-GELA H8 trial (#20931).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Meerwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (18, 1, S), pp.488S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clonal persistence and evolution of t(14;18)-bearing B cells in healthy individuals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.158-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosols exposure assessment in mold-damaged houses located In Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Naples, Italy. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR180291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term quality of life among epithelial ovarian cancer patients: The GINECO case/control VIVROVAIRE Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly Lobbedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berton-Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European-Society-for-Medical-Oncology Congress (ESMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Madrid, Spain. pp.940PD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of classical prognostic factors in early stages Hodgkin's lymphoma (HL): A multivariate analysis based on EORTC-GELA series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Noordijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Malignant Lymphoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lugano, Switzerland, Switzerland. pp.192--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of new generation hormono-therapy on cognitive functions in elderly patients treated for a metastatic prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCO annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge sociale et psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers du Larynx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.177-180, 2019, </w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-2-294-76676-3.00016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie en cancérologie ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complications et Séquelles des Traitements en Cancérologie ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-11, 2013, </w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-2-294-73541-7.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId671"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natacha Heutte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natacha-heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1620-6105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077644352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191706168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431014122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-7256-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques pour l’exercice physique pendant et après le confinement. Une recherche à méthode mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (2), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.252.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense of belonging and its positive association with physical activity levels and negative association with sedentary behaviors in residential aged care facilities in COVID-19 pandemic: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1529463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional intelligence training in health students: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2025.1511851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess Fungal Contamination of Indoor Air in Dwellings of Patients with Cystic Fibrosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycopathologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190 (4), pp.62. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11046-025-00968-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of physical activity intensity on students’ well-being and emotional intelligence: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2025.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, physical activity, and mindfulness practices among youth amidst COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2024.1493729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exocyclic DNA adducts and oxidative stress parameters: useful tools for biomonitoring exposure to aldehydes in smokers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Colsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarkers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (3), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1354750X.2024.2333361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing exposure to airborne fungi and bacteria in the horse-riders environment: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (8), pp.102186. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of adjuvant trastuzumab treatment on fatigue, emotional status and quality of personal and work life of patients with localised breast cancer: results of the ‘HER-ception’ study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-022-07512-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lymphopenia on efficacy of nivolumab in head and neck cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Césaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 280, pp.2453-2461. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00405-022-07800-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head and neck cancer patients under radiotherapy undergoing skin application of hydrogel dressing or hyaluronic acid: results from a prospective, randomized study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Perréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-023-08216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie sexuelle après laryngectomie totale pour cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Laccourreye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (3), pp.122-128. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2023.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-related quality of life after total laryngectomy for cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laccourreye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (3), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation Effect of Absidia Cylindrospora on a PAHs and Trace Metals Co-Contaminated Soil within a 3-Month Microcosm-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Merlet-Machour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.12983--12998. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-023-04842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of creative art therapy on fatigue and quality of life in patients treated for localized breast cancer: A randomized study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.1412-1419. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Cytotoxicity and Oxidative Potential of Recurrent Molds of the Genus Aspergillus Series Versicolores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.228. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotidien de vie des patients avec cancer des VADS pendant la période COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bethuel-Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (4), pp.251-253. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2022.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil microcosm to evaluate the Cd, Cu and Pb biosorption by Absidia cylindrospora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioremediation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (4), pp.318-327. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10889868.2021.1974333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily life of head and neck cancer patients during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bethuel-Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (4), pp.248-249. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of taxane-based chemotherapy among older women with breast cancer on cognition and quality of life: a longitudinal pooled analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanting Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaeil Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ahles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191 (2), pp.459-469. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10549-021-06455-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of pool lifeguards to detect a submerged manikin in artificial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of long-term living conditions in patients treated for localised prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingyu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valerie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Woronoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Tretarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.e13333. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel qPCR based-method for detection and quantification of three recurrent species of Penicillium isolated from bioaerosols in mold-damaged homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.106236. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2021.106236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnements éthiques en ORL pendant la pandémie COVID-19 : étude qualitative de témoignages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Characterization and Description of Aspergillus Series Versicolores in French Bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.676. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7080676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR communication in the outdoor sports industry: a content analysis of CSR disclosures by seven international corporate brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5/6), pp.313. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSMM.2021.10043935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectiveness of UEFA Financial Fair Play: evidence from England and France, 2008–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dermit-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Business and Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.342-362. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBM-03-2021-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la viabilité des cellules A549 après exposition directe aux spores d’espèces aspergillaires de la section Versicolores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.63-64. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Exposure to Bioaerosols, Moldy Surface and Symptoms in French Mold- Damaged Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.223. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11030223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor burden of persistent disease in patients with differentiated thyroid cancer: correlation with postoperative risk-stratification and impact on outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lasne-Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Saguet-Rysanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.765. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-020-07269-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of medico-social factors for return to work among patients presenting with haematological malignancy (adamantine): results of a ‘pilot study’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Troussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.313. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-020-05149-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinserción social del paciente laringectomizado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC - Otorrinolaringología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1632-3475(20)44000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Toxigenicity and Associated Mutagenicity of Aspergillus fumigatus and Aspergillus flavus Group Isolates Collected from the Agricultural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.458. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins12070458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Cd-Contaminated Soil Bioaugmented with Absidia cylindrospora : Influence on the Mineralogical Speciation of Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (10), pp.890-900. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2020.1795322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinserimento sociale del paziente laringectomizzato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC - Otorinolaringoiatria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1639-870X(20)44121-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of aldehyde mixtures: profile of exocyclic DNA-adducts as a biomarker of exposure to tobacco smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.57 - 64. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of aldehyde mixtures: profile of exocyclic DNA-adducts as a biomarker of exposure to tobacco smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331 (1), pp.57-64. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anxio-depressive symptoms and cognitive function on oral anticancer therapies adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radj Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-4644-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02109906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anxio-depressive symptoms and cognitive function on oral anticancer therapies adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.3573-3581. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-4644-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of patients’ needs to design and assess a patient education program in cancer pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.1813-1823. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S197920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02171607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo K Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fatigue and quality of life among epithelial ovarian cancer survivors: a GINECO case/control VIVROVAIRE I study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ahmed-Lecheheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (5), pp.845-852. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent Validity and Minimal Clinically Important Difference of the Maugeri Foundation Respiratory Failure Questionnaire (MRF-28) and the Chronic Obstructive Pulmonary Disease-Specific Health-Related Quality of Life questionnaire (VQ11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Terce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grosbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 14, pp.2895-2903. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/COPD.S222165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;p&amp;gt;Evaluation of patients’ needs to design and assess a patient education program in cancer pain&amp;lt;/p&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 12, pp.1813-1823. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S197920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Changes After Adjuvant Treatment in Older Adults with Early‐Stage Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1634/theoncologist.2017-0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02097848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a therapeutic patient education program in improving cancer pain management: EFFADOL, a stepped-wedge randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.673. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-019-5836-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil fungi in the biosorption of three trace metals (Cd, Cu, Pb): promising candidates for treatment technology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2019.1602170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo K Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of severe chronic fatigue among epithelial ovarian cancer survivors: A GINECO VIVROVAIRE study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berton-Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tredan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (15_suppl), pp.5573-5573. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2018.36.15_suppl.5573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tolerance and biosorption of three trace metals (Cd, Cu, Pb) by the soil fungus Absidia cylindrospora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.386-392. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education thérapeutique et douleur liée au cancer : stratégie et points forts du programme EFFADOL « Ensemble, Faire Face À la DOuLeur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (10), pp.921-924. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation d’un programme d’éducation thérapeutique du patient dans le domaine de la douleur liée au cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105 (11), pp.1074-1083. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Impact of new generation hormone-therapy on cognitive function in elderly patients treated for a metastatic prostate cancer: Cog-Pro trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Laviec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.110. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-017-3764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02127779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Disorders of Patients With Metastatic Renal Cell Carcinoma (mRCC) Treated With Antiangiogenic Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.369-375.e1. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clgc.2018.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Therapeutic Education Programme Aimed at Improving the Quality of Life of Laryngectomised Patients and their Close Relations: the Three Stages (Observational and Interventional Randomised) of the Study “PETAL”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumainn Abouzayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.823-830. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13187-018-1380-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Patient Education in Cancer Pain Management: from Practice to Research: Proposals and Strategy of the French EFFADOL Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.1355-1361. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13187-017-1258-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02127198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of the qPCR method calibrated with flow cytometry to quantify Aspergillus versicolor in mold-damaged homes and comparison with the cultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.871-876. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élastographie par ondes de cisaillement et nodules thyroïdiens à cytologie indéterminée : résultats d’une étude prospective bicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pellot-Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monpeyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (4), pp.208. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities and methodological research to assess supportive care in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -J. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Metges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1-2), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10269-017-2686-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of new generation hormone-therapy on cognitive function in elderly patients treated for a metastatic prostate cancer: Cog-Pro trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Laviec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.549. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-017-3534-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01582168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Wave Elastography in Thyroid Nodules with Indeterminate Cytology: Results of a Prospective Bicentric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pellot‐barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monpeyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thyroid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.1441-1449. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/thy.2017.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01625102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference for a general semi-Markov model and a sub-model for independent competing risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huber-Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.231-245. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-26023-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Evaluation of the Impact of Antiangiogenic Treatment on Cognitive Functions in Metastatic Renal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urology Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (6), pp.642 - 649. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euf.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of art therapy (AT) on fatigue and quality of life (QoL) during adjuvant external beamirradiation (EBI) in breast cancer patients (pts): a randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hanzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw390.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and quality of life (QoL) during and after adjuvant treatment by trastuzumab (Herceptin®) among breast cancer patients (BC pts): a case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faveyrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.vi64. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw364.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anti-angiogenic agents on the cognitive functions of patients treated for metastatic kidney cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (6, 1), pp.S113-S114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cog-Pro: Impact of new generation hormono-therapy on cognitive functions in elderly patients treated for a metastatic prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.vi261. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw372.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in Cognitive Function in Older Adults With Early-Stage Breast Cancer After Adjuvant Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pii: theoncologist.2016-0014. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1634/theoncologist.2016-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01369848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants médico-sociaux du maintien en emploi des patients atteints d’une hémopathie maligne (protocole ADAMENTINE). Résultats de l’étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Troussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganghi-Laurent Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.383. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localised prostate cancer survivors: QALIPRO population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorafenib in metastatic uveal melanoma: efficacy, toxicity and health-related quality of life in a multicentre phase II study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mouriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Servois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Parienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.20-4. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bjc.2016.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localised prostate cancer survivors: QALIPRO population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143 - 153. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal preservation in ENT oncology. Retrospective series of 246 patients managed in the Caen University Hospital and François Baclesse Cancer Care Center between 1998 and 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Raucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (3), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in cognitive functions in elderly early-stage breast cancer patients after adjuvant treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1, SI), pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive complaints in cancer: the French version of the Functional Assessment of Cancer Therapy–Cognitive Function (FACT-Cog),normative data from healthy population French FACT-Cog normative data from a healthy population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassja Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (3), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2015.1036890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01153316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive complaints in cancer: The French version of the Functional Assessment of Cancer Therapy–Cognitive Function (FACT-Cog), normative data from a healthy population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassja Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (3), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2015.1036890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur pronostique de l’envahissement ganglionnaire microscopique dans le cancer papillaire de la thyroïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3), pp.212. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2015.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la satisfaction péri-opératoire : utilisation d’un questionnaire validé à partir des attentes des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Soufarapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Chelarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.A295-A296. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anrea.2015.07.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term quality of life of patients treated for localised prostate cancer : study population QUALIPRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Naltet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -V. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (6, 1), pp.S124-S125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de la préservation laryngée en cancérologie ORL ? Étude rétrospective entre 1998 et 2008 sur 246 patients pris en charge au CHU de Caen et au centre François-Baclesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Raucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (3), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic Value of Microscopic Lymph Node Involvement in Patients With Papillary Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jc.2014-1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2731 Impact of frailty on outcome of elderly patients treated with hormone therapy for advanced/recurrent endometrial cancer (EC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vergote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Melichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kutarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.S541. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(16)31498-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localized prostate cancer survivors: Qalipro population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (15_suppl), pp.9594-9594. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2014.32.15_suppl.9594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline of cognitive functions among elderly localized breast cancer patients after adjuvant treatment: COG-AGE study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (15_suppl), pp.9509-9509. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2014.32.15_suppl.9509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation, semen use and the likelihood of fatherhood in male Hodgkin lymphoma survivors: an EORTC-GELA Lymphoma Group cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.525-533. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/det430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline cognitive functions among elderly patients with localised breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (13), pp.2181-9. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2014.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01067444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life tools in head and neck oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Performance of Dual-phase 99mTc-sestamibi Parathyroid SPECT/CT in Primary Hyperparathyroidism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Nganoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.S569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated thyroglobulin level at ablation in differentiated thyroid cancer: the impact of treatment preparation modalities and tumor burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171 (2), pp.247-252. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-14-0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nutritional status and quality of life in patients treated for head and neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of mycophenolic acid production by Eurotium repens isolated from agricultural and indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2013.1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du statut nutritionnel et qualité de vie en cancérologie ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (2), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des patients et soins de support en cancérologie des VADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Robard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (5), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2014.1960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental value of a complementary neck acquisition during 18F-FDG-PET/CT in patients with differentiated or poorly-differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.S464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et utilisation du design de phase II « Case & Morgan » adapté aux données de survie en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.S113-S114. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirurgie laryngée de rattrapage après protocole de préservation d’organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), pp.A105. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.07.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline cognitive functions among elderly patients with localized breast cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (15, S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antiangiogenic treatment on cognitive functions and fatigue in metastatic renal cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.S662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cancer treatments on cognitive functions: the patients' view, their expectation and their interest in participating to cognitive rehabilitation workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Fel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vandenbosshe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (3), pp.223-229. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2013.1710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectre mutationnel de TP53 en réponse a une exposition in vitro a un aérosol atmosphérique particulaire PM2,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 213-214, pp.131-144. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premature Ovarian Failure and Fertility in Long-Term Survivors of Hodgkin's Lymphoma: A European Organisation for Research and Treatment of Cancer Lymphoma Group and Groupe d'Étude des Lymphomes de l'Adulte Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2011.37.1989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motivations and methodology for high-throughput PET imaging of small animals in cancer research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Szanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (9), pp.1497-1509. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-012-2177-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne El Kaddoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorafenib increases 18-FDG colic uptake: demonstration in patients with differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Trzepla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJNMMI Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2191-219X-2-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthood in Survivors of Hodgkin Lymphoma: An EORTC-GELA General Population Case-Control Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (31), pp.3854-3863. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2011.40.8906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-Year Relative Survival and Causes of Death in Elderly Patients Treated With R-CHOP or CHOP in the GELA LNH-985 Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thiéblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clml.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Phase 99mTc Sestamibi Scintigraphy With Neck and Thorax SPECT/CT in Primary Hyperparathyroidism: a Single-Institution Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (3), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLU.0b013e31823362e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postablation 131I scintigraphy with neck and thorax SPECT–CT and stimulated serum thyroglobulin level predict the outcome of patients with differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Trzepla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (6), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-11-0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Longitudinal Study of Fatigue, Cognitive Functions, and Quality of Life After Adjuvant Radiotherapy for Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (3), pp.795-803. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARENTHOOD IN SURVIVORS OF HODGKIN LYMPHOMA (HL): AN EORTC-GELA GENERAL POPULATION CASE-CONTROL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allgeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.139--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in 269 patients with poor-risk diffuse large B-cell lymphoma treated with rituximab versus observation after autologous stem cell transplant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Haioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (7), pp.1239-1248. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/10428194.2011.566951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of PET/CT with point spread function reconstruction for axillary nodal staging in breast cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Switsers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Blanc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3-14-20: Concomitant Taxane-Anthracyclin Regimen for Neoadjuvant Chemotherapy of Primary Breast Cancer: Experience from a Cohort of 223 Patients Treated in a Single Institution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Coquan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-V Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (24_Supplement), pp.P3-14-20-P3-14-20. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.SABCS11-P3-14-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAP-70 intron1 DNA methylation status: Determination by pyrosequencing in B chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (6), pp.800-808. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.leukres.2009.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stromal Compartment as a Survival Prognostic Factor in Advanced Ovarian Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/IGC.0b013e3181bda1cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzene-induced mutational pattern in the tumour suppressor gene TP53 analysed by use of a functional assay, the functional analysis of separated alleles in yeast, in human lung cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (2), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-009-0478-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins associated with handling of corn silage and oilseed cakes in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piquet Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (16), pp.1980-1986. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in 269 poor-risk diffuse large B-cell lymphoma patients treated with rituximab versus observation after front-line auto transplantation: The GELA LNH98-3 randomized trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Haioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (15_suppl), pp.8082-8082. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2010.28.15_suppl.8082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic significance of tumour vascularisation on survival of patients with advanced ovarian carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Crouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (4), pp.425--435. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14670/HH-24.425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Relevance of Single-Photon Emission Computed Tomography/Computed Tomography of the Neck and Thorax in Postablation 131I Scintigraphy for Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (6), pp.2075-2084. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jc.2008-2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm quality before treatment in patients with early stage Hodgkin's lymphoma enrolled in EORTC-GELA Lymphoma Group trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M.M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (12), pp.1691-1697. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2009.009696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Therapy for Malignant Pleural Mesothelioma Based on Anti-energetic Effect: An Experimental Study Using 3-Bromopyruvate on Nude Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.1443-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life after successful treatment of early-stage Hodgkin's lymphoma: 10-year follow-up of the EORTC–GELA H8 randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelmina Am Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Meerwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (12), pp.1160-1170. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1470-2045(09)70258-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival after Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Stamatoullas-Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Van'T Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115 (8), pp.1680-1691. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.24178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fungal contamination and mycotoxin production in maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (2-4), pp.309--320. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in early stage Hodgkin lymphoma (HL) patients from the EORTC-GELA H8 Trial (20931): A post-treatment longitudinal study of 1,015 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15_suppl), pp.9535-9535. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2008.26.15_suppl.9535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FATIGUE, QUALITY OF LIFE (QOL) AND COGNITIVE FUNCTIONS IN PATIENTS TREATED WITH ADJUVANT CHEMOTHERAPY (ACT) AND/OR RADIOTHERAPY (RT) FOR LOCALIZE BREAST CANCER (LBC): A FRENCH LONGITUDINAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.87--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of fatigue, quality of life and cognitive functions in patients treated by adjuvant chemotherapy and radiotherapy for localized breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (6), pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic kinetic analysis of IGROV1 ovarian carcinoma cell line response to cisplatin treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Le Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lincet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (22), pp.4090-101. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200700231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonadal Function in Males After Chemotherapy for Early-Stage Hodgkin's Lymphoma Treated in Four Subsequent Trials by the European Organisation for Research and Treatment of Cancer: EORTC Lymphoma Group and the Groupe d'Étude des Lymphomes de l'Adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Stang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold H.M. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (19), pp.2825-2832. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2006.10.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm quality before treatment inpatients with early stage Hodgkin's lymphoma (HL) in eortc trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (5), pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of death and excess mortality after Hodgkin lymphoma (HL): The EORTC-GELA experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eghbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Noordijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.26--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CA 15-3 blood level and doubling time on diagnostic performances of 18F-FDG PET in breast cancer patients with occult recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Switsers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (4), pp.267-272. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MNM.0b013e32801a3e90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clonal persistence and evolution of t(14;18)-bearing B cells in healthy individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.158-162. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.leu.2404035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a longitudinal survey on quality of life (QoL) in 935 patients with supradiaphragmatic early stage Hodgkin lymphoma (HL) enrolled in the EORTC-GELA H8 trial (#20931).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Meerwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (18, 1, S), pp.488S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clonal persistence and evolution of t(14;18)-bearing B cells in healthy individuals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.158-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosols exposure assessment in mold-damaged houses located In Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Naples, Italy. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR180291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term quality of life among epithelial ovarian cancer patients: The GINECO case/control VIVROVAIRE Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly Lobbedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berton-Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European-Society-for-Medical-Oncology Congress (ESMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Madrid, Spain. pp.940PD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of classical prognostic factors in early stages Hodgkin's lymphoma (HL): A multivariate analysis based on EORTC-GELA series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Noordijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Malignant Lymphoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lugano, Switzerland, Switzerland. pp.192--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of new generation hormono-therapy on cognitive functions in elderly patients treated for a metastatic prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCO annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge sociale et psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers du Larynx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.177-180, 2019, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-2-294-76676-3.00016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie en cancérologie ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complications et Séquelles des Traitements en Cancérologie ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-11, 2013, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-2-294-73541-7.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId670"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="160DAC1A"/>
+    <w:nsid w:val="9A61BFF8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natacha-heutte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1620-6105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077644352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191706168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431014122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-7256-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1529463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1511851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05172204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00968-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dugu&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2025.10.003" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852451v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Alamil" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Colsoul" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van der Schueren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galanti" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750X.2024.2333361" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1493729" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595516v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie S&#233;guin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102186" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852454v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humbert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Laccourreye" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.03.004" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921740v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gall" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Noal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leconte" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07512-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921710v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rambeau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clatot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Johnson" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07800-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852452v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perr&#233;ard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08216-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852455v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laccourreye" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.04.001" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420873v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benjelloun" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlet-Machour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04842-8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554943v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Lepetit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020228" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921741v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Levy" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mousseau" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine D&#8217;almeida" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5940" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921748v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bethuel-Kamga" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perr&#233;ard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2022.01.001" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03719129v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benjelloun" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2021.1974333" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865012v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2022.02.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921745v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Small" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lange" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Zhai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeil Ahn" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ahles" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10549-021-06455-6" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889153v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Vignac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lebihain" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Minor" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.13.04.10" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852489v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554952v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delano&#235;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2021.106236" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03600614v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Xiao" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daubisse-Marliac" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tretarre" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13333" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921732v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plumley" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-03-2021-0024" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921726v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plisson" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leboulanger" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barry" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2021.04.006" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554937v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080676" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921729v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harant" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2021.10043935" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139654v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;ry" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepetit" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seguin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.115" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852497v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troussard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cornet" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05149-4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852493v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ciappuccini" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasne-Cardon" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Saguet-Rysanek" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroy" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07269-3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02494942v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030223" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921756v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roger" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bastit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1632-3475(20)44000-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937811v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070458" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2020.1795322" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921759v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1639-870X(20)44121-2" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490681v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Der Schueren" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.05.010" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865023v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358564v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ahmed-Lecheheb" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalbacher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clarisse" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz074" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358566v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie dos Santos" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clarisse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4644-4" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02171607v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delorme" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bechet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S197920" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643306v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo K Basco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358561v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigal" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;emmanuel Kurtz" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2017-0570" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02109906v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radj Gervais" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Capel" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852511v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Terce" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S222165" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02097848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Kurtz" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358597v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Prevost" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delorme" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leconte" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bechet" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358600v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5836-5" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650719v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02127779v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Laviec" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3764-9" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102611v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Chevalier" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.08.002" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102391v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bisson" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.08.012" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236128v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berton-Rigaud" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabbro" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2018.36.15_suppl.5573" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280077v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Denouel" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2018.05.013" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ67N81K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02127198v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-017-1258-8" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149944v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumainn Abouzayd" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plisson" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trocm&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-018-1380-2" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359088v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciappuccini" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellot-Barakat" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monpeyssen" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michels" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.004" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852533v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Paillard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pulido" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Metges" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Almont" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-017-2686-4" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01582168v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3534-8" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01625102v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellot&#8208;barakat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monpeyssen" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Michels" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0293" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236452v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duclos" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236169v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw372.48" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236256v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huber-Carol" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pons" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26023-4_15" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K2398CG2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893539v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duclos" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Hardy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2016.04.009" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236164v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allouache" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcambre" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faveyrial" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw364.68" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236438v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasquier" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanzen" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw390.7" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369848v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2016-0014" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359098v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganghi-Laurent Damaj" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.054" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358588v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.05.020" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWT8ZRB6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576007v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mouriaux" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Servois" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Parienti" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lesimple" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thyss" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.119" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910141v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guizard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236453v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naltet" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -V. Guizard" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerleau" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daubisse-Marliac" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236338v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuny" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rame" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Raucourt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.10.011" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359089v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Soufarapis" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leprince" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chelarescu" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2015.07.451" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236333v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuny" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ram&#233;" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Raucourt" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2015.03.007" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0FW8R57-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153316v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Morel" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2015.1036890" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236454v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigal" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Kurtz" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359261v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quak" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rame" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchard" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.022" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358581v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359092v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pautier" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vergote" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melichar" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kutarska" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(16)31498-8" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852538v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Quak" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rame" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchard" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-1199" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359045v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2013.05.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236369v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Giffard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Capel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2014.32.15_suppl.9509" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358996v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Echten-Arends" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meijnders" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det430" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067444v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2014.05.026" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236370v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2014.32.15_suppl.9594" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236455v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Nganoa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aide" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358616v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hardouin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-14-0192" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359010v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2013.06.007" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428788v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;guin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gente" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2013.1619" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236378v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.02.011" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130289v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1960" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236456v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rame" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michels" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359268v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugu&#233;" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.05.004" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359266v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.204" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236458v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236457v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daireaux" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rieux" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782373v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Fel" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandenbosshe" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1710" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358987v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meijnders" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spina" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.37.1989" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236485v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.332" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358622v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aide" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Visser" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lheureux" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Szanda" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-012-2177-x" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358620v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Trzepla" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galais" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-2-18" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358962v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaulard" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2011.11.004" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWH5FX91-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358978v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.40.8906" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359024v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morera" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pascal" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e31823362e5" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236459v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Switsers" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc Fournier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236434v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma van Der Kaaij" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Heutte" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meijnders" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Raemaekers" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allgeier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358618v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Haioun" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feugier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coiffier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tilly" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2011.566951" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359017v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hardouin" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2010.06.037" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358615v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-11-0156" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236383v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coquan" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-V Guizard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bor" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Allouache" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.SABCS11-P3-14-20" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186869v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-009-0478-z" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C155B8B99FC2803783A4F56F637D782E7C92B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323571v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piquet Rachel" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.02.040" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDS9C7MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359029v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labiche" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chasle" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/IGC.0b013e3181bda1cb" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236394v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounier" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haioun" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feugier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coiffier" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2010.28.15_suppl.8082" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358924v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358624v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rousseau" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loiseau" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-2313" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358972v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M.M. Raemaekers" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carde" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.009696" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236474v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoux" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Crouet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14670/HH-24.425" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359039v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Flechtner" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmina Am Mellink" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Meerwaldt" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(09)70258-X" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2473BQBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236460v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhang" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varin" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Briand" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Allouche" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358943v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Favier" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas-Bastard" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carde" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mars Van'T Veer" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.24178" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290349v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.02.004" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MVC509-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236397v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flechtner" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellink" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brice" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2008.26.15_suppl.9535" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236433v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noal" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rieux" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levy" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236461v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rieux" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358991v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.M. Raemaekers" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold H.M. Simons" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2006.10.2020" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236462v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M. Raemaekers" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Echten-Arends" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236473v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favier" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferme" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eghbali" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Noordijk" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358623v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huchet" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delozier" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e32801a3e90" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359001v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roulland" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebailly" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadel" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2404035" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236463v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Mellink" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Meerwaldt" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080902v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428990v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gente" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verite" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180291" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236437v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly Lobbedez" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Floquet" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berton-Rigaud" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236432v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noordijk" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345997v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359058v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-76676-3.00016-1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359100v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-73541-7.00001-1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natacha-heutte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1620-6105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077644352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191706168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431014122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-7256-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1529463" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1511851" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05172204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00968-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2025.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1493729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Alamil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Colsoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van der Schueren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750X.2024.2333361" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie S&#233;guin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Noal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07512-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rambeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clatot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Johnson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07800-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perr&#233;ard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08216-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Laccourreye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.03.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laccourreye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benjelloun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlet-Machour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04842-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Levy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine D&#8217;almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Lepetit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020228" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bethuel-Kamga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perr&#233;ard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2022.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03719129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benjelloun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2021.1974333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2022.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Small" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lange" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Zhai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeil Ahn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ahles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10549-021-06455-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Vignac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lebihain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Minor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.13.04.10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03600614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Xiao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daubisse-Marliac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tretarre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13333" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delano&#235;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2021.106236" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leboulanger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2021.04.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080676" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2021.10043935" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plumley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-03-2021-0024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepetit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seguin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.115" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02494942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030223" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852493v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ciappuccini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasne-Cardon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Saguet-Rysanek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07269-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troussard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cornet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05149-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bastit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1632-3475(20)44000-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070458" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2020.1795322" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1639-870X(20)44121-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490681v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Der Schueren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.05.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865023v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02109906v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie dos Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radj Gervais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Capel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4644-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clarisse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02171607v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delorme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bechet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S197920" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo K Basco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358564v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ahmed-Lecheheb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalbacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clarisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Terce" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S222165" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Prevost" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delorme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leconte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bechet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02097848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Kurtz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2017-0570" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358600v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5836-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berton-Rigaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabbro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2018.36.15_suppl.5573" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Chevalier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.08.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.08.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02127779v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Laviec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3764-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280077v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Denouel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2018.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ67N81K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumainn Abouzayd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plisson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trocm&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-018-1380-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02127198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-017-1258-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359088v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciappuccini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellot-Barakat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monpeyssen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852533v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Paillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pulido" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Metges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Almont" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-017-2686-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01582168v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3534-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01625102v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellot&#8208;barakat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monpeyssen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Michels" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0293" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236256v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huber-Carol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pons" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26023-4_15" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K2398CG2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893539v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duclos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Hardy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2016.04.009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236438v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasquier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanzen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw390.7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236164v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allouache" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcambre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faveyrial" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw364.68" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duclos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236169v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw372.48" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369848v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2016-0014" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganghi-Laurent Damaj" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.054" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358588v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.05.020" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWT8ZRB6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576007v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mouriaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Servois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Parienti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lesimple" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thyss" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.119" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910141v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guizard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236333v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuny" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ram&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Raucourt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2015.03.007" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0FW8R57-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236454v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Kurtz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153316v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Morel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2015.1036890" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358581v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359261v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quak" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rame" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.022" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359089v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Soufarapis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leprince" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chelarescu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2015.07.451" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236453v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naltet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -V. Guizard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerleau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daubisse-Marliac" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236338v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuny" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rame" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Raucourt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.10.011" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852538v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Quak" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rame" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-1199" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pautier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vergote" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melichar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kutarska" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(16)31498-8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236370v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2014.32.15_suppl.9594" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236369v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Giffard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Capel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2014.32.15_suppl.9509" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358996v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Echten-Arends" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meijnders" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det430" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067444v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2014.05.026" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359045v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2013.05.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236455v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Nganoa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aide" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358616v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hardouin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-14-0192" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359010v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2013.06.007" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428788v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;guin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gente" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2013.1619" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236378v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.02.011" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130289v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1960" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236456v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rame" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michels" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359268v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugu&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.05.004" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359266v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.204" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236457v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daireaux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rieux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236458v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782373v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Fel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandenbosshe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1710" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236485v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.332" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358987v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meijnders" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spina" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.37.1989" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358622v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aide" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Visser" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lheureux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Szanda" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-012-2177-x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358620v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Trzepla" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galais" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-2-18" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358978v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.40.8906" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358962v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaulard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2011.11.004" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWH5FX91-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359024v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morera" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pascal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e31823362e5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358615v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-11-0156" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359017v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hardouin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2010.06.037" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236434v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma van Der Kaaij" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Heutte" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meijnders" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Raemaekers" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allgeier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358618v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Haioun" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feugier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coiffier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tilly" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2011.566951" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236459v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Switsers" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc Fournier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236383v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coquan" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-V Guizard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bor" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Allouache" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.SABCS11-P3-14-20" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359029v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labiche" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chasle" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/IGC.0b013e3181bda1cb" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186869v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-009-0478-z" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C155B8B99FC2803783A4F56F637D782E7C92B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323571v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piquet Rachel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.02.040" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDS9C7MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236394v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haioun" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feugier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coiffier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2010.28.15_suppl.8082" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236474v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Crouet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14670/HH-24.425" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358624v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rousseau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loiseau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-2313" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358972v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M.M. Raemaekers" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carde" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.009696" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358924v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236460v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Briand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Allouche" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359039v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Flechtner" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmina Am Mellink" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Meerwaldt" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(09)70258-X" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2473BQBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358943v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Favier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas-Bastard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carde" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mars Van'T Veer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.24178" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290349v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.02.004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MVC509-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236397v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flechtner" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellink" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brice" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2008.26.15_suppl.9535" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236433v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rieux" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levy" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236461v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rieux" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358991v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.M. Raemaekers" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold H.M. Simons" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2006.10.2020" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236462v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M. Raemaekers" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Echten-Arends" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236473v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferme" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eghbali" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Noordijk" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358623v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huchet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delozier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e32801a3e90" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359001v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roulland" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebailly" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2404035" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236463v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Mellink" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Meerwaldt" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080902v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428990v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gente" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verite" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180291" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236437v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly Lobbedez" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Floquet" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berton-Rigaud" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236432v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noordijk" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345997v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359058v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-76676-3.00016-1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359100v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-73541-7.00001-1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>