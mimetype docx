--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natacha Heutte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natacha-heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1620-6105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077644352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191706168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431014122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-7256-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (147)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques pour l’exercice physique pendant et après le confinement. Une recherche à méthode mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (2), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.252.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense of belonging and its positive association with physical activity levels and negative association with sedentary behaviors in residential aged care facilities in COVID-19 pandemic: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1529463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional intelligence training in health students: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2025.1511851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess Fungal Contamination of Indoor Air in Dwellings of Patients with Cystic Fibrosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycopathologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190 (4), pp.62. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11046-025-00968-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of physical activity intensity on students’ well-being and emotional intelligence: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2025.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, physical activity, and mindfulness practices among youth amidst COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2024.1493729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exocyclic DNA adducts and oxidative stress parameters: useful tools for biomonitoring exposure to aldehydes in smokers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Colsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarkers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (3), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1354750X.2024.2333361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing exposure to airborne fungi and bacteria in the horse-riders environment: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (8), pp.102186. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of adjuvant trastuzumab treatment on fatigue, emotional status and quality of personal and work life of patients with localised breast cancer: results of the ‘HER-ception’ study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-022-07512-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lymphopenia on efficacy of nivolumab in head and neck cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Césaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 280, pp.2453-2461. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00405-022-07800-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head and neck cancer patients under radiotherapy undergoing skin application of hydrogel dressing or hyaluronic acid: results from a prospective, randomized study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Perréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-023-08216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie sexuelle après laryngectomie totale pour cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Laccourreye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (3), pp.122-128. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2023.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-related quality of life after total laryngectomy for cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laccourreye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (3), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation Effect of Absidia Cylindrospora on a PAHs and Trace Metals Co-Contaminated Soil within a 3-Month Microcosm-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Merlet-Machour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.12983--12998. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-023-04842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of creative art therapy on fatigue and quality of life in patients treated for localized breast cancer: A randomized study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.1412-1419. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Cytotoxicity and Oxidative Potential of Recurrent Molds of the Genus Aspergillus Series Versicolores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.228. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotidien de vie des patients avec cancer des VADS pendant la période COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bethuel-Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (4), pp.251-253. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2022.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil microcosm to evaluate the Cd, Cu and Pb biosorption by Absidia cylindrospora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioremediation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (4), pp.318-327. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10889868.2021.1974333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily life of head and neck cancer patients during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bethuel-Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (4), pp.248-249. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of taxane-based chemotherapy among older women with breast cancer on cognition and quality of life: a longitudinal pooled analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanting Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaeil Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ahles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191 (2), pp.459-469. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10549-021-06455-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of pool lifeguards to detect a submerged manikin in artificial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of long-term living conditions in patients treated for localised prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingyu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valerie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Woronoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Tretarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.e13333. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel qPCR based-method for detection and quantification of three recurrent species of Penicillium isolated from bioaerosols in mold-damaged homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.106236. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2021.106236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnements éthiques en ORL pendant la pandémie COVID-19 : étude qualitative de témoignages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Characterization and Description of Aspergillus Series Versicolores in French Bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.676. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7080676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR communication in the outdoor sports industry: a content analysis of CSR disclosures by seven international corporate brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5/6), pp.313. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSMM.2021.10043935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectiveness of UEFA Financial Fair Play: evidence from England and France, 2008–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dermit-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Business and Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.342-362. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBM-03-2021-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la viabilité des cellules A549 après exposition directe aux spores d’espèces aspergillaires de la section Versicolores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.63-64. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Exposure to Bioaerosols, Moldy Surface and Symptoms in French Mold- Damaged Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.223. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11030223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor burden of persistent disease in patients with differentiated thyroid cancer: correlation with postoperative risk-stratification and impact on outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lasne-Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Saguet-Rysanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.765. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-020-07269-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of medico-social factors for return to work among patients presenting with haematological malignancy (adamantine): results of a ‘pilot study’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Troussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.313. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-020-05149-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinserción social del paciente laringectomizado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC - Otorrinolaringología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1632-3475(20)44000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Toxigenicity and Associated Mutagenicity of Aspergillus fumigatus and Aspergillus flavus Group Isolates Collected from the Agricultural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.458. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins12070458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Cd-Contaminated Soil Bioaugmented with Absidia cylindrospora : Influence on the Mineralogical Speciation of Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (10), pp.890-900. </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2020.1795322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinserimento sociale del paziente laringectomizzato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC - Otorinolaringoiatria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1639-870X(20)44121-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of aldehyde mixtures: profile of exocyclic DNA-adducts as a biomarker of exposure to tobacco smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.57 - 64. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of aldehyde mixtures: profile of exocyclic DNA-adducts as a biomarker of exposure to tobacco smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331 (1), pp.57-64. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anxio-depressive symptoms and cognitive function on oral anticancer therapies adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radj Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-4644-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02109906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anxio-depressive symptoms and cognitive function on oral anticancer therapies adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.3573-3581. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-4644-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of patients’ needs to design and assess a patient education program in cancer pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.1813-1823. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S197920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02171607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo K Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fatigue and quality of life among epithelial ovarian cancer survivors: a GINECO case/control VIVROVAIRE I study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ahmed-Lecheheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (5), pp.845-852. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent Validity and Minimal Clinically Important Difference of the Maugeri Foundation Respiratory Failure Questionnaire (MRF-28) and the Chronic Obstructive Pulmonary Disease-Specific Health-Related Quality of Life questionnaire (VQ11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Terce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grosbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 14, pp.2895-2903. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/COPD.S222165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;p&amp;gt;Evaluation of patients’ needs to design and assess a patient education program in cancer pain&amp;lt;/p&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 12, pp.1813-1823. </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S197920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Changes After Adjuvant Treatment in Older Adults with Early‐Stage Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1634/theoncologist.2017-0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02097848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a therapeutic patient education program in improving cancer pain management: EFFADOL, a stepped-wedge randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.673. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-019-5836-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil fungi in the biosorption of three trace metals (Cd, Cu, Pb): promising candidates for treatment technology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2019.1602170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo K Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of severe chronic fatigue among epithelial ovarian cancer survivors: A GINECO VIVROVAIRE study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berton-Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tredan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (15_suppl), pp.5573-5573. </w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2018.36.15_suppl.5573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tolerance and biosorption of three trace metals (Cd, Cu, Pb) by the soil fungus Absidia cylindrospora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.386-392. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education thérapeutique et douleur liée au cancer : stratégie et points forts du programme EFFADOL « Ensemble, Faire Face À la DOuLeur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (10), pp.921-924. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation d’un programme d’éducation thérapeutique du patient dans le domaine de la douleur liée au cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105 (11), pp.1074-1083. </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Impact of new generation hormone-therapy on cognitive function in elderly patients treated for a metastatic prostate cancer: Cog-Pro trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Laviec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.110. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-017-3764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02127779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Disorders of Patients With Metastatic Renal Cell Carcinoma (mRCC) Treated With Antiangiogenic Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.369-375.e1. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clgc.2018.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Therapeutic Education Programme Aimed at Improving the Quality of Life of Laryngectomised Patients and their Close Relations: the Three Stages (Observational and Interventional Randomised) of the Study “PETAL”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumainn Abouzayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.823-830. </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13187-018-1380-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Patient Education in Cancer Pain Management: from Practice to Research: Proposals and Strategy of the French EFFADOL Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.1355-1361. </w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13187-017-1258-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02127198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of the qPCR method calibrated with flow cytometry to quantify Aspergillus versicolor in mold-damaged homes and comparison with the cultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.871-876. </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élastographie par ondes de cisaillement et nodules thyroïdiens à cytologie indéterminée : résultats d’une étude prospective bicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pellot-Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monpeyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (4), pp.208. </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities and methodological research to assess supportive care in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -J. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Metges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1-2), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10269-017-2686-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of new generation hormone-therapy on cognitive function in elderly patients treated for a metastatic prostate cancer: Cog-Pro trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Laviec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.549. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-017-3534-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01582168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Wave Elastography in Thyroid Nodules with Indeterminate Cytology: Results of a Prospective Bicentric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pellot‐barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monpeyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thyroid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.1441-1449. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/thy.2017.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01625102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference for a general semi-Markov model and a sub-model for independent competing risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huber-Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.231-245. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-26023-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Evaluation of the Impact of Antiangiogenic Treatment on Cognitive Functions in Metastatic Renal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urology Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (6), pp.642 - 649. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euf.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of art therapy (AT) on fatigue and quality of life (QoL) during adjuvant external beamirradiation (EBI) in breast cancer patients (pts): a randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hanzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw390.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and quality of life (QoL) during and after adjuvant treatment by trastuzumab (Herceptin®) among breast cancer patients (BC pts): a case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faveyrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.vi64. </w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw364.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anti-angiogenic agents on the cognitive functions of patients treated for metastatic kidney cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (6, 1), pp.S113-S114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cog-Pro: Impact of new generation hormono-therapy on cognitive functions in elderly patients treated for a metastatic prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.vi261. </w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw372.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in Cognitive Function in Older Adults With Early-Stage Breast Cancer After Adjuvant Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pii: theoncologist.2016-0014. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1634/theoncologist.2016-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01369848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants médico-sociaux du maintien en emploi des patients atteints d’une hémopathie maligne (protocole ADAMENTINE). Résultats de l’étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Troussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganghi-Laurent Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.383. </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localised prostate cancer survivors: QALIPRO population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorafenib in metastatic uveal melanoma: efficacy, toxicity and health-related quality of life in a multicentre phase II study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mouriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Servois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Parienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.20-4. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bjc.2016.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localised prostate cancer survivors: QALIPRO population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.143 - 153. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal preservation in ENT oncology. Retrospective series of 246 patients managed in the Caen University Hospital and François Baclesse Cancer Care Center between 1998 and 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Raucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (3), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in cognitive functions in elderly early-stage breast cancer patients after adjuvant treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1, SI), pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive complaints in cancer: the French version of the Functional Assessment of Cancer Therapy–Cognitive Function (FACT-Cog),normative data from healthy population French FACT-Cog normative data from a healthy population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassja Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (3), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2015.1036890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01153316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive complaints in cancer: The French version of the Functional Assessment of Cancer Therapy–Cognitive Function (FACT-Cog), normative data from a healthy population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassja Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (3), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2015.1036890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur pronostique de l’envahissement ganglionnaire microscopique dans le cancer papillaire de la thyroïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3), pp.212. </w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2015.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la satisfaction péri-opératoire : utilisation d’un questionnaire validé à partir des attentes des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Soufarapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Chelarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.A295-A296. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anrea.2015.07.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term quality of life of patients treated for localised prostate cancer : study population QUALIPRO</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Naltet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. -V. Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 102 (6, 1), pp.S124-S125</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de la préservation laryngée en cancérologie ORL ? Étude rétrospective entre 1998 et 2008 sur 246 patients pris en charge au CHU de Caen et au centre François-Baclesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Raucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (3), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic Value of Microscopic Lymph Node Involvement in Patients With Papillary Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jc.2014-1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2731 Impact of frailty on outcome of elderly patients treated with hormone therapy for advanced/recurrent endometrial cancer (EC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vergote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Melichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kutarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.S541. </w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(16)31498-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localized prostate cancer survivors: Qalipro population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (15_suppl), pp.9594-9594. </w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2014.32.15_suppl.9594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline of cognitive functions among elderly localized breast cancer patients after adjuvant treatment: COG-AGE study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (15_suppl), pp.9509-9509. </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2014.32.15_suppl.9509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation, semen use and the likelihood of fatherhood in male Hodgkin lymphoma survivors: an EORTC-GELA Lymphoma Group cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.525-533. </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/det430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline cognitive functions among elderly patients with localised breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (13), pp.2181-9. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2014.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01067444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life tools in head and neck oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Performance of Dual-phase 99mTc-sestamibi Parathyroid SPECT/CT in Primary Hyperparathyroidism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Nganoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.S569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated thyroglobulin level at ablation in differentiated thyroid cancer: the impact of treatment preparation modalities and tumor burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171 (2), pp.247-252. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-14-0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nutritional status and quality of life in patients treated for head and neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of mycophenolic acid production by Eurotium repens isolated from agricultural and indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2013.1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du statut nutritionnel et qualité de vie en cancérologie ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (2), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des patients et soins de support en cancérologie des VADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Robard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (5), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2014.1960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental value of a complementary neck acquisition during 18F-FDG-PET/CT in patients with differentiated or poorly-differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.S464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et utilisation du design de phase II « Case & Morgan » adapté aux données de survie en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.S113-S114. </w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirurgie laryngée de rattrapage après protocole de préservation d’organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), pp.A105. </w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.07.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline cognitive functions among elderly patients with localized breast cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (15, S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antiangiogenic treatment on cognitive functions and fatigue in metastatic renal cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.S662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cancer treatments on cognitive functions: the patients' view, their expectation and their interest in participating to cognitive rehabilitation workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Fel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vandenbosshe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (3), pp.223-229. </w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2013.1710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectre mutationnel de TP53 en réponse a une exposition in vitro a un aérosol atmosphérique particulaire PM2,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 213-214, pp.131-144. </w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premature Ovarian Failure and Fertility in Long-Term Survivors of Hodgkin's Lymphoma: A European Organisation for Research and Treatment of Cancer Lymphoma Group and Groupe d'Étude des Lymphomes de l'Adulte Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2011.37.1989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motivations and methodology for high-throughput PET imaging of small animals in cancer research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Szanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (9), pp.1497-1509. </w:t></w:r><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-012-2177-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne El Kaddoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorafenib increases 18-FDG colic uptake: demonstration in patients with differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Trzepla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJNMMI Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2191-219X-2-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthood in Survivors of Hodgkin Lymphoma: An EORTC-GELA General Population Case-Control Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (31), pp.3854-3863. </w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2011.40.8906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-Year Relative Survival and Causes of Death in Elderly Patients Treated With R-CHOP or CHOP in the GELA LNH-985 Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thiéblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clml.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Phase 99mTc Sestamibi Scintigraphy With Neck and Thorax SPECT/CT in Primary Hyperparathyroidism: a Single-Institution Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (3), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLU.0b013e31823362e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postablation 131I scintigraphy with neck and thorax SPECT–CT and stimulated serum thyroglobulin level predict the outcome of patients with differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Trzepla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (6), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-11-0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Longitudinal Study of Fatigue, Cognitive Functions, and Quality of Life After Adjuvant Radiotherapy for Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (3), pp.795-803. </w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARENTHOOD IN SURVIVORS OF HODGKIN LYMPHOMA (HL): AN EORTC-GELA GENERAL POPULATION CASE-CONTROL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allgeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.139--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in 269 patients with poor-risk diffuse large B-cell lymphoma treated with rituximab versus observation after autologous stem cell transplant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Haioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (7), pp.1239-1248. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/10428194.2011.566951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of PET/CT with point spread function reconstruction for axillary nodal staging in breast cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Switsers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Blanc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3-14-20: Concomitant Taxane-Anthracyclin Regimen for Neoadjuvant Chemotherapy of Primary Breast Cancer: Experience from a Cohort of 223 Patients Treated in a Single Institution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Coquan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-V Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (24_Supplement), pp.P3-14-20-P3-14-20. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.SABCS11-P3-14-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAP-70 intron1 DNA methylation status: Determination by pyrosequencing in B chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (6), pp.800-808. </w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.leukres.2009.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stromal Compartment as a Survival Prognostic Factor in Advanced Ovarian Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/IGC.0b013e3181bda1cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzene-induced mutational pattern in the tumour suppressor gene TP53 analysed by use of a functional assay, the functional analysis of separated alleles in yeast, in human lung cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (2), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-009-0478-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins associated with handling of corn silage and oilseed cakes in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piquet Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (16), pp.1980-1986. </w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in 269 poor-risk diffuse large B-cell lymphoma patients treated with rituximab versus observation after front-line auto transplantation: The GELA LNH98-3 randomized trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Haioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (15_suppl), pp.8082-8082. </w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2010.28.15_suppl.8082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic significance of tumour vascularisation on survival of patients with advanced ovarian carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Crouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (4), pp.425--435. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14670/HH-24.425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Relevance of Single-Photon Emission Computed Tomography/Computed Tomography of the Neck and Thorax in Postablation 131I Scintigraphy for Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (6), pp.2075-2084. </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jc.2008-2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm quality before treatment in patients with early stage Hodgkin's lymphoma enrolled in EORTC-GELA Lymphoma Group trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M.M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (12), pp.1691-1697. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2009.009696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Therapy for Malignant Pleural Mesothelioma Based on Anti-energetic Effect: An Experimental Study Using 3-Bromopyruvate on Nude Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.1443-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life after successful treatment of early-stage Hodgkin's lymphoma: 10-year follow-up of the EORTC–GELA H8 randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelmina Am Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Meerwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (12), pp.1160-1170. </w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1470-2045(09)70258-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival after Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Stamatoullas-Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Van'T Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115 (8), pp.1680-1691. </w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.24178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fungal contamination and mycotoxin production in maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (2-4), pp.309--320. </w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in early stage Hodgkin lymphoma (HL) patients from the EORTC-GELA H8 Trial (20931): A post-treatment longitudinal study of 1,015 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15_suppl), pp.9535-9535. </w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2008.26.15_suppl.9535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FATIGUE, QUALITY OF LIFE (QOL) AND COGNITIVE FUNCTIONS IN PATIENTS TREATED WITH ADJUVANT CHEMOTHERAPY (ACT) AND/OR RADIOTHERAPY (RT) FOR LOCALIZE BREAST CANCER (LBC): A FRENCH LONGITUDINAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.87--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of fatigue, quality of life and cognitive functions in patients treated by adjuvant chemotherapy and radiotherapy for localized breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (6), pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic kinetic analysis of IGROV1 ovarian carcinoma cell line response to cisplatin treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Le Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lincet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (22), pp.4090-101. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200700231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonadal Function in Males After Chemotherapy for Early-Stage Hodgkin's Lymphoma Treated in Four Subsequent Trials by the European Organisation for Research and Treatment of Cancer: EORTC Lymphoma Group and the Groupe d'Étude des Lymphomes de l'Adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Stang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold H.M. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (19), pp.2825-2832. </w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2006.10.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm quality before treatment inpatients with early stage Hodgkin's lymphoma (HL) in eortc trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (5), pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of death and excess mortality after Hodgkin lymphoma (HL): The EORTC-GELA experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eghbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Noordijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.26--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CA 15-3 blood level and doubling time on diagnostic performances of 18F-FDG PET in breast cancer patients with occult recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Switsers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (4), pp.267-272. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MNM.0b013e32801a3e90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clonal persistence and evolution of t(14;18)-bearing B cells in healthy individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.158-162. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.leu.2404035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a longitudinal survey on quality of life (QoL) in 935 patients with supradiaphragmatic early stage Hodgkin lymphoma (HL) enrolled in the EORTC-GELA H8 trial (#20931).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Meerwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (18, 1, S), pp.488S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clonal persistence and evolution of t(14;18)-bearing B cells in healthy individuals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.158-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosols exposure assessment in mold-damaged houses located In Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Naples, Italy. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR180291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term quality of life among epithelial ovarian cancer patients: The GINECO case/control VIVROVAIRE Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly Lobbedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berton-Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European-Society-for-Medical-Oncology Congress (ESMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Madrid, Spain. pp.940PD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of classical prognostic factors in early stages Hodgkin's lymphoma (HL): A multivariate analysis based on EORTC-GELA series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Noordijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Malignant Lymphoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lugano, Switzerland, Switzerland. pp.192--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of new generation hormono-therapy on cognitive functions in elderly patients treated for a metastatic prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCO annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge sociale et psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers du Larynx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.177-180, 2019, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-2-294-76676-3.00016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie en cancérologie ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complications et Séquelles des Traitements en Cancérologie ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-11, 2013, </w:t></w:r><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-2-294-73541-7.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId670"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natacha Heutte </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natacha-heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-1620-6105</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">077644352</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">191706168</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000431014122</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/L-7256-2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (146)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense of belonging and its positive association with physical activity levels and negative association with sedentary behaviors in residential aged care facilities in COVID-19 pandemic: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Guillet-Descas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 16, </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2025.1529463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04972323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emotional intelligence training in health students: a pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2025.1511851⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04974655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Assess Fungal Contamination of Indoor Air in Dwellings of Patients with Cystic Fibrosis?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Bouchara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muriel Laurans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mycopathologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 190 (4), pp.62. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11046-025-00968-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05172204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usages numériques pour l’exercice physique pendant et après le confinement. Une recherche à méthode mixte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonzalo Marchant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Soulé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, vol. 37 (2), pp.19-30. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/spub.252.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05111313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association of physical activity intensity on students’ well-being and emotional intelligence: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Dosseville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science &amp; Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scispo.2025.10.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress, physical activity, and mindfulness practices among youth amidst COVID-19</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. El Hajj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Noulhiane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Andrieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Sirost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Sports and Active Living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 6, </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fspor.2024.1493729⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exocyclic DNA adducts and oxidative stress parameters: useful tools for biomonitoring exposure to aldehydes in smokers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Colsoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomarkers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 29 (3), pp.154-160. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1354750X.2024.2333361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing exposure to airborne fungi and bacteria in the horse-riders environment: A pilot study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Sévin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Merlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurie Briot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (8), pp.102186. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2024.102186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04595516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaugmentation Effect of Absidia Cylindrospora on a PAHs and Trace Metals Co-Contaminated Soil within a 3-Month Microcosm-Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Merlet-Machour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Portet-Koltalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 20 (12), pp.12983--12998. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13762-023-04842-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04420873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie sexuelle après laryngectomie totale pour cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ollivier Laccourreye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (3), pp.122-128. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2023.03.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of adjuvant trastuzumab treatment on fatigue, emotional status and quality of personal and work life of patients with localised breast cancer: results of the ‘HER-ception’ study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwenn Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (1), pp.38. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-022-07512-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921740v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Head and neck cancer patients under radiotherapy undergoing skin application of hydrogel dressing or hyaluronic acid: results from a prospective, randomized study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Perréard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 32 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-023-08216-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of lymphopenia on efficacy of nivolumab in head and neck cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Césaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Rambeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Clatot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alisson Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Archives of Oto-Rhino-Laryngology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 280, pp.2453-2461. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00405-022-07800-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sex-related quality of life after total laryngectomy for cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Laccourreye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 140 (3), pp.121-126. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2023.04.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular Cytotoxicity and Oxidative Potential of Recurrent Molds of the Genus Aspergillus Series Versicolores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlie Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.228. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020228⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of creative art therapy on fatigue and quality of life in patients treated for localized breast cancer: A randomized study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Mousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐christine D’almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psycho-Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 31 (8), pp.1412-1419. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pon.5940⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quotidien de vie des patients avec cancer des VADS pendant la période COVID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bethuel-Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (4), pp.251-253. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2022.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new soil microcosm to evaluate the Cd, Cu and Pb biosorption by Absidia cylindrospora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ilham Benjelloun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bioremediation Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 26 (4), pp.318-327. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10889868.2021.1974333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily life of head and neck cancer patients during the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bethuel-Kamga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Perréard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 139 (4), pp.248-249. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2022.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ability of Lifeguards to Detect Submerged Manikins in Public Swimming Pool Environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loic Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4), </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.25035/ijare.13.04.10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03889153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ability of pool lifeguards to detect a submerged manikin in artificial conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Vignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Lebihain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brice Guignard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Le Minor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Aquatic Research and Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05578171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of taxane-based chemotherapy among older women with breast cancer on cognition and quality of life: a longitudinal pooled analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brent Small</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wanting Zhai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaeil Ahn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Ahles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Breast Cancer Research and Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 191 (2), pp.459-469. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/S10549-021-06455-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude de la viabilité des cellules A549 après exposition directe aux spores d’espèces aspergillaires de la section Versicolores</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Lepetit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Maladies Respiratoires Actualites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (1), pp.63-64. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rmra.2020.11.115⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03139654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel qPCR based-method for detection and quantification of three recurrent species of Penicillium isolated from bioaerosols in mold-damaged homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Delanoë</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microbiological Methods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 186, pp.106236. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mimet.2021.106236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CSR communication in the outdoor sports industry: a content analysis of CSR disclosures by seven international corporate brands</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien François</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Harant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sport Management and Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 21 (5/6), pp.313. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSMM.2021.120184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of long-term living conditions in patients treated for localised prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dingyu Xiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valerie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Sophie Woronoff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Tretarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30 (1), pp.e13333. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/ecc.13333⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03600614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First Characterization and Description of Aspergillus Series Versicolores in French Bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Fungi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 7 (8), pp.676. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jof7080676⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03554937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questionnements éthiques en ORL pendant la pandémie COVID-19 : étude qualitative de témoignages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Simon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Leboulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éthique &amp; Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18 (2), pp.134-141. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.etiqe.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effectiveness of UEFA Financial Fair Play: evidence from England and France, 2008–2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Francois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dermit-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Plumley</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rob Wilson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sport, Business and Management: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12 (3), pp.342-362. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBM-03-2021-0024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of aldehyde mixtures: profile of exocyclic DNA-adducts as a biomarker of exposure to tobacco smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331 (1), pp.57-64. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04865023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of medico-social factors for return to work among patients presenting with haematological malignancy (adamantine): results of a ‘pilot study’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Troussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edouard Cornet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Research Notes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 13 (1), pp.313. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13104-020-05149-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tumor burden of persistent disease in patients with differentiated thyroid cancer: correlation with postoperative risk-stratification and impact on outcome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Lasne-Cardon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Saguet-Rysanek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Leroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 20 (1), pp.765. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-020-07269-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relationships between Exposure to Bioaerosols, Moldy Surface and Symptoms in French Mold- Damaged Homes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.223. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/atmos11030223⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02494942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinserción social del paciente laringectomizado</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC - Otorrinolaringología</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (3), pp.1-11. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1632-3475(20)44000-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Industrial Cd-Contaminated Soil Bioaugmented with Absidia cylindrospora : Influence on the Mineralogical Speciation of Cadmium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geomicrobiology Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 37 (10), pp.890-900. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/01490451.2020.1795322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03249682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative Toxigenicity and Associated Mutagenicity of Aspergillus fumigatus and Aspergillus flavus Group Isolates Collected from the Agricultural Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Garon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxins</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (7), pp.458. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/toxins12070458⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02937811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reinserimento sociale del paziente laringectomizzato</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Roger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Humbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Bastit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EMC - Otorinolaringoiatria</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 19 (3), pp.1-10. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1639-870X(20)44121-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03921759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genotoxicity of aldehyde mixtures: profile of exocyclic DNA-adducts as a biomarker of exposure to tobacco smoke</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Alamil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galanti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie van Der Schueren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zeina Dagher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 331, pp.57 - 64. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxlet.2020.05.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term fatigue and quality of life among epithelial ovarian cancer survivors: a GINECO case/control VIVROVAIRE I study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Ahmed-Lecheheb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 30 (5), pp.845-852. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdz074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anxio-depressive symptoms and cognitive function on oral anticancer therapies adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 27 (9), pp.3573-3581. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-4644-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of patients’ needs to design and assess a patient education program in cancer pain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constance Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 12, pp.1813-1823. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S197920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02171607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo K Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04643306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anxio-depressive symptoms and cognitive function on oral anticancer therapies adherence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radj Gervais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Supportive Care in Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Epub ahead of print. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00520-019-4644-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02109906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convergent Validity and Minimal Clinically Important Difference of the Maugeri Foundation Respiratory Failure Questionnaire (MRF-28) and the Chronic Obstructive Pulmonary Disease-Specific Health-Related Quality of Life questionnaire (VQ11)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Coquart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Terce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Grosbois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Chronic Obstructive Pulmonary Disease</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 14, pp.2895-2903. </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/COPD.S222165⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive Changes After Adjuvant Treatment in Older Adults with Early‐Stage Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 24 (1), pp.62-68. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1634/theoncologist.2017-0570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02097848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;p&amp;gt;Evaluation of patients’ needs to design and assess a patient education program in cancer pain&amp;lt;/p&amp;gt;</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bechet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Pain Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Volume 12, pp.1813-1823. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2147/JPR.S197920⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a therapeutic patient education program in improving cancer pain management: EFFADOL, a stepped-wedge randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idlir Licaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.673. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-019-5836-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358600v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of soil fungi in the biosorption of three trace metals (Cd, Cu, Pb): promising candidates for treatment technology?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Baraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2019.1602170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term In vitro Cultivation of Plasmodium falciparum in a Novel Cell Culture Device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leonardo K Basco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ho-Mai-Thy N’guyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Journal of Tropical Medicine and Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 100 (4), pp.822-827. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4269/ajtmh.18-0527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04650719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interest of the qPCR method calibrated with flow cytometry to quantify Aspergillus versicolor in mold-damaged homes and comparison with the cultural approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marilyne Guillamin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (5), pp.871-876. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apr.2018.02.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02470267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correction to: Impact of new generation hormone-therapy on cognitive function in elderly patients treated for a metastatic prostate cancer: Cog-Pro trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Laviec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 18 (1), pp.110. </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-017-3764-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02127779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaga (Inonotus obliquus), a Future Potential Medicinal Fungus in Oncology? A Chemical Study and a Comparison of the Cytotoxicity Against Human Lung Adenocarcinoma Cells (A549) and Human Bronchial Epithelial Cells (BEAS-2B)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Géry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Dubreule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Integrative Cancer Therapies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 17 (3), pp.832-843. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1534735418757912⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02296898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education thérapeutique et douleur liée au cancer : stratégie et points forts du programme EFFADOL « Ensemble, Faire Face À la DOuLeur »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Delorme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Le Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Presse Médicale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (10), pp.921-924. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lpm.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction et évaluation d’un programme d’éducation thérapeutique du patient dans le domaine de la douleur liée au cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 105 (11), pp.1074-1083. </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.bulcan.2018.08.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02102391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Determinants of severe chronic fatigue among epithelial ovarian cancer survivors: A GINECO VIVROVAIRE study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Berton-Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Tredan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Fabbro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 36 (15_suppl), pp.5573-5573. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2018.36.15_suppl.5573⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of tolerance and biosorption of three trace metals (Cd, Cu, Pb) by the soil fungus Absidia cylindrospora</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Leleyter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Lemoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Rioult</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chemosphere</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 196, pp.386-392. </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.12.156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sexual Disorders of Patients With Metastatic Renal Cell Carcinoma (mRCC) Treated With Antiangiogenic Therapies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angeline Denouel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Escudier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie dos Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Genitourinary Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 16 (5), pp.369-375.e1. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clgc.2018.05.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02280077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Patient Education in Cancer Pain Management: from Practice to Research: Proposals and Strategy of the French EFFADOL Program</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Bisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 33 (6), pp.1355-1361. </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13187-017-1258-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02127198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Therapeutic Education Programme Aimed at Improving the Quality of Life of Laryngectomised Patients and their Close Relations: the Three Stages (Observational and Interventional Randomised) of the Study “PETAL”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moumainn Abouzayd</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Trocmé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Seillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cancer Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 34 (4), pp.823-830. </w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13187-018-1380-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élastographie par ondes de cisaillement et nodules thyroïdiens à cytologie indéterminée : résultats d’une étude prospective bicentrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pellot-Barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Monpeyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.J. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 78 (4), pp.208. </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ando.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Specificities and methodological research to assess supportive care in oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. -J. Paillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Pulido</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. -P. Metges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Almont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 19 (1-2), pp.3-9. </w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10269-017-2686-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of multi-contaminant exposure in a cancer treatment center: a 2-year monitoring of molds, mycotoxins, endotoxins, and glucans in bioaerosols</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Lemarié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (1), pp.31. </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5751-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of new generation hormone-therapy on cognitive function in elderly patients treated for a metastatic prostate cancer: Cog-Pro trial protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidi Laviec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17 (1), pp.549. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12885-017-3534-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01582168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shear Wave Elastography in Thyroid Nodules with Indeterminate Cytology: Results of a Prospective Bicentric Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Pellot‐barakat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Monpeyssen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐jacques Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thyroid</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 27 (11), pp.1441-1449. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1089/thy.2017.0293⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01625102v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cog-Pro: Impact of new generation hormono-therapy on cognitive functions in elderly patients treated for a metastatic prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.vi261. </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw372.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of anti-angiogenic agents on the cognitive functions of patients treated for metastatic kidney cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 103 (6, 1), pp.S113-S114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localised prostate cancer survivors: QALIPRO population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inference for a general semi-Markov model and a sub-model for independent competing risks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huber-Carol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Pons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.231-245. </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/0-387-26023-4_15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective Evaluation of the Impact of Antiangiogenic Treatment on Cognitive Functions in Metastatic Renal Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger-Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Urology Focus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2 (6), pp.642 - 649. </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.euf.2016.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : évaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bonhommet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos Arvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue and quality of life (QoL) during and after adjuvant treatment by trastuzumab (Herceptin®) among breast cancer patients (BC pts): a case-control study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delcambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Faveyrial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, pp.vi64. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw364.68⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of art therapy (AT) on fatigue and quality of life (QoL) during adjuvant external beamirradiation (EBI) in breast cancer patients (pts): a randomized trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Pasquier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Hanzen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 27, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annonc/mdw390.7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi de la qualité de l’air dans un centre de lutte contre le cancer : Evaluation et caractérisation de l’exposition aux contaminants fongiques (Biohospitalair)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Bonhomme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Dubos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hygiènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, XXXIV (3)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in Cognitive Function in Older Adults With Early-Stage Breast Cancer After Adjuvant Treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oncologist</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pii: theoncologist.2016-0014. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1634/theoncologist.2016-0014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01369848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des déterminants médico-sociaux du maintien en emploi des patients atteints d’une hémopathie maligne (protocole ADAMENTINE). Résultats de l’étude pilote</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Clin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Troussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Boulanger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ganghi-Laurent Damaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives des Maladies Professionnelles et de L'Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 77 (3), pp.383. </w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.admp.2016.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorafenib in metastatic uveal melanoma: efficacy, toxicity and health-related quality of life in a multicentre phase II study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Mouriaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V Servois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jj Parienti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T Lesimple</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Thyss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 115 (1), pp.20-4. </w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/bjc.2016.119⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01576007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localised prostate cancer survivors: QALIPRO population-based study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Daubisse-Marliac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 63, pp.143-153. </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2016.05.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2731 Impact of frailty on outcome of elderly patients treated with hormone therapy for advanced/recurrent endometrial cancer (EC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Pautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Vergote</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Melichar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kutarska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 51, pp.S541. </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0959-8049(16)31498-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic Value of Microscopic Lymph Node Involvement in Patients With Papillary Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 100 (1), pp.132-140. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jc.2014-1199⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04852538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la satisfaction péri-opératoire : utilisation d’un questionnaire validé à partir des attentes des patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri Soufarapis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Leprince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Chelarescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anesthésie &amp; Réanimation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1, pp.A295-A296. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anrea.2015.07.451⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quid de la préservation laryngée en cancérologie ORL ? Étude rétrospective entre 1998 et 2008 sur 246 patients pris en charge au CHU de Caen et au centre François-Baclesse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. de Raucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (3), pp.123-130. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236338v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laryngeal preservation in ENT oncology. Retrospective series of 246 patients managed in the Caen University Hospital and François Baclesse Cancer Care Center between 1998 and 2008</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Cuny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Ramé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique de Raucourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132 (3), pp.129-134. </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2015.03.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline in cognitive functions in elderly early-stage breast cancer patients after adjuvant treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. E. Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fundamental &amp; Clinical Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 29 (1, SI), pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive complaints in cancer: the French version of the Functional Assessment of Cancer Therapy–Cognitive Function (FACT-Cog),normative data from healthy population French FACT-Cog normative data from a healthy population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassja Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (3), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2015.1036890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01153316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cognitive complaints in cancer: The French version of the Functional Assessment of Cancer Therapy–Cognitive Function (FACT-Cog), normative data from a healthy population</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nastassja Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Eustache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychological Rehabilitation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 26 (3), pp.392-409. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09602011.2015.1036890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valeur pronostique de l’envahissement ganglionnaire microscopique dans le cancer papillaire de la thyroïde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bardet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine Nucléaire - Imagerie Fonctionnelle et Métabolique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 39 (3), pp.212. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mednuc.2015.03.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthodologie et utilisation du design de phase II « Case & Morgan » adapté aux données de survie en oncologie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dugué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Clarisse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.S113-S114. </w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.respe.2014.05.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chirurgie laryngée de rattrapage après protocole de préservation d’organes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Meunier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Blanchard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (4), pp.A105. </w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.07.204⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life tools in head and neck oncology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (1), pp.33-47. </w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2013.05.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decline of cognitive functions among elderly localized breast cancer patients after adjuvant treatment: COG-AGE study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benedicte Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurelie Capel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (15_suppl), pp.9509-9509. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2014.32.15_suppl.9509⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cryopreservation, semen use and the likelihood of fatherhood in male Hodgkin lymphoma survivors: an EORTC-GELA Lymphoma Group cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 29 (3), pp.525-533. </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/det430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline cognitive functions among elderly patients with localised breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Giffard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Emmanuel Kurtz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 50 (13), pp.2181-9. </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejca.2014.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01067444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term quality of life among localized prostate cancer survivors: Qalipro population-based study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Valérie Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clarisse Kerleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Grosclaude</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariette Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 32 (15_suppl), pp.9594-9594. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2014.32.15_suppl.9594⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Performance of Dual-phase 99mTc-sestamibi Parathyroid SPECT/CT in Primary Hyperparathyroidism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. A. Nganoa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.S569</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stimulated thyroglobulin level at ablation in differentiated thyroid cancer: the impact of treatment preparation modalities and tumor burden</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elske Quak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 171 (2), pp.247-252. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-14-0192⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nutritional status and quality of life in patients treated for head and neck cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Annals of Otorhinolaryngology, Head and Neck Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (2), pp.113-120. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anorl.2013.06.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of mycophenolic acid production by Eurotium repens isolated from agricultural and indoor environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Séguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Vérité</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Kientz-Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Mycotoxin Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7 (3), pp.321-328. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/WMJ2013.1619⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du statut nutritionnel et qualité de vie en cancérologie ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joubert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales françaises d'Oto-rhino-laryngologie et de Pathologie Cervico-faciale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 131 (2), pp.99-106. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.aforl.2014.02.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie des patients et soins de support en cancérologie des VADS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Babin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Grandazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Prevost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laetitia Robard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101 (5), pp.505-510. </w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2014.1960⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Incremental value of a complementary neck acquisition during 18F-FDG-PET/CT in patients with differentiated or poorly-differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Michels</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 41 (2), pp.S464</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of antiangiogenic treatment on cognitive functions and fatigue in metastatic renal cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Leger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Duclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European journal of cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 49 (2), pp.S662</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Baseline cognitive functions among elderly patients with localized breast cancer.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 31 (15, S)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of cancer treatments on cognitive functions: the patients' view, their expectation and their interest in participating to cognitive rehabilitation workshops</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johan Le Fel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Daireaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Vandenbosshe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 100 (3), pp.223-229. </w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1684/bdc.2013.1710⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01782373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual-Phase 99mTc Sestamibi Scintigraphy With Neck and Thorax SPECT/CT in Primary Hyperparathyroidism: a Single-Institution Experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Morera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pascal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (3), pp.223-228. </w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/RLU.0b013e31823362e5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359024v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premature Ovarian Failure and Fertility in Long-Term Survivors of Hodgkin's Lymphoma: A European Organisation for Research and Treatment of Cancer Lymphoma Group and Groupe d'Étude des Lymphomes de l'Adulte Cohort Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (3), pp.291-299. </w:t></w:r><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2011.37.1989⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spectre mutationnel de TP53 en réponse a une exposition in vitro a un aérosol atmosphérique particulaire PM2,5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Verdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 213-214, pp.131-144. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/pollution-atmospherique.332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The motivations and methodology for high-throughput PET imaging of small animals in cancer research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Visser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Lheureux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Istvan Szanda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nuclear Medicine and Molecular Imaging</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 39 (9), pp.1497-1509. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00259-012-2177-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recurrence of Stachybotrys chartarum during mycological and toxicological study of bioaerosols collected in a dairy cattle shed</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne El Kaddoumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Agricultural and Environmental Medicine (AAEM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 19 (1), pp.61-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorafenib increases 18-FDG colic uptake: demonstration in patients with differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Trzepla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Sevin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Galais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EJNMMI Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (1), pp.18. </w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/2191-219X-2-18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ten-Year Relative Survival and Causes of Death in Elderly Patients Treated With R-CHOP or CHOP in the GELA LNH-985 Trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Thiéblemont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Josette Brière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gaulard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical Lymphoma, Myeloma &amp; Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 12 (3), pp.151-154. </w:t></w:r><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.clml.2011.11.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parenthood in Survivors of Hodgkin Lymphoma: An EORTC-GELA General Population Case-Control Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paul Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Abeilard-Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michele Spina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 30 (31), pp.3854-3863. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2011.40.8906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective evaluation of PET/CT with point spread function reconstruction for axillary nodal staging in breast cancer patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Switsers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecile Blanc Fournier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nuclear Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (1)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PARENTHOOD IN SURVIVORS OF HODGKIN LYMPHOMA (HL): AN EORTC-GELA GENERAL POPULATION CASE-CONTROL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ma van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Meijnders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Allgeier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 22, pp.139--140</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in 269 patients with poor-risk diffuse large B-cell lymphoma treated with rituximab versus observation after autologous stem cell transplant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Haioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bertrand Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Tilly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia &amp; lymphoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 52 (7), pp.1239-1248. </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3109/10428194.2011.566951⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358618v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Postablation 131I scintigraphy with neck and thorax SPECT–CT and stimulated serum thyroglobulin level predict the outcome of patients with differentiated thyroid cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaud Ciappuccini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Trzepla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 164 (6), pp.961-969. </w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/EJE-11-0156⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">One-Year Longitudinal Study of Fatigue, Cognitive Functions, and Quality of Life After Adjuvant Radiotherapy for Breast Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Hardouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Radiation Oncology, Biology, Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 81 (3), pp.795-803. </w:t></w:r><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrobp.2010.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P3-14-20: Concomitant Taxane-Anthracyclin Regimen for Neoadjuvant Chemotherapy of Primary Breast Cancer: Experience from a Cohort of 223 Patients Treated in a Single Institution.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E Coquan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A-V Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Bor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (24_Supplement), pp.P3-14-20-P3-14-20. </w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1158/0008-5472.SABCS11-P3-14-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236383v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benzene-induced mutational pattern in the tumour suppressor gene TP53 analysed by use of a functional assay, the functional analysis of separated alleles in yeast, in human lung cells</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Billet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Paget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Garçon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 84 (2), pp.99-107. </w:t></w:r><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s00204-009-0478-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airborne molds and mycotoxins associated with handling of corn silage and oilseed cakes in agricultural environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piquet Rachel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atmospheric Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 44 (16), pp.1980-1986. </w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.atmosenv.2010.02.040⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03323571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ZAP-70 intron1 DNA methylation status: Determination by pyrosequencing in B chronic lymphocytic leukemia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Chantepie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Vaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christoph Grunau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Salaün</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 34 (6), pp.800-808. </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.leukres.2009.10.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stromal Compartment as a Survival Prognostic Factor in Advanced Ovarian Carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Chasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Gauduchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Gynecological Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 20 (1), pp.28-33. </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/IGC.0b013e3181bda1cb⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in 269 poor-risk diffuse large B-cell lymphoma patients treated with rituximab versus observation after front-line auto transplantation: The GELA LNH98-3 randomized trial.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Haioun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Feugier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Coiffier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 28 (15_suppl), pp.8082-8082. </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2010.28.15_suppl.8082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236394v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of fungal contamination and mycotoxin production in maize silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Garon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Feed Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 148 (2-4), pp.309--320. </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anifeedsci.2008.02.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04290349v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival after Hodgkin lymphoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olav Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspasia Stamatoullas-Bastard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mars Van'T Veer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 115 (8), pp.1680-1691. </w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/cncr.24178⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clinical Relevance of Single-Photon Emission Computed Tomography/Computed Tomography of the Neck and Thorax in Postablation 131I Scintigraphy for Thyroid Cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Rousseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (6), pp.2075-2084. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1210/jc.2008-2313⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm quality before treatment in patients with early stage Hodgkin's lymphoma enrolled in EORTC-GELA Lymphoma Group trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M.M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 94 (12), pp.1691-1697. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3324/haematol.2009.009696⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prognostic significance of tumour vascularisation on survival of patients with advanced ovarian carcinoma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Labiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Elie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulette Herlin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Denoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Crouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histology and Histopathology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 24 (4), pp.425--435. </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14670/HH-24.425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mycoflora and Mycotoxin Production in Oilseed Cakes during Farm Storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lanier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 57 (4), pp.1640-1645. </w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1021/jf8031588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359054v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Therapy for Malignant Pleural Mesothelioma Based on Anti-energetic Effect: An Experimental Study Using 3-Bromopyruvate on Nude Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaodong Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Varin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melanie Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Allouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anticancer Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 29 (4), pp.1443-1448</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life after successful treatment of early-stage Hodgkin's lymphoma: 10-year follow-up of the EORTC–GELA H8 randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henning Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wilhelmina Am Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacobus Meerwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lancet Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 10 (12), pp.1160-1170. </w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1470-2045(09)70258-X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quality of life in early stage Hodgkin lymphoma (HL) patients from the EORTC-GELA H8 Trial (20931): A post-treatment longitudinal study of 1,015 patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Brice</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 26 (15_suppl), pp.9535-9535. </w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/jco.2008.26.15_suppl.9535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FATIGUE, QUALITY OF LIFE (QOL) AND COGNITIVE FUNCTIONS IN PATIENTS TREATED WITH ADJUVANT CHEMOTHERAPY (ACT) AND/OR RADIOTHERAPY (RT) FOR LOCALIZE BREAST CANCER (LBC): A FRENCH LONGITUDINAL STUDY</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 19, pp.87--87</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution of fatigue, quality of life and cognitive functions in patients treated by adjuvant chemotherapy and radiotherapy for localized breast cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Noal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Rieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Levy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Allouache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin du Cancer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 95 (6), pp.633</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposure to Pesticides in Open-field Farming in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Baldi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annals of Occupational Hygiene</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 53, pp.69-81. </w:t></w:r><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/annhyg/men072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04802351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toxigenic fungi and mycotoxins in mature corn silage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucille Sage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Pottier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Bouchart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 45 (12), pp.2420-2425. </w:t></w:r><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2007.06.018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00281699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A proteomic kinetic analysis of IGROV1 ovarian carcinoma cell line response to cisplatin treatment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karen Le Moguen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Lincet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Marcelo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwige Lemoisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 7 (22), pp.4090-101. </w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/pmic.200700231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00196070v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sperm quality before treatment inpatients with early stage Hodgkin's lymphoma (HL) in eortc trials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. M. M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Van Echten-Arends</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92 (5), pp.47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Causes of death and excess mortality after Hodgkin lymphoma (HL): The EORTC-GELA experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Favier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Eghbali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. M. Noordijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Haematologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 92, pp.26--26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236473v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gonadal Function in Males After Chemotherapy for Early-Stage Hodgkin's Lymphoma Treated in Four Subsequent Trials by the European Organisation for Research and Treatment of Cancer: EORTC Lymphoma Group and the Groupe d'Étude des Lymphomes de l'Adulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marleen A.E. van Der Kaaij</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nolwenn Le Stang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John M.M. Raemaekers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnold H.M. Simons</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (19), pp.2825-2832. </w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1200/JCO.2006.10.2020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of CA 15-3 blood level and doubling time on diagnostic performances of 18F-FDG PET in breast cancer patients with occult recurrence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Aide</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Huchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Odile Switsers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Delozier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nuclear Medicine Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28 (4), pp.267-272. </w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/MNM.0b013e32801a3e90⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02358623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clonal persistence and evolution of t(14;18)-bearing B cells in healthy individuals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20 (1), pp.158-162. </w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/sj.leu.2404035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Results of a longitudinal survey on quality of life (QoL) in 935 patients with supradiaphragmatic early stage Hodgkin lymphoma (HL) enrolled in the EORTC-GELA H8 trial (#20931).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Flechtner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. M. Mellink</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. H. Meerwaldt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Oncology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 24 (18, 1, S), pp.488S</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-term clonal persistence and evolution of t(14;18)-bearing B cells in healthy individuals.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Roulland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lebailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Lecluse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Nadel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Leukemia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 20, pp.158-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00080902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioaerosols exposure assessment in mold-damaged houses located In Normandy (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Delanoe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Seguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Veronique Andre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephanie Gente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Verite</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIR POLLUTION 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Naples, Italy. pp.313-320, </w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2495/AIR180291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long term quality of life among epithelial ovarian cancer patients: The GINECO case/control VIVROVAIRE Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Joly Lobbedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Floquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Kalbacher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Berton-Rigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42nd European-Society-for-Medical-Oncology Congress (ESMO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Madrid, Spain. pp.940PD</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value of classical prognostic factors in early stages Hodgkin's lymphoma (HL): A multivariate analysis based on EORTC-GELA series</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Mounier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Noordijk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ferme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Carde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Malignant Lymphoma</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2005, Lugano, Switzerland, Switzerland. pp.192--192</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05236432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of new generation hormono-therapy on cognitive functions in elderly patients treated for a metastatic prostate cancer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandra Leconte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Léger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASCO annual meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02345997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prise en charge sociale et psychologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cancers du Larynx</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.177-180, 2019, </w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-2-294-76676-3.00016-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité de vie en cancérologie ORL</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Plisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Babin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Complications et Séquelles des Traitements en Cancérologie ORL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.1-11, 2013, </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-2-294-73541-7.00001-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Semi-Markov Models for Quality of Life Data with Censoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Heutte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Huber-Carol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Statistical Methods for Quality of Life Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer US, pp.207-218, 2002, </w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-1-4757-3625-0_16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05586261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId667"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9A61BFF8"/>
+    <w:nsid w:val="4CF8496E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natacha-heutte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1620-6105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077644352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191706168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431014122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-7256-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111313v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0019" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972323v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1529463" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugu&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1511851" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05172204v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurans" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00968-0" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2025.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1493729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Alamil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Colsoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van der Schueren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750X.2024.2333361" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie S&#233;guin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921740v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gall" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Noal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07512-6" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921710v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rambeau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clatot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Johnson" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07800-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852452v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perr&#233;ard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humbert" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08216-1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852454v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Laccourreye" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.03.004" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852455v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laccourreye" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.04.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420873v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benjelloun" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlet-Machour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04842-8" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921741v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Levy" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mousseau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine D&#8217;almeida" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5940" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554943v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Lepetit" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020228" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bethuel-Kamga" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perr&#233;ard" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2022.01.001" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03719129v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benjelloun" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2021.1974333" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865012v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2022.02.001" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921745v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Small" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lange" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Zhai" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeil Ahn" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ahles" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10549-021-06455-6" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889153v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Vignac" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lebihain" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Minor" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.13.04.10" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578171v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852489v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03600614v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Xiao" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daubisse-Marliac" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tretarre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13333" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554952v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delano&#235;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2021.106236" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921726v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plisson" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leboulanger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barry" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2021.04.006" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554937v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080676" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921729v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harant" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2021.10043935" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921732v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francois" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plumley" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-03-2021-0024" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139654v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepetit" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seguin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.115" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02494942v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030223" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852493v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ciappuccini" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasne-Cardon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Saguet-Rysanek" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroy" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07269-3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852497v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troussard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cornet" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05149-4" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921756v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roger" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bastit" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1632-3475(20)44000-7" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937811v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070458" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249682v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2020.1795322" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921759v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1639-870X(20)44121-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490681v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Der Schueren" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.05.010" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865023v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02109906v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie dos Santos" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radj Gervais" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Capel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4644-4" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clarisse" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02171607v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delorme" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bechet" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S197920" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643306v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo K Basco" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358564v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ahmed-Lecheheb" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalbacher" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clarisse" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz074" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Terce" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S222165" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358597v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Prevost" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delorme" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leconte" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bechet" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02097848v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Kurtz" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2017-0570" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358600v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5836-5" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236128v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berton-Rigaud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabbro" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2018.36.15_suppl.5573" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102611v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Chevalier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.08.002" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102391v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bisson" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.08.012" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02127779v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Laviec" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3764-9" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280077v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Denouel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2018.05.013" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ67N81K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149944v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumainn Abouzayd" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plisson" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trocm&#233;" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-018-1380-2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02127198v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-017-1258-8" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359088v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciappuccini" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellot-Barakat" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monpeyssen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michels" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.004" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852533v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Paillard" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pulido" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Metges" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Almont" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-017-2686-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01582168v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3534-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01625102v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellot&#8208;barakat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monpeyssen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Michels" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0293" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236256v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huber-Carol" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pons" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26023-4_15" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K2398CG2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893539v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duclos" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Hardy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2016.04.009" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236438v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasquier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanzen" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw390.7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236164v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noal" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allouache" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcambre" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faveyrial" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw364.68" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236452v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duclos" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leger" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236169v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw372.48" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369848v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2016-0014" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359098v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganghi-Laurent Damaj" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.054" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358588v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.05.020" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWT8ZRB6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576007v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mouriaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Servois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Parienti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lesimple" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thyss" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.119" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910141v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Guizard" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236333v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuny" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ram&#233;" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Raucourt" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2015.03.007" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0FW8R57-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236454v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigal" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Kurtz" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153316v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Morel" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2015.1036890" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358581v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359261v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quak" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rame" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchard" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.022" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359089v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Soufarapis" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leprince" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chelarescu" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2015.07.451" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236453v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Naltet" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. -V. Guizard" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Kerleau" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Daubisse-Marliac" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236338v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuny" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rame" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Raucourt" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.10.011" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852538v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Quak" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rame" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchard" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-1199" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359092v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pautier" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vergote" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melichar" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kutarska" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(16)31498-8" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236370v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2014.32.15_suppl.9594" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236369v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Giffard" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Capel" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2014.32.15_suppl.9509" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358996v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Echten-Arends" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meijnders" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det430" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067444v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2014.05.026" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359045v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2013.05.002" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236455v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Nganoa" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aide" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358616v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hardouin" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-14-0192" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359010v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2013.06.007" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428788v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;guin" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gente" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2013.1619" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236378v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.02.011" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130289v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robard" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1960" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236456v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rame" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michels" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359268v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugu&#233;" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.05.004" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359266v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.204" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236457v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daireaux" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rieux" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236458v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782373v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Fel" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandenbosshe" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1710" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236485v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.332" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358987v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meijnders" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spina" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.37.1989" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358622v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aide" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Visser" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lheureux" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Szanda" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-012-2177-x" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358620v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Trzepla" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galais" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-2-18" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358978v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.40.8906" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358962v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaulard" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2011.11.004" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWH5FX91-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359024v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morera" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pascal" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e31823362e5" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358615v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-11-0156" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359017v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hardouin" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2010.06.037" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236434v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma van Der Kaaij" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Heutte" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meijnders" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Raemaekers" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allgeier" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358618v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Haioun" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feugier" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coiffier" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tilly" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2011.566951" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236459v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Switsers" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc Fournier" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236383v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coquan" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-V Guizard" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bor" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Allouache" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.SABCS11-P3-14-20" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359029v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labiche" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chasle" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/IGC.0b013e3181bda1cb" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186869v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-009-0478-z" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C155B8B99FC2803783A4F56F637D782E7C92B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323571v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piquet Rachel" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.02.040" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDS9C7MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236394v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounier" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haioun" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feugier" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coiffier" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2010.28.15_suppl.8082" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236474v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Crouet" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14670/HH-24.425" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358624v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rousseau" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loiseau" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-2313" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358972v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M.M. Raemaekers" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carde" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.009696" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358924v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236460v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhang" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varin" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Briand" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Allouche" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359039v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Flechtner" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmina Am Mellink" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Meerwaldt" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(09)70258-X" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2473BQBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358943v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Favier" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas-Bastard" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carde" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mars Van'T Veer" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.24178" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290349v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.02.004" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MVC509-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236397v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flechtner" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellink" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brice" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2008.26.15_suppl.9535" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236433v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noal" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rieux" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levy" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236461v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rieux" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358991v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.M. Raemaekers" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold H.M. Simons" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2006.10.2020" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236462v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M. Raemaekers" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Echten-Arends" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236473v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favier" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferme" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eghbali" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Noordijk" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358623v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huchet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delozier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e32801a3e90" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359001v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roulland" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebailly" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadel" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2404035" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236463v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Mellink" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Meerwaldt" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080902v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428990v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gente" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verite" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180291" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236437v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly Lobbedez" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Floquet" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berton-Rigaud" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236432v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noordijk" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345997v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359058v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-76676-3.00016-1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359100v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-73541-7.00001-1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natacha-heutte" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1620-6105" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/077644352" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/191706168" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000431014122" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/L-7256-2015" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04972323v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonzalo Marchant" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Guillet-Descas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Heutte" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2025.1529463" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04974655v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Dugu&#233;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Dosseville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2025.1511851" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05172204v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine G&#233;ry" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Bouchara" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Laurans" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhomme" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-025-00968-0" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111313v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Soul&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.252.0019" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Heutte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dosseville" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2025.10.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852450v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. El Hajj" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Noulhiane" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Andrieu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fspor.2024.1493729" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Alamil" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Colsoul" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van der Schueren" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galanti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1354750X.2024.2333361" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04595516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne S&#233;vin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie S&#233;guin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Merlin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Briot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2024.102186" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04420873v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Benjelloun" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Merlet-Machour" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Portet-Koltalo" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Garon" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13762-023-04842-8" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852454v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Babin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Humbert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ollivier Laccourreye" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2023.03.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921740v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Gall" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Noal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clarisse" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Leconte" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-022-07512-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852452v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Perr&#233;ard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-023-08216-1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921710v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu C&#233;saire" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Rambeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clatot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alisson Johnson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00405-022-07800-1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852455v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Babin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Humbert" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Laccourreye" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2023.04.001" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852489v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Vignac" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lebihain" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Guignard" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Le Minor" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25035/ijare.13.04.10" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554943v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Lepetit" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Seguin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020228" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921741v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Joly" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Pasquier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Levy" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Mousseau" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;christine D&#8217;almeida" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pon.5940" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921748v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bethuel-Kamga" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Perr&#233;ard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2022.01.001" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03719129v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Benjelloun" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garon" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Leleyter" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Baraud" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10889868.2021.1974333" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865012v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2022.02.001" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03889153v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578171v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Le Minor" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921745v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent Small" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wanting Zhai" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaeil Ahn" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Ahles" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/S10549-021-06455-6" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03139654v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;ry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lepetit" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Seguin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bonhomme" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rmra.2020.11.115" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554952v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Delano&#235;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mimet.2021.106236" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589283v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Fran&#231;ois" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Harant" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSMM.2021.120184" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03600614v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dingyu Xiao" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Valerie Guizard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Daubisse-Marliac" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Woronoff" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Tretarre" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13333" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03554937v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rioult" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jof7080676" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921726v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Simon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Plisson" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Leboulanger" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.etiqe.2021.04.006" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03921732v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Francois" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dermit-Richard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Plumley" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Wilson" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBM-03-2021-0024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04865023v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeina Dagher" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxlet.2020.05.010" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852497v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Clin" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Boulanger" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Troussard" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Cornet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13104-020-05149-4" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852493v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ciappuccini" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lasne-Cardon" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Saguet-Rysanek" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Leroy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-020-07269-3" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02494942v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Delanoe" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Gente" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/atmos11030223" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921756v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Roger" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bastit" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1632-3475(20)44000-7" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249682v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Albert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Lemoine" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Sage" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01490451.2020.1795322" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02937811v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lanier" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Andre" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/toxins12070458" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03921759v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1639-870X(20)44121-2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490681v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie van Der Schueren" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358564v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Ahmed-Lecheheb" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kalbacher" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Clarisse" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdz074" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358566v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie dos Santos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lange" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Gervais" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Clarisse" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Capel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00520-019-4644-4" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02171607v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Prevost" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Delorme" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Bechet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/JPR.S197920" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643306v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo K Basco" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Guillamin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ho-Mai-Thy N&#8217;guyen" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4269/ajtmh.18-0527" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02109906v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radj Gervais" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Capel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852511v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Coquart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Terce" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Grosbois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2147/COPD.S222165" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02097848v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Rigal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Emmanuel Kurtz" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2017-0570" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358597v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Prevost" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Delorme" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leconte" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bechet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358590v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Basco" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358600v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idlir Licaj" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-019-5836-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358594v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Lemoine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2019.1602170" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650719v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02470267v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.02.005" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6P6831GV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02127779v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Laviec" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Castel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3764-9" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02296898v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dubreule" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bouchart" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1534735418757912" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102611v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Le Chevalier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lpm.2018.08.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02102391v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Bisson" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2018.08.012" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236128v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Kalbacher" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Berton-Rigaud" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Tredan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Fabbro" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2018.36.15_suppl.5573" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358556v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.12.156" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JWPKBRDT-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02280077v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angeline Denouel" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Escudier" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clgc.2018.05.013" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PZ67N81K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02127198v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-017-1258-8" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02149944v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moumainn Abouzayd" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Plisson" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Trocm&#233;" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Seillier" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13187-018-1380-2" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359088v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bardet" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ciappuccini" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pellot-Barakat" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Monpeyssen" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Michels" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2017.07.004" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852533v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. -J. Paillard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pulido" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -P. Metges" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Almont" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10269-017-2686-4" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358576v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Andr&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos Arvis" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Lemari&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5751-z" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01582168v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-017-3534-8" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01625102v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bardet" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pellot&#8208;barakat" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Monpeyssen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;jacques Michels" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/thy.2017.0293" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236169v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. L&#233;ger" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw372.48" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236452v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Duclos" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Noal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Leger" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236453v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Kerleau" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2016.05.020" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWT8ZRB6-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236256v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Huber-Carol" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Pons" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/0-387-26023-4_15" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-K2398CG2-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893539v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Duclos" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger-Hardy" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euf.2016.04.009" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428960v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bonhommet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236164v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Allouache" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delcambre" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Faveyrial" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw364.68" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236438v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Pasquier" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Hanzen" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Levy" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annonc/mdw390.7" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04804803v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bonhomme" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dubos" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Kientz-Bouchart" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01369848v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1634/theoncologist.2016-0014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359098v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ganghi-Laurent Damaj" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.admp.2016.03.054" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01576007v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Mouriaux" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Servois" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jj Parienti" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Lesimple" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thyss" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.119" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358588v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359092v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pautier" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Vergote" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Melichar" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kutarska" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0959-8049(16)31498-8" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TPC71M1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04852538v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elske Quak" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rame" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Blanchard" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2014-1199" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359089v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Soufarapis" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouvet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Leprince" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Chelarescu" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anrea.2015.07.451" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236338v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cuny" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meunier" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Rame" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. de Raucourt" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.10.011" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236333v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cuny" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Meunier" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ram&#233;" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Raucourt" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2015.03.007" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G0FW8R57-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236454v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rigal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. E. Kurtz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01153316v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastassja Morel" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Eustache" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09602011.2015.1036890" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358581v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359261v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Quak" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Rame" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Blanchard" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mednuc.2015.03.022" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359268v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dugu&#233;" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2014.05.004" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359266v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rame" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.07.204" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359045v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Prevost" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2013.05.002" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236369v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Giffard" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Capel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2014.32.15_suppl.9509" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358996v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. van Echten-Arends" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Meijnders" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/det430" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01067444v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Giffard" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2014.05.026" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236370v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Grosclaude" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2014.32.15_suppl.9594" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236455v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. A. Nganoa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Aide" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358616v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Hardouin" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vaur" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-14-0192" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359010v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joubert" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anorl.2013.06.007" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428788v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. S&#233;guin" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gente" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V&#233;rit&#233;" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/WMJ2013.1619" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236378v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aforl.2014.02.011" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02130289v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Grandazzi" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Robard" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2014.1960" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236456v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Michels" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236458v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236457v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Daireaux" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Rieux" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01782373v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Le Fel" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Vandenbosshe" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/bdc.2013.1710" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359024v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morera" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pascal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/RLU.0b013e31823362e5" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358987v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marleen A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Meijnders" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Abeilard-Lemoisson" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Spina" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.37.1989" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236485v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Billet" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gar&#231;on" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Paget" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Verdin" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/pollution-atmospherique.332" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358622v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Aide" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Visser" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Lheureux" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Istvan Szanda" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00259-012-2177-x" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186772v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne El Kaddoumi" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358620v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Trzepla" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Sevin" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Galais" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/2191-219X-2-18" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358962v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Mounier" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Thi&#233;blemont" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josette Bri&#232;re" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gaulard" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clml.2011.11.004" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KWH5FX91-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358978v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2011.40.8906" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236459v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Besson" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Switsers" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Blanc Fournier" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236434v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma van Der Kaaij" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Heutte" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Meijnders" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Raemaekers" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Allgeier" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358618v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Haioun" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feugier" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Coiffier" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tilly" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/10428194.2011.566951" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358615v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-11-0156" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359017v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Hardouin" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2010.06.037" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236383v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Coquan" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-V Guizard" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Bor" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Allouache" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1158/0008-5472.SABCS11-P3-14-20" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02186869v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00204-009-0478-z" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F1C155B8B99FC2803783A4F56F637D782E7C92B1/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03323571v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Richard" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piquet Rachel" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2010.02.040" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CDS9C7MV-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358614v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Chantepie" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Grunau" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sala&#252;n" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Briand" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.leukres.2009.10.018" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T905XPZM-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359029v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Labiche" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Herlin" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Chasle" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gauduchon" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/IGC.0b013e3181bda1cb" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236394v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Mounier" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haioun" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Feugier" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Coiffier" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2010.28.15_suppl.8082" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04290349v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Richard" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anifeedsci.2008.02.004" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D2MVC509-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358943v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olav Favier" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aspasia Stamatoullas-Bastard" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Carde" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mars Van'T Veer" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cncr.24178" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358924v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/annhyg/men072" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358624v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Rousseau" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Loiseau" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2008-2313" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358972v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A.E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M.M. Raemaekers" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Carde" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3324/haematol.2009.009696" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236474v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Elie" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Denoux" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Crouet" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14670/HH-24.425" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359054v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lebailly" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf8031588" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236460v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaodong Zhang" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Varin" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Briand" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Allouche" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359039v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henning Flechtner" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelmina Am Mellink" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacobus Meerwaldt" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1470-2045(09)70258-X" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2473BQBD-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236397v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Flechtner" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mellink" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Brice" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/jco.2008.26.15_suppl.9535" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236433v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Noal" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Rieux" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Levy" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236461v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rieux" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04802351v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Bouchart" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Baldi" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Lecluse" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00281699v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucille Sage" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Pottier" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2007.06.018" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X4R5DVCQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00196070v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Le Moguen" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Lincet" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Marcelo" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Lemoisson" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/pmic.200700231" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-HC6BLRQR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236462v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. E. van Der Kaaij" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. M. Raemaekers" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Van Echten-Arends" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236473v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Favier" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ferme" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eghbali" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. M. Noordijk" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358991v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Le Stang" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John M.M. Raemaekers" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold H.M. Simons" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1200/JCO.2006.10.2020" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02358623v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Huchet" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delozier" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/MNM.0b013e32801a3e90" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359001v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Roulland" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebailly" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lecluse" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Nadel" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/sj.leu.2404035" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236463v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. M. Mellink" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. H. Meerwaldt" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00080902v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03428990v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Gente" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Verite" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2495/AIR180291" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236437v1" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Joly Lobbedez" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Floquet" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Berton-Rigaud" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05236432v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Noordijk" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02345997v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle L&#233;ger" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359058v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-76676-3.00016-1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02359100v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-2-294-73541-7.00001-1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05586261v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4757-3625-0_16" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>