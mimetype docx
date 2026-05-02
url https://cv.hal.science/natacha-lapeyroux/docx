--- v0 (2026-03-15)
+++ v1 (2026-05-02)
@@ -1720,151 +1720,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La médiatisation du sport féminin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925153v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sportives de haut niveau : comment sortir de l’injonction à être « sexy » ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03066261v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03925153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ourahmoune : la boxe rythme ma vie, mon sommeil, mes journées, mon alimentation, mon planning</w:t>
               </w:r>
@@ -1979,84 +1979,205 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Video streaming: how do the socio-economical models shape our research questions?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Toullec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Carlino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Cécile Orgerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Maugey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2026 - 2nd conference on Undone Science in Computer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2026, Luxembourg, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593120v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les assemblages vélos-cyclistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2078,73 +2199,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International de l’Institut du Genre “No[S] Future[S]. Genre : bouleversements, utopies, impatiences”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Institut du Genre, Jul 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04461850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les assemblages vélo-cyclistes dans une perspective gender studies : le cas de Bruxelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2173,1303 +2294,1303 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude Genre, espace public et vélo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04034061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les assemblages vélo-cyclistes : des performances de genre en tension entre conformité et agency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Sasha,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Bruxelles, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport-Genre et Médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandy Montañola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">table ronde "Limites Sport-Genre et Médias", organisée par le Master Egal'aps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926045v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bikes bodies in brussels: an ecological commitment for the benefit of a deconstruction of gender norms?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bourcier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">T2M conference, Mobilities: disruptions and reconnections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Padoue, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Boxe : le sport de notre temps ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Et maintenant" Festival international des idées de demain, Arte/France culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...271 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sport, Gender and the Media: Analyzing the Coverage of Women’s Sports&amp;quot;,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine internationale de L'Université de Franche Comté en Staps</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations télévisuelles des footballeuses de haut niveau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International : Le football par et pour les femmes.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socio-semotics of gender representations in television sport broadcasting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence internationale IGC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations télévisuelles du spectacle sportif des femmes investies des sports de tradition historiquement « masculins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Doctorales de la SFSIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03926000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations télévisuelles de l’athlète intersexuée Caster Semenya</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire doctoral conjoint 2018 Udine/ED 267 - Paris 3. Corps, performance, image : des acteurs aux célébrités</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Università degli Studi di Udine (Italie); Université Sorbonne Nouvelle-Paris 3 (France), May 2018, Udine, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01783674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations télévisuelles du spectacle sportif des femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Médiacultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03054143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les représentations télévisuelles du sport dans une perspective Cultural Studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée internationale Jeunes chercheurs 2017 Quelles questions pour quelles recherches ? Les Sciences Humaines et Sociales aux carrefours des disciplines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Doctorale Stanislas Langages - Temps- Sociétés (Université de Lorraine), Jun 2017, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’identité féminine à l’épreuve du sport. Politiques des représentations des boxeuses à la télévision</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international de l'Université d'été Franco-Espagnole 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Universitat de València (Espagne); Ecole Doctorale (Université Paris 3), May 2016, Valence, Espagne. pp.221-230</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thinking the representations of female athletes on French television with a Cultural Studies methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Graduate Students Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chulalongkorn University; Thailande), Jul 2017, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Femmes, sports et médias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Comité Régional Olympique et Sportif Poitou-Charentes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité Régional Olympique et Sportif Poitou-Charentes, Jun 2017, Saint-Yrieix-sur-Charente, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03058419v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sport, genre et discriminations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence Sport, genre et discriminations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Brigade des actions féministes en faveur de l'égalité (Baffe), Dec 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01737957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conduire une recherche sur les représentations télévisuelles du sport féminin : quels apports pour les entreprises médiatiques ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence Qu'est-ce que la recherche peut apporter au monde du sport ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Audencia Business School, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01737946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...275 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations télévisuelles des sportives de haut-niveau de 2005 à 2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Praxis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherche sur les médiations (Crem, Université de Lorraine), Nov 2016, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId67"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3616,51 +3737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03925097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourcier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2025.2576275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v15i03/1-21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108770ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3500" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Legay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100684920&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461850v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034061v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926057v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926010v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926062v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926045v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926041v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926026v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926028v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926000v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783674v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054143v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730575v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737946v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730699v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058512v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737957v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058419v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058391v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03925097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourcier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2025.2576275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v15i03/1-21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108770ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3500" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Legay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100684920&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>