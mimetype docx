--- v1 (2026-05-02)
+++ v2 (2026-05-25)
@@ -1720,151 +1720,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sportives de haut niveau : comment sortir de l’injonction à être « sexy » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, pp.[En ligne]</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03066261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La médiatisation du sport féminin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03925153v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03066261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Ourahmoune : la boxe rythme ma vie, mon sommeil, mes journées, mon alimentation, mon planning</w:t>
               </w:r>
@@ -3148,165 +3148,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01730575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Thinking the representations of female athletes on French television with a Cultural Studies methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8th International Graduate Students Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chulalongkorn University; Thailande), Jul 2017, Bangkok, Thailand</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01730699v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’identité féminine à l’épreuve du sport. Politiques des représentations des boxeuses à la télévision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Lapeyroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international de l'Université d'été Franco-Espagnole 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universitat de València (Espagne); Ecole Doctorale (Université Paris 3), May 2016, Valence, Espagne. pp.221-230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03058512v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01730699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes, sports et médias</w:t>
               </w:r>
@@ -3737,51 +3737,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03925097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourcier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2025.2576275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v15i03/1-21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108770ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3500" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Legay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100684920&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925153v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066261v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058512v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730699v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03925097v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Lapeyroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021PA030063" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05037894v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bourcier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17450101.2025.2576275" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486100v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18848/2152-7857/CGP/v15i03/1-21" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926500v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1108770ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03972521v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ges.3500" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925038v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Moine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Attencourt" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Cochard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Legay" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tdm.039.0281" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924718v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sta.131.0085" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924877v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.23088" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01834694v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058449v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.12913" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486122v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03924953v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandy Monta&#241;ola" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058540v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lcdpu.fr/livre/?GCOI=27000100684920&amp;amp;fa=sommaire" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486114v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925055v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04486141v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925139v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03066261v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925153v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925313v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03925223v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593120v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Toullec" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlino" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-C&#233;cile Orgerie" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Maugey" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04461850v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034061v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926010v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926045v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926062v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926057v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926026v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03926000v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783674v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054143v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730575v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01730699v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058512v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058419v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01737946v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03058391v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>