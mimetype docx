--- v0 (2026-03-19)
+++ v1 (2026-04-30)
@@ -386,429 +386,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05237311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conservation Genetics of the Reintroduced Giant Tortoises (Aldabrachelys gigantea) in Madagascar</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping benthic biodiversity indicators of coral reefs using spatial interpolation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Broudic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+                <w:t xml:space="preserve">Mathieu Pinault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Barutel</w:t>
+                <w:t xml:space="preserve">Romain Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rianja Rakotoarivony</w:t>
+                <w:t xml:space="preserve">Touria Bajjouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha Nikolic</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jonia Rasolofoniaina</w:t>
+                <w:t xml:space="preserve">Tévamie Rungassamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ece3.72005⟩</w:t>
+              <w:t xml:space="preserve">Coral Reefs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 44, pp.1287-1304. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00338-025-02689-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325749v1</w:t>
+                <w:t xml:space="preserve">hal-05119293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental DNA illuminates the darkness of mesophotic assemblages of fishes from West Indian Ocean</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conservation Genetics of the Reintroduced Giant Tortoises (Aldabrachelys gigantea) in Madagascar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Besnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Corse</w:t>
+                <w:t xml:space="preserve">Alexandre Barutel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Gimenez</w:t>
+                <w:t xml:space="preserve">Rianja Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Crochelet</w:t>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Paulin-Fayolle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Florian Campagnari</w:t>
+                <w:t xml:space="preserve">Jonia Rasolofoniaina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0322870⟩</w:t>
+              <w:t xml:space="preserve">Ecology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (9), pp.e72005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ece3.72005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05099449v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping benthic biodiversity indicators of coral reefs using spatial interpolation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Léo Broudic</w:t>
+                <w:t xml:space="preserve">Environmental DNA illuminates the darkness of mesophotic assemblages of fishes from West Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Pinault</w:t>
+                <w:t xml:space="preserve">Marie Gimenez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Claud</w:t>
+                <w:t xml:space="preserve">Estelle Crochelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Touria Bajjouk</w:t>
+                <w:t xml:space="preserve">Anaïs Paulin-Fayolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tévamie Rungassamy</w:t>
+                <w:t xml:space="preserve">Florian Campagnari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Coral Reefs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 44, pp.1287-1304. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 20 (5), pp.e0322870. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00338-025-02689-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0322870⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05119293v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05099449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peut-on utiliser l’ADN environnemental pour le suivi quantitatif des populations de poissons migrateurs ?</w:t>
               </w:r>
@@ -846,51 +846,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Besnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences Eaux &amp; Territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 47, pp.8475. </w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
@@ -918,291 +918,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomics of the Blue Shark, Prionace glauca , Reveals Different Populations in the Mediterranean Sea and the Northeast Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the Complexity of the Ne/Nc Ratio for Conservation of Large and Widespread Pelagic Fish Species: Current Status and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud‐haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostino Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70005⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 17 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.70020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728339v1</w:t>
+                <w:t xml:space="preserve">hal-04733640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Complexity of the Ne/Nc Ratio for Conservation of Large and Widespread Pelagic Fish Species: Current Status and Challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population Genomics of the Blue Shark, Prionace glauca , Reveals Different Populations in the Mediterranean Sea and the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostino Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Babbucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bargelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Rolland</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ilaria Coscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (10), </w:t>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733640v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights in Lifetime Migrations of Albacore Tuna (Thunnus alalunga, Bonnaterre, 1788) between the Southwest Indian and the Southeast Atlantic Oceans Using Otolith Microchemistry</w:t>
               </w:r>
@@ -1240,51 +1240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theotime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fishes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 9 (1), pp.38. </w:t>
@@ -1456,51 +1456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stepping up to genome scan allows stock differentiation in the worldwide distributed blue shark Prionace glauca</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Floriaan Devloo-Delva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1584,602 +1584,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connectivity and population structure of albacore tuna across southeast Atlantic and southwest Indian Oceans inferred from multidisciplinary methodology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evolutionary history of a Scottish harbour seal population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iratxe Montes</w:t>
+                <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Lalire</w:t>
+                <w:t xml:space="preserve">Paul M. Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Puech</w:t>
+                <w:t xml:space="preserve">Mark de Bruyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Bodin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matthias Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-020-72369-w⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, Non paginé. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.9167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03117810v1</w:t>
+                <w:t xml:space="preserve">hal-02905617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial variation in stable isotopes and fatty acid trophic markers in albacore tuna (Thunnus alalunga) from the western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahirah Dhurmeea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi Pethybridge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clothilde Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christopher Somes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 161, pp.103286. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.dsr.2020.103286⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trophic ecology of albacore tuna (Thunnus alalunga) in the western tropical Indian Ocean and adjacent waters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Connectivity and population structure of albacore tuna across southeast Atlantic and southwest Indian Oceans inferred from multidisciplinary methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iratxe Montes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Lalire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bodin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Puech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1071/MF19332⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 10 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-020-72369-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130854v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03117810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutionary history of a Scottish harbour seal population</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trophic ecology of albacore tuna (Thunnus alalunga) in the western tropical Indian Ocean and adjacent waters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgeny Romanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zahirah Dhurmeea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alexis Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, Non paginé. </w:t>
+              <w:t xml:space="preserve">Marine and Freshwater Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 71 (11), pp.1517. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.9167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1071/MF19332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02905617v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High genetic diversity despite drastic bottleneck in a critically endangered, long‐lived seabird, the Mascarene Petrel &amp;lt;i&amp;gt;Pseudobulweria aterrima&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jade Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2256,51 +2256,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speciation history of European (Anguilla anguilla) and American eel (A. rostrata), analysed using genomic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shenglin Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2384,710 +2384,710 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03065758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization and standardization of the Atlantic albacore French pelagic trawl fishery</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Low genetic diversity, limited gene flow and widespread genetic bottleneck effects in a threatened dolphin species, the Australian humpback dolphin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthew Lauretta</w:t>
+                <w:t xml:space="preserve">Guido Parra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Audrey Patucca</w:t>
+                <w:t xml:space="preserve">Daniele Cagnazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Morandeau</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Maria Jedensjö</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Ackermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Frere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/alr/2018012⟩</w:t>
+              <w:t xml:space="preserve">Biological Conservation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 220, pp.192-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.12.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02002123v1</w:t>
+                <w:t xml:space="preserve">hal-03130857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low genetic diversity, limited gene flow and widespread genetic bottleneck effects in a threatened dolphin species, the Australian humpback dolphin</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniele Cagnazzi</w:t>
+                <w:t xml:space="preserve">Characterization and standardization of the Atlantic albacore French pelagic trawl fishery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Jedensjö</w:t>
+                <w:t xml:space="preserve">Matthew Lauretta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corinne Ackermann</w:t>
+                <w:t xml:space="preserve">Audrey Patucca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Frere</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biological Conservation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 220, pp.192-200. </w:t>
+              <w:t xml:space="preserve">Aquatic Living Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31, pp.27. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biocon.2017.12.028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/alr/2018012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130857v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02002123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of albacore tuna, Thunnus alalunga, biology, fisheries and management</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New national and regional bryophyte records, 51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
+                <w:t xml:space="preserve">Leonard T. Ellis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy West</w:t>
+                <w:t xml:space="preserve">Michele Aleffi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haritz Arrizabalaga</w:t>
+                <w:t xml:space="preserve">Halina Bednarek-Ochyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vadim A. Bakalin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Boiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11160-016-9453-y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (2), pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03736687.2017.1298297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926634v1</w:t>
+                <w:t xml:space="preserve">hal-01532257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New national and regional bryophyte records, 51</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chemical contaminants (trace metals, persistent organic pollutants) in albacore tuna from western Indian and south-eastern Atlantic Oceans: Trophic influence and potential as tracers of populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halina Bednarek-Ochyra</w:t>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vadim A. Bakalin</w:t>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Boiko</w:t>
+                <w:t xml:space="preserve">Dominique Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Bruzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bryology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03736687.2017.1298297⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 596-597, pp.481 - 495. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01532257v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical contaminants (trace metals, persistent organic pollutants) in albacore tuna from western Indian and south-eastern Atlantic Oceans: Trophic influence and potential as tracers of populations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Review of albacore tuna, Thunnus alalunga, biology, fisheries and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morandeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
+                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Auger</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+                <w:t xml:space="preserve">Wendy West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Bruzac</w:t>
+                <w:t xml:space="preserve">Haritz Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 596-597, pp.481 - 495. </w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.775 - 810. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.048⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11160-016-9453-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928683v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive Biology of Albacore Tuna (Thunnus alalunga) in the Western Indian Ocean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zahirah Dhurmeea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iker Zudaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3095,51 +3095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Chassot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Cedras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 11 (12), pp.e0168605. </w:t>
@@ -3177,51 +3177,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of skipjack tuna juveniles based on DNA control region sequences and potential spawning area around reunion island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Jérôme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3405,2668 +3405,2805 @@
               <w:t xml:space="preserve">Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 148, pp.196 - 206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.envres.2016.03.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01922794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacy of selective devices in reducing discards in the Nephrops trawl fishery in the Bay of Biscay</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Discovery of Genome-Wide Microsatellite Markers in Scombridae: A Pilot Study on Albacore Tuna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spyros Fifas</w:t>
+                <w:t xml:space="preserve">Stéphanie Duthoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Salaün</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Ravard</w:t>
+                <w:t xml:space="preserve">Antoine Destombes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wendy West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv036⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (11), pp.e0141830. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130867v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01920360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovery of Genome-Wide Microsatellite Markers in Scombridae: A Pilot Study on Albacore Tuna</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Efficacy of selective devices in reducing discards in the Nephrops trawl fishery in the Bay of Biscay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Diméet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Duthoy</w:t>
+                <w:t xml:space="preserve">Spyros Fifas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Destombes</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Wendy West</w:t>
+                <w:t xml:space="preserve">Michèle Salaün</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Ravard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0141830⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72 (6), pp.1869-1881. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fsv036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01920360v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detecting past changes of effective population size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (6), pp.663-681. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.12170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02641586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using inferred drivers of discarding behaviour to evaluate discard mitigation measures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Catchpole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Feekings</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Madsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Palialexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vassilopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 71 (5), pp.1277-1285. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/icesjms/fst170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the genetic structure of Atlantic salmon populations over four decades reveal substantial impacts of stocking and potential resiliency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles C. Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">René R. Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Evanno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecology and Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 3 (7), pp.2334-2349. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ece3.629⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01001102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric analysis of diadromous fish research from 1970s to 2010: a case study of seven species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Masquilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (3), pp.929-947. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11192-011-0422-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00805775v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibliometric analysis of diadromous fish research from 1970s to 2010: a case study of seven species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Rigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Gardes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.L. Masquilier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientometrics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 88 (3), pp.929-947</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02596393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of coalescence times and distances between microsatellite alleles with changing effective population size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Population Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 77 (3), pp.152-163. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tpb.2010.01.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An examination of genetic diversity and effective population size in Atlantic salmon populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Butler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Baglinière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Laughton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iain Mcmyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91 (6), pp.395-412. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0016672309990346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01453786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">What do artificial neural networks tell us about the genetic structure of populations? The example of European pig populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young-Seuk Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sovan Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetics Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 91 (02), pp.121-132. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/S0016672309000093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02664287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A set of 37 microsatellite DNA markers for genetic diversity and structure analysis of Atlantic salmon Salmo salar populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia K. Feve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Hoyheim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Riquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fish Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (2), pp.458-466. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/j.1095-8649.2008.02094.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02655263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phenotypic and Genotypic Diversity of Brown Trout During the Last Glacial Maximum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ambra d'Aurelio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucía Agudo Pérez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Mendisco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Michel Barbaza</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">11th International Symposium on Biomolecular Archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Society for Biomolecular Archealogy, Aug 2025, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03675908v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating natal origin and trans-oceanic migrations of Albacore tuna (Thunnus alalunga) from the West Indian Ocean using otolith chemistry</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Anais Médieu</w:t>
+                <w:t xml:space="preserve">Bilan sur l’accessibilité des ADNs à partir des pièces osseuses archéologiques chez lesles Anguillidae et Salmonidae européens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Pernak</w:t>
+                <w:t xml:space="preserve">Joëlle Chat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Barbaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Marine Connectivity Conference (iMarCo 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">8e Rencontres de l’Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03649463v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03675908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic population structure of sailfish, striped marlin, and swordfish in the Indian Ocean from the PSTBS-IO Project</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pierre Feutry</w:t>
+                <w:t xml:space="preserve">Investigating natal origin and trans-oceanic migrations of Albacore tuna (Thunnus alalunga) from the West Indian Ocean using otolith chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scott Foster</w:t>
+                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorden Aulich</w:t>
+                <w:t xml:space="preserve">Anais Médieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt Lansdell</w:t>
+                <w:t xml:space="preserve">Marianne Pernak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT IOTC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2020, Tasmania, Australia</w:t>
+              <w:t xml:space="preserve">6th International Marine Connectivity Conference (iMarCo 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03351823v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03649463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome scans discriminate independent populations of the blue shark Prionace glauca.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Clément Rougeux</w:t>
+                <w:t xml:space="preserve">Genetic population structure of sailfish, striped marlin, and swordfish in the Indian Ocean from the PSTBS-IO Project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Feutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Foster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorden Aulich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matt Lansdell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT IOTC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Aug 2020, Port, Réunion</w:t>
+              <w:t xml:space="preserve">, Aug 2020, Tasmania, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130886v1</w:t>
+                <w:t xml:space="preserve">hal-03351823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring of coral reefs on contrasting sites (Mayotte and Iles Eparses) in the Mozambique Channel, Indian Ocean: Application to management</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t>
+                <w:t xml:space="preserve">Genome scans discriminate independent populations of the blue shark Prionace glauca.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floriaan Devloo-Delva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bailleul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Noskova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Rougeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIOMSA 11 th Scientific Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, Réduit, Maurice</w:t>
+              <w:t xml:space="preserve">GT IOTC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2020, Port, Réunion</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03127199v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do artificial neural networks tell us about the genetic structure of populations? The example of European pig populations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monitoring of coral reefs on contrasting sites (Mayotte and Iles Eparses) in the Mozambique Channel, Indian Ocean: Application to management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.S. Park</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lek</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Serge Andréfouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Bigot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Bouvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé A.-F. Annie-France Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">WIOMSA 11 th Scientific Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, Réduit, Maurice</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02824018v1</w:t>
+                <w:t xml:space="preserve">hal-03127199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation des tailles efficaces sous le modèle de coalescence : application sur des populations sauvage de saumon Atlantique (Salmo salar).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème Rencontres de l'Ichtyologie en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2009, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode d'estimation de taille efficace sous le modèle de coalescence : effet de la migration dans des populations de saumons sauvages.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">What do artificial neural networks tell us about the genetic structure of populations? The example of European pig populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseaux Ecologie des Interactions Durables (REID). 17 décembre 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Montpellier, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02822706v1</w:t>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02824018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles d'estimation de tailles efficaces : problème d'introduction native et non-native.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId90" w:history="1">
+                <w:t xml:space="preserve">Méthode d'estimation de taille efficace sous le modèle de coalescence : effet de la migration dans des populations de saumons sauvages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Thérold</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2008, Montpellier, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">Réseaux Ecologie des Interactions Durables (REID). 17 décembre 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02818232v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02822706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of genetic drift and mutations on some measures of genetic diversity in livestock populations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Modèles d'estimation de tailles efficaces : problème d'introduction native et non-native.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Belo Horizonte, Brazil</w:t>
+              <w:t xml:space="preserve">Colloque Thérold</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Montpellier, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02816329v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02818232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Effects of genetic drift and mutations on some measures of genetic diversity in livestock populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. World Congress on Genetics Applied to Livestock Production, Belo Horizonte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Belo Horizonte, Brazil</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02816329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Comparaison de méthodes d'évaluation de la diversité génétique chez un ensemble de populations de la même espèce (Sus scrofa)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali San Cristobal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Petit Pois Déridé, Août 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6076,953 +6213,953 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The CSR DNA-Library project</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId239" w:history="1">
+                <w:t xml:space="preserve">Le projet DNA-thèque RSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvia Bruneau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europe Biobank Week 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Bologna, Italy. 2025</w:t>
+              <w:t xml:space="preserve">Journées One Water 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2025, Bordeaux - Talence, France. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069873v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05231647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet DNA-thèque RSE</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">The CSR DNA-Library project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvia Bruneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvia Bruneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées One Water 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2025, Bordeaux - Talence, France. 2025</w:t>
+              <w:t xml:space="preserve">Europe Biobank Week 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Bologna, Italy. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05231647v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05069873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inferring population size history from both modern and ancient genomes using Approximate Bayesian Computation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Boitard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Barcelona, Spain. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05225785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
+                <w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Maman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Patrick Jacques</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis Debruyne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Ephrem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JOBIM</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Porto, France. 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.13140/RG.2.2.12906.53442⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728545v1</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoding ancient genomes: Genomics approaches and innovative species recognition pipeline for diadromous fish</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
+                <w:t xml:space="preserve">DeFIS - Detection pipeline with k-mers analysis to identify species</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Maman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaston Rognon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léonard Ransan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Jacques</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Manicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 20th Portugaliæ Genetica: DNA - Ancient and New (21-22 March 2024)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JOBIM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568047v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04728545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet IRRAE : Inventaire des Raies et des Requins autour de La Réunion à partir d’analyses d’ADN environnemental avec approche Ecosystémique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Océane Desbonnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Inçaby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Plouzeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fête de la SCience - Récif en fête</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, La Réunion(France), France. Unpublished, DOI: 10.13140/RG.2.2.12743.27046, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.13140/RG.2.2.12743.27046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04183454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elasmobranchs survey in the Mascarene Archipelago (La Réunion, Mauritius, Rodrigues): creation of an observatory to improve scientific knowledge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Crochelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadeem Nazurally</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Inçaby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadeem Nazurally</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Océane Desbonnes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. WIOMSA Scientific Symposium 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Nelson Mandela Bay, South Africa. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03885620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ICHTYOLOGICAL DIVERSITY IN A TROPICAL NATURE RESERVE (ETANG DE SAINT-PAUL, REUNION ISLAND) FROM ENVIRONMENTAL DNA (eDNA) METABARCODING</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DNAQUA International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7032,130 +7169,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marius, intercontinental globetrotter. Tales of rays and sharks to protect.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Croharé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Crochelet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Desbonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estelle Crochelet</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2, 2023, 978-2-9578649-8-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04412394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7165,163 +7302,163 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Records from visual surveys, strandings and eDNA sampling reveal the regular use of Reunion waters by dwarf sperm whales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Dulau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Estrade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Bein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Fajeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Special Volume on Kogia Biology: Part 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 99, Elsevier, pp.65-97, 2024, Advances in Marine Biology, 9780443297205. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/bs.amb.2024.08.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04818341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7331,1976 +7468,1976 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating natal origins and trans-oceanic migrations in albacore tuna (Thunnus alalunga) from the southwest Indian Ocean using otolith chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Audrey Darnaude</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theotime Fily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Médieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IOTC 8th Working Party on Temperate Tuna (WPTmT)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03649484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of connectivity of bigeye tuna (Thunnus obesus) throughout the Indian Ocean inferred from genome-wide genetic markers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId275" w:history="1">
+                <w:t xml:space="preserve">Co-occurrence of genetically isolated groups of skipjack tuna (Katsuwonus pelamis) within the Indian Ocean</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naiara Rodríguez-Ezpeleta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraide Artetxe-Arrate</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñaki Mendibil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Díaz- Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iñigo Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206834v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Otolith microchemistry suggests probable population structuring in the Indian Ocean for the broadbill swordfish Xiphias gladius</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maylis Labonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anais Médieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Pernak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03351850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-occurrence of genetically isolated groups of skipjack tuna (Katsuwonus pelamis) within the Indian Ocean</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Iraide Artetxe-Arrate</w:t>
+                <w:t xml:space="preserve">Evidence of connectivity of bigeye tuna (Thunnus obesus) throughout the Indian Ocean inferred from genome-wide genetic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Díaz-Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grewe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iñaki Mendibil</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Iñigo Krug</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraide Artetxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ruiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03206831v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire des requins autour de La Réunion à partir d’analyses d’ADN environnemental avec une approche écosystémique (élasmobranches et poissons osseux)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Mulochau</w:t>
+                <w:t xml:space="preserve">Projet scientifique POPSIZE : Approche alternative de l’estimation de l’abondance des populations exploitées utilisant la génétique (2020-2023)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Chabanet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Noskova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1, ARBRE, INRAE. 2023, pp.1-75</w:t>
+              <w:t xml:space="preserve">1, MARBEC; INRAE; IFREMER; IRD; CRPMEM; ARBRE; ENTROPIE; ITMO University. 2023, pp.1-344</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04443450v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet scientifique POPSIZE : Approche alternative de l’estimation de l’abondance des populations exploitées utilisant la génétique (2020-2023)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Ekaterina Noskova</w:t>
+                <w:t xml:space="preserve">Inventaire des requins autour de La Réunion à partir d’analyses d’ADN environnemental avec une approche écosystémique (élasmobranches et poissons osseux)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Océane Desbonnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mulochau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">1, MARBEC; INRAE; IFREMER; IRD; CRPMEM; ARBRE; ENTROPIE; ITMO University. 2023, pp.1-344</w:t>
+              <w:t xml:space="preserve">1, ARBRE, INRAE. 2023, pp.1-75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04417678v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04443450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire faunistique et floristique en zone mésophotique à La Réunion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Mulochau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Durville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Gravier-Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Poupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Bureau d'études BIORECIF. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03500223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse d'un questionnaire à destination des pêcheurs pélagiques professionnels français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coline Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sven Mellaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marylou Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rochaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Pau et des Pays de l'Adour. 2021, [44 p.] multigr</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03285005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de prélèvements des otolithes chez les grands pélagiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Evano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Métral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Brisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bourjea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFREMER. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PROJET EFIMA : Étude de la Faisabilité de l’Inventaire des Mammifères marins autour de la Réunion à l’aide d’un outil génétique – l’ADN environnemental (ADNe).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Dulau-Drouot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Crochelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Verlindeen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARBRE. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inventaire de la diversité ichtyologique de l’étang de Saint-Paul à l’aide d’un outil génétique (ADNe).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Corse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Juillet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ARBRE. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific, Technical and Economic Committee for Fisheries (STECF) -European data for North Atlantic and Mediterranean albacore (STECF-17-03)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mosqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritz Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Garibaldi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mariani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] European Comission. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
-              <w:r>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet GERMON (GEnetic stRucture and Migration Of albacore tuna Structure génétique et migration du thon Germon)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Chapitre sur les analyses génétiques. Rapport Projet Ancre-DMX2. Roos D, Aumond Y, Huet J, Bruchon F (2015) Indicateurs biologiques et écologiques pour une gestion durable des stocks de poissons démersaux profonds d’intérêt halieutique (100-700 m) à La Réunion. Rapport FEP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFREMER. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130901v1</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre sur les analyses génétiques. Rapport Projet Ancre-DMX2. Roos D, Aumond Y, Huet J, Bruchon F (2015) Indicateurs biologiques et écologiques pour une gestion durable des stocks de poissons démersaux profonds d’intérêt halieutique (100-700 m) à La Réunion. Rapport FEP.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Etude génétique de deux vivaneaux, Etelis carbunculus et Etelis radiosus. 12 pages, Chapter project ANCRE-DMX2 Roos D et al. 2015. Rapport FEP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] IFREMER. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ifremer. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133320v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude génétique de deux vivaneaux, Etelis carbunculus et Etelis radiosus. 12 pages, Chapter project ANCRE-DMX2 Roos D et al. 2015. Rapport FEP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Rapport final du projet GERMON (GEnetic stRucture and Migration Of albacore tuna Structure génétique et migration du thon Germon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ifremer. 2015</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] IFREMER. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133327v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the Fifth Session of the IOTC Working Party on Temperate Tunas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zang Geun Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Takayuki Matsumoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wenjiang Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Hoyle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Junghoon Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] CTOI. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observations à bord des navires de pêche. Bilan de l'échantillonnage 2010.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Fauconnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Badts</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Biseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Dimeet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dintheer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ifremer. 2011</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
-              <w:r>
-[...45 lines deleted...]
-            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03133333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9310,114 +9447,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité génétique et taille efficace chez les populations de poissons sauvages : le cas du Saumon atlantique un poisson migrateur amphihalin menacé .</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Toulouse III - Paul Sabatier, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02820264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId332"/>
+      <w:footerReference w:type="default" r:id="rId336"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9564,51 +9701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Broudic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud&#8208;haond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Leone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Noskova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325749v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barutel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianja Rakotoarivony" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonia Rasolofoniaina" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gimenez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Paulin-Fayolle" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Campagnari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322870" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119293v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Claud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;vamie Rungassamy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02689-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8475" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babbucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Coscia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Darnaude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Fily" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9010038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52556-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03992991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriaan Devloo-Delva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16822" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117810v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Montes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lalire" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puech" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72369-w" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130850v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahirah Dhurmeea" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Langlais" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Somes" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103286" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130854v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19332" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905617v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Thompson" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Bruyn" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mac&#233;" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9167" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02918808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riethmuller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus W Jacobsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J&#243;nsson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002123v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lauretta" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Patucca" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018012" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130857v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Parra" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cagnazzi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jedensj&#246;" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ackermann" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Frere" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.028" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoarau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy West" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-016-9453-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard T. Ellis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Aleffi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Bakalin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boiko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03736687.2017.1298297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Auger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruzac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zudaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cedras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168605" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fonteneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Evano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verrez-Bagnis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-015-0464-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922794v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munschy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H&#233;as-Moisan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollono" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130867v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dim&#233;et" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ravard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv036" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920360v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destombes" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141830" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641586v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12170" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130869v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catchpole" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feekings" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madsen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palialexis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vassilopoulou" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst170" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805775v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Masquilier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-011-0422-x" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHSPQ8HX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596393v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Masquilier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664816v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2010.01.001" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61M5HC01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453786v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laughton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcmyn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309990346" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664287v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Seuk Park" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309000093" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655263v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoyheim" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02094.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8X4FFH0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649463v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Darnaude" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#233;dieu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pernak" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351823v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grewe" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feutry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Foster" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorden Aulich" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Lansdell" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130886v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824018v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Park" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lek" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815153v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822706v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818232v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816329v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830421v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069873v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231647v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225785v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183454v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Desbonnes" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure In&#231;aby" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Plouzeau" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12743.27046" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885620v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Nazurally" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bertrand" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165364v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412394v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crohar&#233;" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818341v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dulau" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Estrade" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bein" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fajeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2024.08.003" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649484v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206834v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Arce" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Krug" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraide Artetxe" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ruiz" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351850v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206831v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Rodr&#237;guez-Ezpeleta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraide Artetxe-Arrate" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Mendibil" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az- Arce" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443450v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulochau" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417678v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500223v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durville" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Poupin" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Trentin" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285005v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arqu&#233;" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cou&#235;del" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mellaza" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Pourret" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rochaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133326v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M&#233;tral" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brisset" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130897v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dulau-Drouot" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verlindeen" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130899v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130900v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mosqueira" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Robertson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garibaldi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariani" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130901v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munschy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133320v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133327v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133330v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zang Geun Kim" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Matsumoto" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiang Guan" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hoyle" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Hwang" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133333v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fauconnet" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badts" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Biseau" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dimeet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dintheer" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820264v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Broudic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud&#8208;haond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Leone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Noskova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;vamie Rungassamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02689-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barutel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianja Rakotoarivony" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonia Rasolofoniaina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gimenez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Paulin-Fayolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Campagnari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8475" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babbucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Coscia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Darnaude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Fily" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9010038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52556-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03992991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriaan Devloo-Delva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16822" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Thompson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Bruyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mac&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130850v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahirah Dhurmeea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Langlais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Somes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lalire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72369-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19332" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02918808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riethmuller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus W Jacobsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J&#243;nsson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Parra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cagnazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jedensj&#246;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ackermann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Frere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lauretta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Patucca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard T. Ellis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Aleffi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Bakalin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boiko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03736687.2017.1298297" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Auger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruzac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoarau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy West" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-016-9453-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zudaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cedras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168605" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fonteneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Evano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verrez-Bagnis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-015-0464-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922794v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munschy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H&#233;as-Moisan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollono" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2578V5S8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destombes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141830" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dim&#233;et" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ravard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12170" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catchpole" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feekings" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palialexis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vassilopoulou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst170" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Masquilier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-011-0422-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHSPQ8HX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Masquilier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2010.01.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61M5HC01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laughton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcmyn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309990346" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Seuk Park" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309000093" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655263v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoyheim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02094.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8X4FFH0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649463v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#233;dieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pernak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grewe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feutry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Foster" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorden Aulich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Lansdell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Park" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830421v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231647v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069873v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Desbonnes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure In&#231;aby" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Plouzeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12743.27046" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885620v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Nazurally" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crohar&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dulau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Estrade" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fajeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2024.08.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649484v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206831v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Rodr&#237;guez-Ezpeleta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraide Artetxe-Arrate" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Mendibil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az- Arce" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Krug" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351850v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Arce" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraide Artetxe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ruiz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417678v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443450v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulochau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500223v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Poupin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Trentin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285005v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arqu&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cou&#235;del" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mellaza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Pourret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rochaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M&#233;tral" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brisset" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130897v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dulau-Drouot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verlindeen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130899v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130900v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mosqueira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Robertson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garibaldi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133320v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130901v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munschy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133330v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zang Geun Kim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Matsumoto" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiang Guan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hoyle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Hwang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fauconnet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badts" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Biseau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dimeet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dintheer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820264v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>