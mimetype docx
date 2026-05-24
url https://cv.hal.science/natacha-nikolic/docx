--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -918,291 +918,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05311443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unraveling the Complexity of the Ne/Nc Ratio for Conservation of Large and Widespread Pelagic Fish Species: Current Status and Challenges</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Population Genomics of the Blue Shark, Prionace glauca , Reveals Different Populations in the Mediterranean Sea and the Northeast Atlantic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostino Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jonathan Rolland</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimiliano Babbucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Bargelloni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Coscia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.70020⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/eva.70005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04733640v1</w:t>
+                <w:t xml:space="preserve">hal-04728339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Population Genomics of the Blue Shark, Prionace glauca , Reveals Different Populations in the Mediterranean Sea and the Northeast Atlantic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unraveling the Complexity of the Ne/Nc Ratio for Conservation of Large and Widespread Pelagic Fish Species: Current Status and Challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Delord</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Arnaud‐haond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agostino Leone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Coscia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jonathan Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 17 (9), pp.e70005. </w:t>
+              <w:t xml:space="preserve">, 2024, 17 (10), </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/eva.70005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.70020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04728339v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights in Lifetime Migrations of Albacore Tuna (Thunnus alalunga, Bonnaterre, 1788) between the Southwest Indian and the Southeast Atlantic Oceans Using Otolith Microchemistry</w:t>
               </w:r>
@@ -2635,429 +2635,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02002123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New national and regional bryophyte records, 51</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Review of albacore tuna, Thunnus alalunga, biology, fisheries and management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Morandeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leonard T. Ellis</w:t>
+                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michele Aleffi</w:t>
+                <w:t xml:space="preserve">Wendy West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halina Bednarek-Ochyra</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Michael Boiko</w:t>
+                <w:t xml:space="preserve">Haritz Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Bryology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/03736687.2017.1298297⟩</w:t>
+              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (4), pp.775 - 810. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11160-016-9453-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01532257v1</w:t>
+                <w:t xml:space="preserve">hal-01926634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical contaminants (trace metals, persistent organic pollutants) in albacore tuna from western Indian and south-eastern Atlantic Oceans: Trophic influence and potential as tracers of populations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New national and regional bryophyte records, 51</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonard T. Ellis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michele Aleffi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+                <w:t xml:space="preserve">Halina Bednarek-Ochyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
+                <w:t xml:space="preserve">Vadim A. Bakalin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Auger</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Bruzac</w:t>
+                <w:t xml:space="preserve">Michael Boiko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.048⟩</w:t>
+              <w:t xml:space="preserve">Journal of Bryology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 39 (2), pp.177-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/03736687.2017.1298297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01928683v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01532257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Review of albacore tuna, Thunnus alalunga, biology, fisheries and management</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gilles Morandeau</w:t>
+                <w:t xml:space="preserve">Chemical contaminants (trace metals, persistent organic pollutants) in albacore tuna from western Indian and south-eastern Atlantic Oceans: Trophic influence and potential as tracers of populations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ludovic Hoarau</w:t>
+                <w:t xml:space="preserve">Christophe Brach-Papa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wendy West</w:t>
+                <w:t xml:space="preserve">Dominique Auger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haritz Arrizabalaga</w:t>
+                <w:t xml:space="preserve">Sandrine Bruzac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews in Fish Biology and Fisheries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 27 (4), pp.775 - 810. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 596-597, pp.481 - 495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11160-016-9453-y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.04.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926634v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01928683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproductive Biology of Albacore Tuna (Thunnus alalunga) in the Western Indian Ocean</w:t>
               </w:r>
@@ -3505,51 +3505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Bodin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wendy West</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 10 (11), pp.e0141830. </w:t>
@@ -3715,252 +3715,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting past changes of effective population size</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Using inferred drivers of discarding behaviour to evaluate discard mitigation measures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Catchpole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Feekings</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Madsen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Palialexis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vassilopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Evolutionary Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/eva.12170⟩</w:t>
+              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 71 (5), pp.1277-1285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/icesjms/fst170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02641586v1</w:t>
+                <w:t xml:space="preserve">hal-03130869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using inferred drivers of discarding behaviour to evaluate discard mitigation measures</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Detecting past changes of effective population size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude C. Chevalet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICES Journal of Marine Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 71 (5), pp.1277-1285. </w:t>
+              <w:t xml:space="preserve">Evolutionary Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.663-681. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/icesjms/fst170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/eva.12170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130869v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02641586v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in the genetic structure of Atlantic salmon populations over four decades reveal substantial impacts of stocking and potential resiliency</w:t>
               </w:r>
@@ -5632,230 +5632,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03127199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimation des tailles efficaces sous le modèle de coalescence : application sur des populations sauvage de saumon Atlantique (Salmo salar).</w:t>
+                <w:t xml:space="preserve">What do artificial neural networks tell us about the genetic structure of populations? The example of European pig populations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y.S. Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali San Cristobal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème Rencontres de l'Ichtyologie en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Paris, pp.Inconnu</w:t>
+              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815153v1</w:t>
+                <w:t xml:space="preserve">hal-02824018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do artificial neural networks tell us about the genetic structure of populations? The example of European pig populations</w:t>
+                <w:t xml:space="preserve">Estimation des tailles efficaces sous le modèle de coalescence : application sur des populations sauvage de saumon Atlantique (Salmo salar).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha N. Nikolic</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Lek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude C. Chevalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Annual Meeting of the European Association for Animal Production (EAAP), 2427 August 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">4ème Rencontres de l'Ichtyologie en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Paris, pp.Inconnu</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02824018v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode d'estimation de taille efficace sous le modèle de coalescence : effet de la migration dans des populations de saumons sauvages.</w:t>
               </w:r>
@@ -7719,263 +7719,263 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03206831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otolith microchemistry suggests probable population structuring in the Indian Ocean for the broadbill swordfish Xiphias gladius</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marianne Pernak</w:t>
+                <w:t xml:space="preserve">Evidence of connectivity of bigeye tuna (Thunnus obesus) throughout the Indian Ocean inferred from genome-wide genetic markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Díaz-Arce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Grewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iñigo Krug</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraide Artetxe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jon Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03351850v1</w:t>
+                <w:t xml:space="preserve">hal-03206834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of connectivity of bigeye tuna (Thunnus obesus) throughout the Indian Ocean inferred from genome-wide genetic markers</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Otolith microchemistry suggests probable population structuring in the Indian Ocean for the broadbill swordfish Xiphias gladius</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey M. Darnaude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maylis Labonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Médieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Pernak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Ruiz</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-03206834v1</w:t>
+                <w:t xml:space="preserve">hal-03351850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8006,51 +8006,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet scientifique POPSIZE : Approche alternative de l’estimation de l’abondance des populations exploitées utilisant la génétique (2020-2023)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrystelle Delord</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Arnaud-Haond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Chevalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8223,271 +8223,271 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inventaire faunistique et floristique en zone mésophotique à La Réunion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analyse d'un questionnaire à destination des pêcheurs pélagiques professionnels français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Durville</w:t>
+                <w:t xml:space="preserve">Coline Arqué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Gravier-Bonnet</w:t>
+                <w:t xml:space="preserve">Charlotte Couëdel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Poupin</w:t>
+                <w:t xml:space="preserve">Sven Mellaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Trentin</w:t>
+                <w:t xml:space="preserve">Marylou Pourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axel Rochaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Bureau d'études BIORECIF. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université de Pau et des Pays de l'Adour. 2021, [44 p.] multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03500223v1</w:t>
+                <w:t xml:space="preserve">hal-03285005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse d'un questionnaire à destination des pêcheurs pélagiques professionnels français</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Inventaire faunistique et floristique en zone mésophotique à La Réunion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Mulochau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Gravier-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Poupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Trentin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Bureau d'études BIORECIF. 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coline Arqué</w:t>
-[...85 lines deleted...]
-                <w:t xml:space="preserve">hal-03285005v1</w:t>
+                <w:t xml:space="preserve">hal-03500223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide de prélèvements des otolithes chez les grands pélagiques</w:t>
               </w:r>
@@ -8822,51 +8822,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific, Technical and Economic Committee for Fisheries (STECF) -European data for North Atlantic and Mediterranean albacore (STECF-17-03)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mosqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haritz Arrizabalaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duncan Robertson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8925,281 +8925,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03130900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre sur les analyses génétiques. Rapport Projet Ancre-DMX2. Roos D, Aumond Y, Huet J, Bruchon F (2015) Indicateurs biologiques et écologiques pour une gestion durable des stocks de poissons démersaux profonds d’intérêt halieutique (100-700 m) à La Réunion. Rapport FEP.</w:t>
+                <w:t xml:space="preserve">Rapport final du projet GERMON (GEnetic stRucture and Migration Of albacore tuna Structure génétique et migration du thon Germon)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiphaine Chouvelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Munschy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Bodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IFREMER. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03133320v1</w:t>
+                <w:t xml:space="preserve">hal-03130901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude génétique de deux vivaneaux, Etelis carbunculus et Etelis radiosus. 12 pages, Chapter project ANCRE-DMX2 Roos D et al. 2015. Rapport FEP</w:t>
+                <w:t xml:space="preserve">Chapitre sur les analyses génétiques. Rapport Projet Ancre-DMX2. Roos D, Aumond Y, Huet J, Bruchon F (2015) Indicateurs biologiques et écologiques pour une gestion durable des stocks de poissons démersaux profonds d’intérêt halieutique (100-700 m) à La Réunion. Rapport FEP.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ifremer. 2015</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] IFREMER. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03133327v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03133320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final du projet GERMON (GEnetic stRucture and Migration Of albacore tuna Structure génétique et migration du thon Germon)</w:t>
+                <w:t xml:space="preserve">Etude génétique de deux vivaneaux, Etelis carbunculus et Etelis radiosus. 12 pages, Chapter project ANCRE-DMX2 Roos D et al. 2015. Rapport FEP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Nikolic</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ifremer. 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Munschy</w:t>
-[...46 lines deleted...]
-                <w:t xml:space="preserve">hal-03130901v1</w:t>
+                <w:t xml:space="preserve">hal-03133327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Report of the Fifth Session of the IOTC Working Party on Temperate Tunas</w:t>
               </w:r>
@@ -9701,51 +9701,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Broudic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud&#8208;haond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Leone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Noskova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;vamie Rungassamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02689-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barutel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianja Rakotoarivony" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonia Rasolofoniaina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gimenez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Paulin-Fayolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Campagnari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8475" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733640v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70020" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728339v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babbucci" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Coscia" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70005" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Darnaude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Fily" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9010038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52556-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03992991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriaan Devloo-Delva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16822" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Thompson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Bruyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mac&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130850v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahirah Dhurmeea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Langlais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Somes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lalire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72369-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19332" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02918808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riethmuller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus W Jacobsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J&#243;nsson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Parra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cagnazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jedensj&#246;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ackermann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Frere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lauretta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Patucca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532257v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard T. Ellis" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Aleffi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Bakalin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boiko" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03736687.2017.1298297" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928683v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Auger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruzac" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.048" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926634v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoarau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy West" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-016-9453-y" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zudaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cedras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168605" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fonteneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Evano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verrez-Bagnis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-015-0464-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922794v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munschy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H&#233;as-Moisan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollono" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2578V5S8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destombes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141830" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dim&#233;et" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ravard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641586v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12170" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130869v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catchpole" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feekings" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madsen" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palialexis" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vassilopoulou" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst170" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Masquilier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-011-0422-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHSPQ8HX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Masquilier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2010.01.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61M5HC01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laughton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcmyn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309990346" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Seuk Park" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309000093" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655263v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoyheim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02094.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8X4FFH0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649463v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#233;dieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pernak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grewe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feutry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Foster" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorden Aulich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Lansdell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815153v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824018v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Park" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lek" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830421v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231647v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069873v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Desbonnes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure In&#231;aby" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Plouzeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12743.27046" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885620v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Nazurally" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crohar&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dulau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Estrade" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fajeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2024.08.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649484v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206831v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Rodr&#237;guez-Ezpeleta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraide Artetxe-Arrate" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Mendibil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az- Arce" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Krug" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351850v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206834v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Arce" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraide Artetxe" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ruiz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417678v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443450v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulochau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500223v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durville" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Poupin" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Trentin" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285005v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arqu&#233;" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cou&#235;del" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mellaza" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Pourret" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rochaud" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M&#233;tral" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brisset" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130897v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dulau-Drouot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verlindeen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130899v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130900v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mosqueira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Robertson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garibaldi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133320v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133327v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130901v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munschy" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133330v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zang Geun Kim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Matsumoto" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiang Guan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hoyle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Hwang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fauconnet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badts" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Biseau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dimeet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dintheer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820264v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05196247v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Broudic" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Pinault" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Claud" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Nicet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wickel" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indic.2025.100811" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237311v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Delord" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud&#8208;haond" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostino Leone" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Noskova" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Tournebize" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70121" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05119293v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pinault" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Claud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Touria Bajjouk" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T&#233;vamie Rungassamy" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02689-8" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325749v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Besnard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Barutel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rianja Rakotoarivony" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Nikolic" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonia Rasolofoniaina" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.72005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05099449v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gimenez" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Crochelet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Paulin-Fayolle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Campagnari" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0322870" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05311443v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Qu&#233;m&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Raphalen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Besnard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Vautier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/Revue-SET.2025.47.8475" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728339v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Arnaud-Haond" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimiliano Babbucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Bargelloni" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Coscia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70005" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733640v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Rolland" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.70020" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04422145v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Labonne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Darnaude" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theotime Fily" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Petit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes9010038" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413435v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Teixeira" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Le Corre" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malcolm a C Nicoll" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Jaeger" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-024-52556-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03992991v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floriaan Devloo-Delva" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bailleul" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Rougeux" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.16822" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02905617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha N. Nikolic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M. Thompson" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark de Bruyn" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Mac&#233;" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude C. Chevalet" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.9167" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130850v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahirah Dhurmeea" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi Pethybridge" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clothilde Langlais" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Somes" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2020.103286" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117810v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iratxe Montes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lalire" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Puech" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Bodin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-72369-w" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130854v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgeny Romanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/MF19332" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02918808v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jade Lopez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Riethmuller" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dubos" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pinet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ibi.12864" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03065758v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shenglin Liu" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magnus W Jacobsen" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bjarni J&#243;nsson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bernatchez" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.15342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130857v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guido Parra" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Cagnazzi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jedensj&#246;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Ackermann" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Frere" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2017.12.028" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02002123v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Lauretta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Patucca" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Morandeau" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr/2018012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926634v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Hoarau" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy West" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haritz Arrizabalaga" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11160-016-9453-y" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01532257v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonard T. Ellis" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Aleffi" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halina Bednarek-Ochyra" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vadim A. Bakalin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Boiko" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03736687.2017.1298297" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01928683v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Chouvelon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Brach-Papa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Auger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bruzac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.04.048" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01926616v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iker Zudaire" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Chassot" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Cedras" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0168605" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922700v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc J&#233;r&#244;me" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Fonteneau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Evano" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Verrez-Bagnis" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10641-015-0464-7" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922794v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Munschy" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bodin" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Potier" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. H&#233;as-Moisan" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pollono" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2016.03.042" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2578V5S8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01920360v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Duthoy" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Destombes" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0141830" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130867v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Dim&#233;et" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Spyros Fifas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Sala&#252;n" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Ravard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fsv036" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130869v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Catchpole" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Feekings" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Madsen" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Palialexis" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vassilopoulou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/icesjms/fst170" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641586v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/eva.12170" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001102v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles C. Perrier" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; R. Guyomard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Baglini&#232;re" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Evanno" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.629" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00805775v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Rigaud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Gardes" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Masquilier" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11192-011-0422-x" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LHSPQ8HX-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02596393v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Masquilier" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664816v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tpb.2010.01.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61M5HC01-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01453786v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Butler" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Laughton" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iain Mcmyn" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309990346" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664287v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Young-Seuk Park" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali San Cristobal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sovan Lek" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0016672309000093" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655263v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia K. Feve" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hoyheim" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Riquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1095-8649.2008.02094.x" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-R8X4FFH0-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212232v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambra d'Aurelio" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc&#237;a Agudo P&#233;rez" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Mendisco" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Manicki" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Maman" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675908v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Chat" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649463v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M. Darnaude" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais M&#233;dieu" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Pernak" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351823v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Grewe" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Feutry" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Foster" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorden Aulich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt Lansdell" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130886v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127199v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Chabanet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Andr&#233;fouet" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Bigot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Bouvy" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; A.-F. Annie-France Bourmaud" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824018v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.S. Park" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lek" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815153v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822706v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818232v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816329v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830421v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05231647v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Mougin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mondy" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvia Bruneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05069873v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05225785v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Jacques" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Boitard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04568047v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Debruyne" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12906.53442" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728545v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Rognon" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Bellanger" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;onard Ransan" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04183454v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Desbonnes" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure In&#231;aby" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Plouzeau" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.12743.27046" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03885620v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadeem Nazurally" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Bertrand" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165364v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Juillet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04412394v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Crohar&#233;" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04818341v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dulau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Estrade" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Bein" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Fajeau" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/bs.amb.2024.08.003" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03649484v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206831v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naiara Rodr&#237;guez-Ezpeleta" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraide Artetxe-Arrate" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;aki Mendibil" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az- Arce" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I&#241;igo Krug" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206834v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia D&#237;az-Arce" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraide Artetxe" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Ruiz" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03351850v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417678v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chevalet" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443450v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bonin" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mulochau" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03285005v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Arqu&#233;" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Cou&#235;del" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sven Mellaza" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marylou Pourret" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axel Rochaud" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03500223v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durville" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Gravier-Bonnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Poupin" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Trentin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133326v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa M&#233;tral" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Brisset" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bourjea" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130897v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Dulau-Drouot" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Verlindeen" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130899v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130900v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mosqueira" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duncan Robertson" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garibaldi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mariani" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130901v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Munschy" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133320v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133327v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133330v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zang Geun Kim" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takayuki Matsumoto" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wenjiang Guan" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hoyle" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junghoon Hwang" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03133333v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Fauconnet" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Badts" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Biseau" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Dimeet" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dintheer" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02820264v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>