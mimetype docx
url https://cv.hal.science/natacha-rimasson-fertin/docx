--- v0 (2026-03-17)
+++ v1 (2026-04-15)
@@ -100,273 +100,273 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Entre émerveillement et engagement. Littérature de jeunesse et écologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiara Ramero</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 56, pp.7-25, 2024</w:t>
+              <w:t xml:space="preserve">, 56, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930534v1</w:t>
+                <w:t xml:space="preserve">hal-04901055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre émerveillement et engagement. Littérature de jeunesse et écologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chiara Ramero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Robinson</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 56, 2024</w:t>
+              <w:t xml:space="preserve">, 56, pp.7-25, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04901055v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jusqu’où le regard me porte : horizons et perspectives en littérature de jeunesse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 49, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
@@ -551,1107 +551,1215 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disparitions enchanteresses, spectres et fantômes : des contes au cerveau ou comment l'absence perdure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
+                <w:t xml:space="preserve">Nouveaux outils pour le traitement et l'exploration de corpus multi-parallèles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elnaz Jalilian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kraif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Vercueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque médical du jeudi</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes; Facultés de Médecine et de Pharmacie; Centre Hospitalier Universitaire Grenoble Alpes; projet GAMES Grenoble Alpes Medical HumanitiES, Mar 2024, Grenoble (Campus), France</w:t>
+              <w:t xml:space="preserve">Journées de linguistique de corpus - JLC 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire ICAR, Oct 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04954977v1</w:t>
+                <w:t xml:space="preserve">hal-05568040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Table ronde – « Traduire le culinaire dans Harry Potter »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Disparitions enchanteresses, spectres et fantômes : des contes au cerveau ou comment l'absence perdure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Vercueil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traduire le culinaire / Translating culinary</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mickaël Mariaule et Samuel Trainor, Nov 2021, Lille (Université de Lille), France</w:t>
+              <w:t xml:space="preserve">Colloque médical du jeudi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes; Facultés de Médecine et de Pharmacie; Centre Hospitalier Universitaire Grenoble Alpes; projet GAMES Grenoble Alpes Medical HumanitiES, Mar 2024, Grenoble (Campus), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04954541v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Des goûts et des pays: traduire la cuisine des contes de Grimm en français et en italien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traduire le culinaire / Translating culinary</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mickaël Mariaule et Samuel Trainor, Nov 2021, Lille (Université de Lille), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04954525v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Table ronde – « Traduire le culinaire dans Harry Potter »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Martin-Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Thibonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traduire le culinaire / Translating culinary</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mickaël Mariaule et Samuel Trainor, Nov 2021, Lille (Université de Lille), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04954541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécritures de la Schachnovelle dans la BD française contemporaine : penser l’Europe, hier et aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Genton; Herta Luise Ott; Matjaž Birk; Thomas Nicklas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Meine geistige Heimat" - Stefan Zweig im heutigen Europa</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Königshausen &amp; Neumann, p. 177-204, 2022, ISBN: 978-3-8260-7555-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04983927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réécritures de la &amp;quot;Schachnovelle&amp;quot; dans la bande dessinée française contemporaine : penser l’Europe, hier et aujourd’hui ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Genton; Herta Luise Ott; Matjaž Birk; Thomas Nicklas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Ma patrie morale ». Penser l’Europe d’hier, d’aujourd’hui et de demain avec Stefan Zweig</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verlag Königshausen &amp; Neumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177-204, 2022, Literatur- und Sprachwissenschaft, 978-3-8260-7555-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Les Kinder- und Hausmärchen des frères Grimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Nicklas, Thomas, Ott, Herta Luise et Rimasson-Fertin, Natacha. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Herta-Luise Ott; Natacha Rimasson-Fertin; Thomas Nicklas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire l’Europe par la culture/Europäisierung durch Kultur. Liber Amicorum François Genton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPURE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.9-12, 2021, 978-2-37496-141-5</w:t>
+              <w:t xml:space="preserve">, pp.49-69, 2021, 978-2-37496-141-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650178v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Kinder- und Hausmärchen des frères Grimm</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Herta-Luise Ott; Natacha Rimasson-Fertin; Thomas Nicklas. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Nicklas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herta-Luise Ott</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nicklas, Thomas, Ott, Herta Luise et Rimasson-Fertin, Natacha. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Faire l’Europe par la culture/Europäisierung durch Kultur. Liber Amicorum François Genton</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EPURE</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, pp.49-69, 2021, 978-2-37496-141-5</w:t>
+              <w:t xml:space="preserve">, pp.9-12, 2021, 978-2-37496-141-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650176v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment faire pour sortir de sa peau ? Naissances monstrueuses sous la plume des frères Grimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Calas, Frédéric et Auraix-Jonchière, Pascale. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Peaux de bêtes et fourrures dans les mythes, les fables et les contes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires Blaise Pascal, pp.227-245, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une réécriture sous le signe de l'oralité: les contes de Grimm en manga</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacquelin, Evelyne et Ferrier, Béatrice. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Voix et voies du conte: les mutations d'un genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artois Presses Université</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.115-130, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métamorphoses cinématographiques sous le signe de l’idéologie : Dornröschen à l’heure du Troisième Reich (1936) et du réalisme socialiste (1971)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pascale Auraix-Jonchière et Frédéric Calas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Belle au Bois dormant en ses métamorphoses. Textualité, transtextualité, iconotextualité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P.U. Blaise Pascal, Maison des Sciences de l'Homme, pp.225-252, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die Kinder- und Hausmärchen in der Heimat der Contes de fées. Zur französischen Rezeption der Grimmschen Sammlung und zu deren Bedeutung für Märchensammlungen im Frankreich des 19. Jahrhunderts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brinker von der Heyde, Claudia, Ehrhardt, Volker, Ewers, Hans-Heino et Inder, Annekatrin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Märchen, Mythen und Moderne. 200 Jahre Kinder- und Hausmärchen der Brüder Grimm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Peter Lang, pp.935-948, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Echt hessische&amp;quot; Märchen? Französische Einflüsse und Motive in den Viehmannschen Märchen der Brüder Grimm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ehrhardt, Holger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dorothea Viehmann. Die Märchenerzählerin der Brüder Grimm</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Euregio Verlag, pp.46-57, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1661,201 +1769,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire l'Europe par la culture / Europäisierung durch Kultur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herta-Luise Ott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Nicklas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Herta-Luise Ott, Natacha Rimasson-Fertin et Thomas Nicklas (dir.). </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ÉPURE - Éditions et Presses universitaires de Reims</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 350 p., 2021, 978-2-37496-141-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.34929/xttd-nb60⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03652992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob et Wilhelm Grimm, Contes pour les enfants et la maison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">José Corti, 2017, Collection Merveilleux, 271431192X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1865,130 +1973,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bibliothèque numérique des enfants : des classiques à lire ou à écouter en ligne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Thibonnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Albertino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Cartellier-Veuillen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, https://theconversation.com/bibliotheque-numerique-des-enfants-des-classiques-a-lire-ou-a-ecouter-en-ligne-136763</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04367851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1998,327 +2106,327 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gab es französische Grimms ? Ein Überblick über die französische Märchenforschung</w:t>
+                <w:t xml:space="preserve">Du côté des frères Grimm. Les sorcières des contes de Grimm ont-elles toujours été vieilles, laides et méchantes ? Archéologie d’un personnage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Märchenspiegel. Zeitschrift für internationale Märchenforschung und Märchenpflege</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.31-36</w:t>
+              <w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 75, pp.79-81</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650265v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les noms allemands de Blanche-Neige : Schneewittchen ou Sneewittchen ? Quelques lettres, toute une histoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 73, pp.48-49</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du côté des frères Grimm. Les sorcières des contes de Grimm ont-elles toujours été vieilles, laides et méchantes ? Archéologie d’un personnage</w:t>
+                <w:t xml:space="preserve">Gab es französische Grimms ? Ein Überblick über die französische Märchenforschung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 75, pp.79-81</w:t>
+              <w:t xml:space="preserve">Märchenspiegel. Zeitschrift für internationale Märchenforschung und Märchenpflege</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.31-36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650240v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La &amp;quot;Volkspoesie&amp;quot; à l'épreuve du conte romantique? Variations autour de la figure du revenant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fééries. Études sur le conte merveilleux XVIIe-XIXe siècle </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01940856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Monluçon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2334,73 +2442,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le conte : d’un art à l’autre. Adaptations et devenir des contes populaires en Europe centrale et orientale (XIXe-XXIe siècles), 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2416,134 +2524,134 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILCEA: Revue de l’Institut des langues et cultures d'Europe, Amérique, Afrique, Asie et Australie </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Le conte: d'un art à l'autre. Adaptations et devenir des contes populaires en Europe centrale et orientale (XIXe-XXIe siècles), 20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le poêle et les naissances merveilleuses dans le conte populaire russe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Rimasson-Fertin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Grande Oreille : La revue des arts de la parole </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 13, pp.40-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId54"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2690,51 +2798,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930534v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04983921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954977v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954541v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954525v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04983927v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650204v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650178v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicklas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta-Luise Ott" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650202v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650179v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650200v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650259v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650272v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652992v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54192" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/xttd-nb60" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367851v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albertino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650265v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650236v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650240v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940856v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01924522v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650183v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650251v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901055v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Martin-Mercier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Thibonnier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Rimasson-Fertin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Ramero" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930534v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04983921v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ilcea.16041" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650253v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650187v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Monlu&#231;on" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05568040v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Fran&#231;ois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elnaz Jalilian" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kraif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954977v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vercueil" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954525v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04954541v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Cartellier-Veuillen" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04983927v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650204v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://verlag.koenigshausen-neumann.de/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650176v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-reims.fr/epure/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650178v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Nicklas" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herta-Luise Ott" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650202v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650179v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650200v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650259v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650272v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03652992v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://library.oapen.org/handle/20.500.12657/54192" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34929/xttd-nb60" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940888v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04367851v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Albertino" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650240v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650236v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650265v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01940856v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01924522v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650183v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03650251v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>