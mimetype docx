--- v0 (2026-03-22)
+++ v1 (2026-04-13)
@@ -1375,191 +1375,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01840618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet urbain : une démarche itérative et négociée</w:t>
+                <w:t xml:space="preserve">Urban projet : iterative and negociated process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque 4ème rencontres internationales en Urbanisme, La planification territoriale : imaginer, anticiper et organiser</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, France</w:t>
+              <w:t xml:space="preserve">Fourth Joint Congress ACSP-AESOP, Bridging the divide : celebrating the city</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2008, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00373966v1</w:t>
+                <w:t xml:space="preserve">halshs-00373971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urban projet : iterative and negociated process</w:t>
+                <w:t xml:space="preserve">Le projet urbain : une démarche itérative et négociée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paulette Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natacha Seigneuret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourth Joint Congress ACSP-AESOP, Bridging the divide : celebrating the city</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2008, Chicago, United States</w:t>
+              <w:t xml:space="preserve">Colloque 4ème rencontres internationales en Urbanisme, La planification territoriale : imaginer, anticiper et organiser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00373971v1</w:t>
+                <w:t xml:space="preserve">halshs-00373966v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter les berges. Réflexion sur les outils du projet à grande échelle</w:t>
               </w:r>
@@ -3636,51 +3636,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natacha.seigneuret@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Griggs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Hall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howarth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2017.02.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373966v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395076v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:natacha.seigneuret@univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03312881v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Novarina" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Seigneuret" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623565v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Griggs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Hall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howarth" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polgeo.2017.02.007" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614483v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373980v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulette Duarte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Roux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187895v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Henriot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Artis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Molines" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduard Antaluca" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01199402v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Talandier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvel" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01840618v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Linossier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriella Trotta-Brambilla" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373971v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373966v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00395076v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00373974v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05238718v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Aouani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie B&#233;liard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bertrand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Billaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Busquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsladecouverte.fr/sociologie_de_grenoble-9782348089251" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02532545v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dissart" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781789908619" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395621v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Le Bras" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614485v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615414v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01615374v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01212146v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Ambrosino" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Louargant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://issuu.com/infopro/docs/de_la_technopole____la_m__tropole_-?e=1762872/30263632" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00979774v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00975508v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Andres" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01395647v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01132941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00994688v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00983096v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Perrin-Bensahel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Matteudi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Vuaillat" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816862v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Couic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Melemis" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00371855v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00378468v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>