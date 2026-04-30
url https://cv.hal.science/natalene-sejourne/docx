--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -1261,378 +1261,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childbirth as a forthcoming traumatic event: pretraumatic stress disorder during pregnancy and its psychological correlates</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Fear of Childbirth is Pathological: The Fear Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Goutaudier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charlene Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1-12. </w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (5), pp.772 - 778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02646838.2018.1504284⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10995-018-2447-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974971v1</w:t>
+                <w:t xml:space="preserve">hal-01926679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body image, satisfaction with sexual life, self-esteem and anxio-depressive symptoms: a comparative study between pre-menopausal, peri-menopausal and post-menopausal women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Childbirth as a forthcoming traumatic event: pretraumatic stress disorder during pregnancy and its psychological correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlene Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raynal</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1510247⟩</w:t>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2018.1504284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03190633v1</w:t>
+                <w:t xml:space="preserve">hal-01974971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Fear of Childbirth is Pathological: The Fear Continuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Body image, satisfaction with sexual life, self-esteem and anxio-depressive symptoms: a comparative study between pre-menopausal, peri-menopausal and post-menopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Poggi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+                <w:t xml:space="preserve">Catherine Solans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (5), pp.772 - 778. </w:t>
+              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.18-29. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10995-018-2447-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1510247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926679v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03190633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal burn-out: an exploratory study</w:t>
               </w:r>
@@ -1720,243 +1720,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des relations entre la douleur de l’accouchement et du post-partum, et les symptômes dépressifs et traumatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’épuisement des mères de jeunes enfants : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (9), pp.658-663</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974948v1</w:t>
+                <w:t xml:space="preserve">hal-01974974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épuisement des mères de jeunes enfants : une étude exploratoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des relations entre la douleur de l’accouchement et du post-partum, et les symptômes dépressifs et traumatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de La Hammaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moncassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. O’reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.72-79</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (9), pp.658-663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974974v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur l’efficacité des groupes d’habiletés sociales proposés aux enfants avec un trouble du spectre autistique</w:t>
               </w:r>
@@ -2769,251 +2769,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accouchement prématuré : une naissance traumatique ? Symptômes de stress posttraumatique et variables associées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Goutaudier</w:t>
+                <w:t xml:space="preserve">Symptomatologie dépressive maternelle post-adoption : une étude rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (8), pp.497-502</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976105v1</w:t>
+                <w:t xml:space="preserve">hal-01976093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptomatologie dépressive maternelle post-adoption : une étude rétrospective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Bonal</w:t>
+                <w:t xml:space="preserve">L’accouchement prématuré : une naissance traumatique ? Symptômes de stress posttraumatique et variables associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">É. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (11), pp.749-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2014.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976093v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des relations interpersonnelles et des variables individuelles dans la survenue de symptômes de dépression postnatale post-accouchement prématuré</w:t>
               </w:r>
@@ -3025,51 +3025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (2), pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3154,51 +3154,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (4), pp.164-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3523,575 +3523,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image du corps et grossesse: vécu subjectif de 12 femmes selon une approche mixte et exploratoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of paternity leave and paternal involvement in child care on maternal postpartum depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émilie Bourgoin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+                <w:t xml:space="preserve">V. Vaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Anne</w:t>
+                <w:t xml:space="preserve">M. Beaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.135-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980161v1</w:t>
+                <w:t xml:space="preserve">hal-01976112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du congé de paternité sur la dépression du post-partum maternelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image du corps et grossesse: vécu subjectif de 12 femmes selon une approche mixte et exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976118v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensité de la dépression postnatale dans un échantillon de pères français</w:t>
+                <w:t xml:space="preserve">Effets du congé de paternité sur la dépression du post-partum maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (3), pp.215-222</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.360-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976114v1</w:t>
+                <w:t xml:space="preserve">hal-01976118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of paternity leave and paternal involvement in child care on maternal postpartum depression</w:t>
+                <w:t xml:space="preserve">Intensité de la dépression postnatale dans un échantillon de pères français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (2), pp.135-144</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), pp.215-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976112v1</w:t>
+                <w:t xml:space="preserve">hal-01976114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of paternity leave and paternal involvement in child care on maternal postpartum depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (2), pp.135-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4177,51 +4177,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (4), pp.352-362</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4440,51 +4440,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (4), pp.352-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4512,728 +4512,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttraumatic Stress Disorder and psychological distress following medical and surgical abortion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Rousset</w:t>
+                <w:t xml:space="preserve">Intergenerational transmission of postpartum depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brulfert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Sejourne</w:t>
+                <w:t xml:space="preserve">J. Alba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Onorrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 29 (5), pp.506-517. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02646838.2012.654489⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 29 (2), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2010.551656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02351131v1</w:t>
+                <w:t xml:space="preserve">hal-02362692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature birth: subjective and psychological experiences in the first weeks following childbirth, a mixed-methods study</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Évaluation des caractéristiques sociales, des stratégies de coping, de l’estime de soi et de la symptomatologie dépressive en relation avec la dépendance aux jeux vidéo en ligne chez les adolescents et les jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+                <w:t xml:space="preserve">S. Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sejourne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (3), pp.217-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976291v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational transmission of postpartum depression</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+                <w:t xml:space="preserve">Posttraumatic Stress Disorder and psychological distress following medical and surgical abortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Alba</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Onorrus</w:t>
+                <w:t xml:space="preserve">C. Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 29 (2), pp.115-124</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.506-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2012.654489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976289v1</w:t>
+                <w:t xml:space="preserve">hal-02351131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des caractéristiques sociales, des stratégies de coping, de l’estime de soi et de la symptomatologie dépressive en relation avec la dépendance aux jeux vidéo en ligne chez les adolescents et les jeunes adultes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Premature birth: subjective and psychological experiences in the first weeks following childbirth, a mixed-methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Schmit</w:t>
+                <w:t xml:space="preserve">Améliane Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Chauchard</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Sejourne</w:t>
+                <w:t xml:space="preserve">Anne Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (4), pp.364-373. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2011.623227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976292v1</w:t>
+                <w:t xml:space="preserve">hal-01976291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational transmission of postpartum depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Onorrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 29 (2), pp.115-124. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 29 (2), pp.115-124</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02646838.2010.551656⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02362692v1</w:t>
+                <w:t xml:space="preserve">hal-01976289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posttraumatic Stress Disorder and psychological distress following medical and surgical abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brulfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (5), pp.506-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,51 +5284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (5), pp.430-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5379,51 +5379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (5), pp.437-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5442,51 +5442,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utility of a psychological intervention for coping with spontaneous abortion</w:t>
+                <w:t xml:space="preserve">Support following miscarriage: what women want</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
@@ -5495,102 +5495,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 28 (3), pp.287 - 296. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, 28 (4), pp.403-411</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926393v1</w:t>
+                <w:t xml:space="preserve">hal-01976293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support following miscarriage: what women want</w:t>
+                <w:t xml:space="preserve">The utility of a psychological intervention for coping with spontaneous abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
@@ -5599,69 +5590,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 28 (4), pp.403-411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 28 (3), pp.287 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646830903487334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976293v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy after perinatal loss: association of grief, anxiety and attachment</w:t>
               </w:r>
@@ -5771,230 +5771,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhension et vécu d’une grossesse obtenue après un don d’ovocyte anonyme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions of psychopathic, narcissistic, Machiavellian, and sadistic personality traits to juvenile delinquency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guillou</w:t>
+                <w:t xml:space="preserve">Nikki van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (5), pp.410-414</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (7), pp.734-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976314v1</w:t>
+                <w:t xml:space="preserve">hal-01976300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of psychopathic, narcissistic, Machiavellian, and sadistic personality traits to juvenile delinquency</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréhension et vécu d’une grossesse obtenue après un don d’ovocyte anonyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Rodgers</w:t>
+                <w:t xml:space="preserve">J. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (7), pp.734-739</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (5), pp.410-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976300v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fausse couche : une expérience difficile et singulière</w:t>
               </w:r>
@@ -6114,51 +6114,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kopff-Landas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 37 (3), pp.236-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6209,51 +6209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chédebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Regner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikki van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6368,51 +6368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sobolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (5), pp.368-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6431,446 +6431,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de certaines variables psychologiques, psychosociales et obstétricales sur l’intensité du baby blues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu de l’accouchement par le couple primipare : étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kopff-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34 (2), pp.179-182</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (11), pp.1101-1104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976318v1</w:t>
+                <w:t xml:space="preserve">hal-01976321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes face à la douloureuse expérience de l’interruption médicale de grossesse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact psychologique de la fausse couche : revue de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36 (5), pp.536-542</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (5), pp.435-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976324v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de l’accouchement par le couple primipare : étude qualitative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence de certaines variables psychologiques, psychosociales et obstétricales sur l’intensité du baby blues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36 (11), pp.1101-1104</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (2), pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976321v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact psychologique de la fausse couche : revue de travaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les femmes face à la douloureuse expérience de l’interruption médicale de grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 37 (5), pp.435-440</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (5), pp.536-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976317v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et traitement de la dépression du post-partum</w:t>
               </w:r>
@@ -6945,342 +6945,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Douleur de l’accouchement, dissociation et détresse périnatales comme variables prédictives de symptômes de stress post-traumatique en post-partum</w:t>
+                <w:t xml:space="preserve">Étude du lien entre le niveau de connaissances des mères sur le baby-blues et l’intensité de sa symptomatologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Boudou</w:t>
+                <w:t xml:space="preserve">E. Maïnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35 (11), pp.1136-1142</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (3), pp.120-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976327v1</w:t>
+                <w:t xml:space="preserve">hal-01976329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu des différentes étapes d'un processus de fécondation in vitro (FIV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Allard</w:t>
+                <w:t xml:space="preserve">Douleur de l’accouchement, dissociation et détresse périnatales comme variables prédictives de symptômes de stress post-traumatique en post-partum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 35 (10), pp.1009-1014</w:t>
+              <w:t xml:space="preserve">, 2007, 35 (11), pp.1136-1142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976328v1</w:t>
+                <w:t xml:space="preserve">hal-01976327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du lien entre le niveau de connaissances des mères sur le baby-blues et l’intensité de sa symptomatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Maïnella</w:t>
+                <w:t xml:space="preserve">Vécu des différentes étapes d'un processus de fécondation in vitro (FIV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (3), pp.120-124</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (10), pp.1009-1014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976329v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention du blues du post-partum : étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coroner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7370,51 +7370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (7-8), pp.625-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7465,51 +7465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Lactation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (2), pp.182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7560,51 +7560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nathalie teisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8993,51 +8993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="EEE3D3E6"/>
+    <w:nsid w:val="D26EEB38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9224,51 +9224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalene-sejourne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7070-7747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121105547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecylia Ablana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012241297257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05314426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cier-Dehez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/hpr/207514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.062.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Brianda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911221141873" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04274126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soccodato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01392-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-019-00993-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Orsini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bertoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2018.1504284" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Got" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Solans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1510247" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poggi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-018-2447-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboullenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Hammaide" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moncassin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O&#8217;reilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poggi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2015.10.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CRMT6KZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8GWGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata O&#8217;reilly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pauchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2015.1079601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazenave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.05.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJKC98GC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sejourne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2014.01.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH76W8M1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2014.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR58ZMQ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980161v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bourgoin" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.04.001" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4654F6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976118v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaum&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaslot" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976114v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976112v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.693155" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mutabaruka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.1429" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JRH4668-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.738415" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351131v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brulfert" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.654489" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976291v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;liane Lopez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2011.623227" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976289v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alba" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onorrus" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976292v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmit" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2010.551656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976123v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Camborieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Leeuwen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976296v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kopff-Landas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ch&#233;debois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2009.06.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TH7306T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Leeuwen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobolewski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976318v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976324v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Allard" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976327v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudou" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976328v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ma&#239;nella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coroner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusibane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147640v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie teisseyre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976908v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976903v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Verdon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carbonneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chauvet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Becvort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505163v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Klinkenberg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamarha Pierce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalene-sejourne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7070-7747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121105547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecylia Ablana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012241297257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05314426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cier-Dehez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/hpr/207514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.062.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Brianda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911221141873" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04274126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soccodato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01392-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-019-00993-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Orsini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poggi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-018-2447-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bertoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2018.1504284" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Got" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Solans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1510247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboullenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Hammaide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moncassin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O&#8217;reilly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poggi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2015.10.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CRMT6KZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8GWGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata O&#8217;reilly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pauchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2015.1079601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976093v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazenave" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJKC98GC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sejourne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2014.01.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH76W8M1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2014.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR58ZMQ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976112v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaslot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaum&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bourgoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.04.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4654F6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.693155" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mutabaruka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.1429" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JRH4668-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.738415" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onorrus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2010.551656" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351131v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brulfert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.654489" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;liane Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2011.623227" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976123v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Camborieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Leeuwen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976296v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kopff-Landas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ch&#233;debois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2009.06.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TH7306T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Leeuwen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobolewski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976318v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Allard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976329v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ma&#239;nella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976327v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coroner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusibane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147640v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie teisseyre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976908v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976903v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Verdon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carbonneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chauvet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Becvort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505163v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Klinkenberg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamarha Pierce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>