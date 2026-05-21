--- v1 (2026-04-30)
+++ v2 (2026-05-21)
@@ -1261,378 +1261,378 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04273848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When Fear of Childbirth is Pathological: The Fear Continuum</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Childbirth as a forthcoming traumatic event: pretraumatic stress disorder during pregnancy and its psychological correlates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Poggi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+                <w:t xml:space="preserve">Charlene Bertoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 22 (5), pp.772 - 778. </w:t>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10995-018-2447-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2018.1504284⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01926679v1</w:t>
+                <w:t xml:space="preserve">hal-01974971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childbirth as a forthcoming traumatic event: pretraumatic stress disorder during pregnancy and its psychological correlates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+                <w:t xml:space="preserve">Body image, satisfaction with sexual life, self-esteem and anxio-depressive symptoms: a comparative study between pre-menopausal, peri-menopausal and post-menopausal women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlene Bertoli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+                <w:t xml:space="preserve">Fabrice Got</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Solans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Raynal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02646838.2018.1504284⟩</w:t>
+              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 31 (1), pp.18-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1510247⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974971v1</w:t>
+                <w:t xml:space="preserve">hal-03190633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Body image, satisfaction with sexual life, self-esteem and anxio-depressive symptoms: a comparative study between pre-menopausal, peri-menopausal and post-menopausal women</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When Fear of Childbirth is Pathological: The Fear Continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Raynal</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Women and Aging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 31 (1), pp.18-29. </w:t>
+              <w:t xml:space="preserve">Maternal and Child Health Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (5), pp.772 - 778. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08952841.2018.1510247⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10995-018-2447-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03190633v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01926679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maternal burn-out: an exploratory study</w:t>
               </w:r>
@@ -1720,243 +1720,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01974952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’épuisement des mères de jeunes enfants : une étude exploratoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Étude des relations entre la douleur de l’accouchement et du post-partum, et les symptômes dépressifs et traumatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. de La Hammaide</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moncassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. O’reilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 28 (2), pp.72-79</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (9), pp.658-663</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974974v1</w:t>
+                <w:t xml:space="preserve">hal-01974948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des relations entre la douleur de l’accouchement et du post-partum, et les symptômes dépressifs et traumatiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’épuisement des mères de jeunes enfants : une étude exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sánchez-Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 46 (9), pp.658-663</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 28 (2), pp.72-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974948v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur l’efficacité des groupes d’habiletés sociales proposés aux enfants avec un trouble du spectre autistique</w:t>
               </w:r>
@@ -2053,290 +2053,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926367v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du pré-partum au post-partum : étude des profils et des symptomatologies maternelles</w:t>
+                <w:t xml:space="preserve">Image corporelle et grossesse : examen des propriétés psychométriques de la traduction française de la Pregnancy and Weight Gain Attitude Scale (PWGAS)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Poggi</w:t>
+                <w:t xml:space="preserve">A. Rousseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bertoli</w:t>
+                <w:t xml:space="preserve">A. Bouillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">N. Goutaudier</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (4), pp.333-339</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01974998v1</w:t>
+                <w:t xml:space="preserve">hal-01974994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image corporelle et grossesse : examen des propriétés psychométriques de la traduction française de la Pregnancy and Weight Gain Attitude Scale (PWGAS)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Du pré-partum au post-partum : étude des profils et des symptomatologies maternelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Poggi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rousseau</w:t>
+                <w:t xml:space="preserve">C. Bertoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Bouillon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Denis</w:t>
+                <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 29 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpp.2015.10.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01974994v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01974998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La fausse couche : du côté des hommes</w:t>
               </w:r>
@@ -2769,307 +2769,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01926401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symptomatologie dépressive maternelle post-adoption : une étude rétrospective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accouchement prématuré : une naissance traumatique ? Symptômes de stress posttraumatique et variables associées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+                <w:t xml:space="preserve">É. Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Cazenave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 42 (11), pp.749-754. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2014.05.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976093v1</w:t>
+                <w:t xml:space="preserve">hal-01976105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accouchement prématuré : une naissance traumatique ? Symptômes de stress posttraumatique et variables associées</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Goutaudier</w:t>
+                <w:t xml:space="preserve">Symptomatologie dépressive maternelle post-adoption : une étude rétrospective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Bonal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (8), pp.497-502</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.gyobfe.2014.05.004⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01976105v1</w:t>
+                <w:t xml:space="preserve">hal-01976093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des relations interpersonnelles et des variables individuelles dans la survenue de symptômes de dépression postnatale post-accouchement prématuré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (2), pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3115,90 +3115,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Profils psychopathologiques des mères ayant accouché prématurément et impact sur le lien mère–enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Pédiatrie et de Puériculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 27 (4), pp.164-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3352,51 +3352,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude de validation française de la version courte du Maternal Self-report Inventory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3523,493 +3523,493 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of paternity leave and paternal involvement in child care on maternal postpartum depression</w:t>
+                <w:t xml:space="preserve">Intensité de la dépression postnatale dans un échantillon de pères français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 30 (2), pp.135-144</w:t>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), pp.215-222</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976112v1</w:t>
+                <w:t xml:space="preserve">hal-01976114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image du corps et grossesse: vécu subjectif de 12 femmes selon une approche mixte et exploratoire</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The impact of paternity leave and paternal involvement in child care on maternal postpartum depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Anne</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Vaslot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (2), pp.135-144</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980161v1</w:t>
+                <w:t xml:space="preserve">hal-01976112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets du congé de paternité sur la dépression du post-partum maternelle</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Image du corps et grossesse: vécu subjectif de 12 femmes selon une approche mixte et exploratoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Bourgoin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Psychologie Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 57 (3), pp.205-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.psfr.2012.04.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976118v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensité de la dépression postnatale dans un échantillon de pères français</w:t>
+                <w:t xml:space="preserve">Effets du congé de paternité sur la dépression du post-partum maternelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Beaumé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Psychologie Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 57 (3), pp.215-222</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 40 (6), pp.360-364</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976114v1</w:t>
+                <w:t xml:space="preserve">hal-01976118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of paternity leave and paternal involvement in child care on maternal postpartum depression</w:t>
               </w:r>
@@ -4034,64 +4034,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Vaslot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Beaumé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (2), pp.135-144. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4119,372 +4119,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative emotions, childbirth pain, perinatal dissociation and self-efficacy as predictors of postpartum posttraumatic stress symptoms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Goutaudier</w:t>
+                <w:t xml:space="preserve">Traumatic Grief and Traumatic Stress in Survivors 12 Years after the Genocide in Rwanda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Mutabaruka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lami</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
+                <w:t xml:space="preserve">Eric Bui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Birmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Stress and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (4), pp.289-296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smi.1429⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976116v1</w:t>
+                <w:t xml:space="preserve">hal-01976120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traumatic Grief and Traumatic Stress in Survivors 12 Years after the Genocide in Rwanda</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Mutabaruka</w:t>
+                <w:t xml:space="preserve">Negative emotions, childbirth pain, perinatal dissociation and self-efficacy as predictors of postpartum posttraumatic stress symptoms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stress and Health</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 30 (4), pp.352-362</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01976120v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative emotions, childbirth pain, perinatal dissociation and self-efficacy as predictors of postpartum posttraumatic stress symptoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sejourne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 30 (4), pp.352-362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4512,728 +4512,728 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02351149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intergenerational transmission of postpartum depression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Évaluation des caractéristiques sociales, des stratégies de coping, de l’estime de soi et de la symptomatologie dépressive en relation avec la dépendance aux jeux vidéo en ligne chez les adolescents et les jeunes adultes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Schmit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sejourne</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 37 (3), pp.217-223</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02362692v1</w:t>
+                <w:t xml:space="preserve">hal-01976292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation des caractéristiques sociales, des stratégies de coping, de l’estime de soi et de la symptomatologie dépressive en relation avec la dépendance aux jeux vidéo en ligne chez les adolescents et les jeunes adultes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Posttraumatic Stress Disorder and psychological distress following medical and surgical abortion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brulfert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sejourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N. Sejourne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 29 (5), pp.506-517. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2012.654489⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976292v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02351131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Posttraumatic Stress Disorder and psychological distress following medical and surgical abortion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">C. Rousset</w:t>
+                <w:t xml:space="preserve">Premature birth: subjective and psychological experiences in the first weeks following childbirth, a mixed-methods study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Améliane Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brulfert</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
+                <w:t xml:space="preserve">Anne Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 29 (5), pp.506-517. </w:t>
+              <w:t xml:space="preserve">, 2011, 29 (4), pp.364-373. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02646838.2012.654489⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2011.623227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02351131v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premature birth: subjective and psychological experiences in the first weeks following childbirth, a mixed-methods study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nelly Goutaudier</w:t>
+                <w:t xml:space="preserve">Intergenerational transmission of postpartum depression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliane Lopez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+                <w:t xml:space="preserve">J. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Denis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+                <w:t xml:space="preserve">M. Onorrus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Goutaudier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 29 (4), pp.364-373. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 29 (2), pp.115-124</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976291v1</w:t>
+                <w:t xml:space="preserve">hal-01976289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intergenerational transmission of postpartum depression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sejourne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Alba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Onorrus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 29 (2), pp.115-124</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 29 (2), pp.115-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646838.2010.551656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976289v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02362692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Posttraumatic Stress Disorder and psychological distress following medical and surgical abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Rousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Brulfert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Goutaudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 29 (5), pp.506-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5284,51 +5284,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (5), pp.430-436</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5379,51 +5379,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 40 (5), pp.437-443</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5442,51 +5442,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Support following miscarriage: what women want</w:t>
+                <w:t xml:space="preserve">The utility of a psychological intervention for coping with spontaneous abortion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
@@ -5495,93 +5495,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 28 (4), pp.403-411</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 28 (3), pp.287 - 296. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02646830903487334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976293v1</w:t>
+                <w:t xml:space="preserve">hal-01926393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The utility of a psychological intervention for coping with spontaneous abortion</w:t>
+                <w:t xml:space="preserve">Support following miscarriage: what women want</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
@@ -5590,78 +5599,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Reproductive and Infant Psychology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 28 (3), pp.287 - 296. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 28 (4), pp.403-411</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/02646830903487334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01926393v1</w:t>
+                <w:t xml:space="preserve">hal-01976293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pregnancy after perinatal loss: association of grief, anxiety and attachment</w:t>
               </w:r>
@@ -5771,433 +5771,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contributions of psychopathic, narcissistic, Machiavellian, and sadistic personality traits to juvenile delinquency</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Appréhension et vécu d’une grossesse obtenue après un don d’ovocyte anonyme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikki van Leeuwen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rachel Rodgers</w:t>
+                <w:t xml:space="preserve">J. Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 47 (7), pp.734-739</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (5), pp.410-414</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976300v1</w:t>
+                <w:t xml:space="preserve">hal-01976314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Appréhension et vécu d’une grossesse obtenue après un don d’ovocyte anonyme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contributions of psychopathic, narcissistic, Machiavellian, and sadistic personality traits to juvenile delinquency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikki van Leeuwen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Guillou</w:t>
+                <w:t xml:space="preserve">Rachel Rodgers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (5), pp.410-414</w:t>
+              <w:t xml:space="preserve">Personality and Individual Differences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 47 (7), pp.734-739</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976314v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La fausse couche : une expérience difficile et singulière</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu de l’accouchement par le couple primipare : étude quantitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kopff-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Henri Chabrol</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (3), pp.143</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 37 (3), pp.236-239</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976296v1</w:t>
+                <w:t xml:space="preserve">hal-01976316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de l’accouchement par le couple primipare : étude quantitative</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La fausse couche : une expérience difficile et singulière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">H. Chabrol</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 37 (3), pp.236-239</w:t>
+              <w:t xml:space="preserve">Devenir - Revue européenne du développement de l'enfant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (3), pp.143</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976316v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relative contributions of acculturation and psychopathological factors to cannabis use among adolescents from migrant parents</w:t>
               </w:r>
@@ -6209,51 +6209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Chédebois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Regner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikki van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emeline Chauchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6368,51 +6368,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. van Leeuwen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sobolewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 57 (5), pp.368-371</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6431,446 +6431,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu de l’accouchement par le couple primipare : étude qualitative</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Moreau</w:t>
+                <w:t xml:space="preserve">Les femmes face à la douloureuse expérience de l’interruption médicale de grossesse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gaudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 36 (11), pp.1101-1104</w:t>
+              <w:t xml:space="preserve">, 2008, 36 (5), pp.536-542</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976321v1</w:t>
+                <w:t xml:space="preserve">hal-01976324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’impact psychologique de la fausse couche : revue de travaux</w:t>
+                <w:t xml:space="preserve">Influence de certaines variables psychologiques, psychosociales et obstétricales sur l’intensité du baby blues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Theux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 37 (5), pp.435-440</w:t>
+              <w:t xml:space="preserve">L'Encéphale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 34 (2), pp.179-182</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976317v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de certaines variables psychologiques, psychosociales et obstétricales sur l’intensité du baby blues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Vécu de l’accouchement par le couple primipare : étude qualitative</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kopff-Landas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Encéphale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 34 (2), pp.179-182</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 36 (11), pp.1101-1104</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976318v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les femmes face à la douloureuse expérience de l’interruption médicale de grossesse</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’impact psychologique de la fausse couche : revue de travaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 36 (5), pp.536-542</w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (5), pp.435-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976324v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention et traitement de la dépression du post-partum</w:t>
               </w:r>
@@ -6945,342 +6945,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude du lien entre le niveau de connaissances des mères sur le baby-blues et l’intensité de sa symptomatologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">E. Maïnella</w:t>
+                <w:t xml:space="preserve">Vécu des différentes étapes d'un processus de fécondation in vitro (FIV)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-A. Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 17 (3), pp.120-124</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 35 (10), pp.1009-1014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01976329v1</w:t>
+                <w:t xml:space="preserve">hal-01976328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douleur de l’accouchement, dissociation et détresse périnatales comme variables prédictives de symptômes de stress post-traumatique en post-partum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Boudou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 35 (11), pp.1136-1142</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01976327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vécu des différentes étapes d'un processus de fécondation in vitro (FIV)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M.-A. Allard</w:t>
+                <w:t xml:space="preserve">Étude du lien entre le niveau de connaissances des mères sur le baby-blues et l’intensité de sa symptomatologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Maïnella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 35 (10), pp.1009-1014</w:t>
+              <w:t xml:space="preserve">Journal de Thérapie Comportementale et Cognitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 17 (3), pp.120-124</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01976328v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01976329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévention du blues du post-partum : étude pilote</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Coroner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7370,51 +7370,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chabrol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gynécologie Obstétrique &amp; Fertilité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 34 (7-8), pp.625-631</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7465,51 +7465,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalène Séjourné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Human Lactation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 22 (2), pp.182-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7560,51 +7560,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stacey Callahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Danel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Anne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">nathalie teisseyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8494,234 +8494,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04505175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les troubles anxio-dépressifs chez la femme en protocole de Fécondation In-Vitro</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fatigue et épuisements des mères : du vécu personnel à l’influence environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raquel Sánchez Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Laflaquière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Orsini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josephine Klinkenberg</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tamarha Pierce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stacey Callahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24ème journées de la Fédération Française d’Etude de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque interdisciplinaire international "Bébé, petite Enfance en Contextes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505163v1</w:t>
+                <w:t xml:space="preserve">hal-04505202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue et épuisements des mères : du vécu personnel à l’influence environnementale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les troubles anxio-dépressifs chez la femme en protocole de Fécondation In-Vitro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tamarha Pierce</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Josephine Klinkenberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalène Séjourné</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque interdisciplinaire international "Bébé, petite Enfance en Contextes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">24ème journées de la Fédération Française d’Etude de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04505202v1</w:t>
+                <w:t xml:space="preserve">hal-04505163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Epuisement maternel: facteurs explicatifs</w:t>
               </w:r>
@@ -8993,51 +8993,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D26EEB38"/>
+    <w:nsid w:val="D3CD8980"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9224,51 +9224,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalene-sejourne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7070-7747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121105547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecylia Ablana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012241297257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05314426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cier-Dehez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/hpr/207514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.062.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Brianda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911221141873" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04274126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soccodato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01392-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-019-00993-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Orsini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poggi" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-018-2447-8" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bertoli" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2018.1504284" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190633v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Got" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Solans" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1510247" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboullenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974974v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974948v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Hammaide" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moncassin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O&#8217;reilly" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974998v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poggi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertoli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2015.10.003" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CRMT6KZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974994v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8GWGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata O&#8217;reilly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pauchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2015.1079601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976093v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonal" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bui" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazenave" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.05.004" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJKC98GC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sejourne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2014.01.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH76W8M1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2014.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR58ZMQ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976112v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaslot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaum&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980161v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bourgoin" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.04.001" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4654F6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976118v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976114v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.693155" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976116v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lami" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976120v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mutabaruka" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.1429" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JRH4668-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.738415" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362692v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alba" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onorrus" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2010.551656" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976292v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmit" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351131v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brulfert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.654489" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976291v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;liane Lopez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2011.623227" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976289v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976123v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976293v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926393v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487334" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Camborieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976300v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Leeuwen" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976314v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976296v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976316v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kopff-Landas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ch&#233;debois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2009.06.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TH7306T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Leeuwen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobolewski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976321v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976317v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976318v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theux" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976324v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Allard" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976329v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ma&#239;nella" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976327v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudou" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976328v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coroner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusibane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147640v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie teisseyre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976908v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976903v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Verdon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carbonneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chauvet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Becvort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505163v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Klinkenberg" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505202v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamarha Pierce" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalene-sejourne" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7070-7747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/121105547" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04776912v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecylia Ablana" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Raynal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natal&#232;ne S&#233;journ&#233;" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10778012241297257" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05314426v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Cier-Dehez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/hpr/207514" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05453658v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Goutaudier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Voyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cont.062.0061" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930414v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Elena Brianda" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mo&#239;ra Mikolajczak" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bader" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Bon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra D&#233;prez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/10731911221141873" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04274126v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Soccodato" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Fages" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40519-022-01392-9" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249715v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Perier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stacey Callahan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2020.01.002" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273877v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez-Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00737-019-00993-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273863v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raquel S&#225;nchez Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Orsini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Laflaqui&#232;re" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jad.2019.08.031" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04273848v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1037/cap0000168" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974971v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlene Bertoli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chabrol" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2018.1504284" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03190633v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Got" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Solans" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08952841.2018.1510247" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926679v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Poggi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10995-018-2447-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Sanchez-Rodriguez" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leboullenger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Callahan" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974948v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de La Hammaide" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moncassin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. O&#8217;reilly" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chabrol" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974974v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926367v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Kruck" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Rog&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Courty" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtcc.2016.09.002" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974994v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rousseau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bouillon" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Lefebvre" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Denis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974998v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Poggi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bertoli" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Goutaudier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2015.10.003" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7CRMT6KZ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926428v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lacroix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Got" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2015.06.003" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4D8GWGDR-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974982v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Fournier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01974979v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Gautier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminata O&#8217;reilly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fagny" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pauchet" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2015.1079601" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976105v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;. Bui" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Cazenave" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gyobfe.2014.05.004" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZJKC98GC-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976093v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonal" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350945v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sejourne" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2014.01.001" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QH76W8M1-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396529v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bui" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpp.2014.03.003" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GR58ZMQ7-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976090v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Choby" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976111v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976109v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976114v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Vaslot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Beaum&#233;" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976112v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980161v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Bourgoin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Anne" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psfr.2012.04.001" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J4654F6P-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976118v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.693155" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976120v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Mutabaruka" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bui" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Birmes" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smi.1429" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-4JRH4668-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976116v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rousset" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lami" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351149v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.738415" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976292v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Schmit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Chauchard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02351131v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brulfert" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2012.654489" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976291v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;liane Lopez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Denis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2011.623227" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976289v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Alba" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Onorrus" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02362692v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646838.2010.551656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976290v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976082v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01976123v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926393v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487334" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976293v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976294v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Gaudet" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Camborieux" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rachel F Rodgers" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02646830903487342" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976314v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillou" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976300v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikki van Leeuwen" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Rodgers" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976316v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Moreau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kopff-Landas" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976296v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01472481v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Ch&#233;debois" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Regner" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Chauchard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.addbeh.2009.06.011" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3TH7306T-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976298v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. van Leeuwen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sobolewski" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976324v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudet" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-A. Allard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976318v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Theux" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976321v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976317v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976323v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976328v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976327v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Boudou" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976329v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ma&#239;nella" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976326v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Coroner" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rusibane" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976330v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01976332v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04147640v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Danel" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=nathalie teisseyre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Walburg" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976908v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Rousseau" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Vicente" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04976903v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolanne Verdon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Carbonneau" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505071v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Boutet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114225v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Lemercier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Delmas" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Caroux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505100v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505133v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Chauvet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Becvort" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Ravion" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505175v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505202v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamarha Pierce" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04505163v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Klinkenberg" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01926437v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01928164v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>