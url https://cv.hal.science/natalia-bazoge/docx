--- v0 (2026-03-10)
+++ v1 (2026-05-03)
@@ -3065,238 +3065,238 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un rôle de genre en faveur d'une éducation physique &amp;quot;féminine&amp;quot; : Jacqueline Roger</w:t>
+                <w:t xml:space="preserve">Un rôle de genre en faveur d’une éducation physique « féminine », Jacqueline Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Lebossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien-Akira, Alix. </w:t>
+              <w:t xml:space="preserve">Sébastien-Akira Alix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’éducatrices et de militantes de l’éducation nouvelle au 20e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, </w:t>
-[...12 lines deleted...]
-              <w:t xml:space="preserve">, pp.261-290, 2026, Pédagogie : crises, mémoires, repères, 978-2-336-56271-1</w:t>
+              <w:t xml:space="preserve">, L’Harmattan, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05444521v1</w:t>
+                <w:t xml:space="preserve">hal-04884575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un rôle de genre en faveur d’une éducation physique « féminine », Jacqueline Roger</w:t>
+                <w:t xml:space="preserve">Un rôle de genre en faveur d'une éducation physique &amp;quot;féminine&amp;quot; : Jacqueline Roger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Erard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Lebossé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sébastien-Akira Alix. </w:t>
+              <w:t xml:space="preserve">Sébastien-Akira, Alix. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Parcours d’éducatrices et de militantes de l’éducation nouvelle au 20e siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, L’Harmattan, 2026</w:t>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.261-290, 2026, Pédagogie : crises, mémoires, repères, 978-2-336-56271-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04884575v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05444521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversification des pratiques d’entretien : entre un impératif socio-culturel et une exigence d’utilité sociale – l’exemple de la FFEPGV (années 1970 à nos jours)</w:t>
               </w:r>
@@ -3870,165 +3870,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage du genre et redressement national: le cas de la Ligue Française d'Education Physique</w:t>
+                <w:t xml:space="preserve">Le volley-ball : entre pertinence scolaire et difficultés pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes., pp.65-76, 2014</w:t>
+              <w:t xml:space="preserve">A l’école du sport. Epistémologie des savoirs corporels du XIXe siècle à nos jours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, De Boeck, pp.353-380, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063833v1</w:t>
+                <w:t xml:space="preserve">hal-02063816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le volley-ball : entre pertinence scolaire et difficultés pratiques</w:t>
+                <w:t xml:space="preserve">Apprentissage du genre et redressement national: le cas de la Ligue Française d'Education Physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A l’école du sport. Epistémologie des savoirs corporels du XIXe siècle à nos jours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, De Boeck, pp.353-380, 2014</w:t>
+              <w:t xml:space="preserve">Sport, genre et vulnérabilité au XXe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes., pp.65-76, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063816v1</w:t>
+                <w:t xml:space="preserve">hal-02063833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dirigeantes au sein de la FFEPGV : regards sur la construction de parcours de dirigeantes ordinaires et sur le protectionnisme des élues nationales (des années 1970 à nos jours)</w:t>
               </w:r>
@@ -4493,51 +4493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1999931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1832135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travaillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2012.690227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travaillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Micard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gillonnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Y." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444521v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/parcours-d-educatrices-et-de-militantes-de-l-education-nouvelle-au-20e-siecle/80807?srsltid=AfmBOor6JVVChhivoDUzyov6_XQoFmf3JFAtDypFbPshupSy78NVopIo" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884575v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063833v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063816v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Froissart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deboutd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1999931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1832135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travaillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2012.690227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travaillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Micard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gillonnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Y." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/parcours-d-educatrices-et-de-militantes-de-l-education-nouvelle-au-20e-siecle/80807?srsltid=AfmBOor6JVVChhivoDUzyov6_XQoFmf3JFAtDypFbPshupSy78NVopIo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Froissart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deboutd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>