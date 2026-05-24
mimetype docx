--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -1817,191 +1817,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04915950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les footballeuses, de plus en plus nombreuses?</w:t>
+                <w:t xml:space="preserve">Football, sport et genre: au-delà des stéréotypes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Exposition Sport et Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Caf'égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, May 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947955v1</w:t>
+                <w:t xml:space="preserve">hal-04947655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Football, sport et genre: au-delà des stéréotypes</w:t>
+                <w:t xml:space="preserve">Les footballeuses, de plus en plus nombreuses?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aïna Chalabaev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Caf'égalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, May 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Exposition Sport et Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04947655v1</w:t>
+                <w:t xml:space="preserve">hal-04947955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place des femmes dans les sports de glisse en montagne</w:t>
               </w:r>
@@ -2637,191 +2637,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02063923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sense of useful effort”: physical education for peace in the French League of Physical Education (1915-1924)</w:t>
+                <w:t xml:space="preserve">Le sport à la télévision dans les années 1960 : modèle d’acculturation et structuration des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Education, War and Peace, ISCHE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">XVIe carrefours d’histoire du sport « Le sport et les sixties »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063932v1</w:t>
+                <w:t xml:space="preserve">hal-02063964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sport à la télévision dans les années 1960 : modèle d’acculturation et structuration des représentations</w:t>
+                <w:t xml:space="preserve">“Sense of useful effort”: physical education for peace in the French League of Physical Education (1915-1924)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Attali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Bazoge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIe carrefours d’histoire du sport « Le sport et les sixties »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+              <w:t xml:space="preserve">Education, War and Peace, ISCHE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02063964v1</w:t>
+                <w:t xml:space="preserve">hal-02063932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Alpes Sportives, &amp;quot;organe de liaison&amp;quot; du sport dauphinois et savoyard (1919-1928).</w:t>
               </w:r>
@@ -4493,51 +4493,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1999931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1832135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travaillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2012.690227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travaillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Micard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947955v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947655v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gillonnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063932v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063964v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Y." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/parcours-d-educatrices-et-de-militantes-de-l-education-nouvelle-au-20e-siecle/80807?srsltid=AfmBOor6JVVChhivoDUzyov6_XQoFmf3JFAtDypFbPshupSy78NVopIo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Froissart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deboutd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282442v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Attali" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Bazoge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsss.022.0013" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634797v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olaf Schut" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudouin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2021.1999931" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02974054v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19406940.2020.1832135" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04926201v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;na Chalabaev" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Jo&#235;t" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Morales" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Saint-Martin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Travaillot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lebecq" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063803v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04045964v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Saint-martin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02353721v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Grosset" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Delorme" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09523367.2012.690227" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055370v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055362v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05353897v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Szerdahelyi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04920496v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alban Lebecq" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Morales" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Travaillot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04917456v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04313175v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Micard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04937637v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04927105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04908206v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie Beaudoin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04915950v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Froissart" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947655v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947955v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947968v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Gillonnier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04914295v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04947685v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063918v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063959v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063944v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063941v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Attali" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063923v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063932v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02320953v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grosset Y." TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Jorand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-02384374v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Erard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Leboss&#233;" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05444521v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/catalogue/livre/parcours-d-educatrices-et-de-militantes-de-l-education-nouvelle-au-20e-siecle/80807?srsltid=AfmBOor6JVVChhivoDUzyov6_XQoFmf3JFAtDypFbPshupSy78NVopIo" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973826v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884389v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884270v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04888219v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884226v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04884244v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063809v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063816v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063833v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02063846v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Froissart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04051293v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926369v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Bretin" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Deboutd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dutheil" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>