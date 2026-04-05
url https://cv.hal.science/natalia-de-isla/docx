--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -1428,291 +1428,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05475490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a scaffold for ligament tissue engineering: What has been done, and what still needs to be done</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesenchymal stem cell interacted with PLCL braided scaffold coated with poly- l -lysine/hyaluronic acid for ligament tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiong Wang</w:t>
+                <w:t xml:space="preserve">Qiaoyue Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laurie Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1), pp.4-9. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (12), pp.3042-3052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocit.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.36494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070833v1</w:t>
+                <w:t xml:space="preserve">hal-02070806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cell interacted with PLCL braided scaffold coated with poly- l -lysine/hyaluronic acid for ligament tissue engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining a scaffold for ligament tissue engineering: What has been done, and what still needs to be done</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Laurent</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaoyue Du</w:t>
+                <w:t xml:space="preserve">Xiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Targa</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 106 (12), pp.3042-3052. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.4-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.36494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jocit.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070806v1</w:t>
+                <w:t xml:space="preserve">hal-02070833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser photobiomodulation in pressure ulcer healing of human diabetic patients: gene expression analysis of inflammatory biochemical markers</w:t>
               </w:r>
@@ -2496,559 +2496,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem Cells and Regenerative Medicine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
+                <w:t xml:space="preserve">Evaluation of the Proliferative Effects Induced by Low-Level Laser Therapy in Bone Marrow Stem Cell Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Fernando Xisto Braga Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. P. Li,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+                <w:t xml:space="preserve">Durvanei A. Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia De Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Cesar Pinto Leal-Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhang,</w:t>
+                <w:t xml:space="preserve">Jon Joensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.734731. </w:t>
+              <w:t xml:space="preserve">Photomedicine and Laser Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (12), pp.610-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/734731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/pho.2014.3864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465786v1</w:t>
+                <w:t xml:space="preserve">hal-01451667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active implant combining human stem cell microtissues and growth factors for bone-regenerative nanomedicine.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signalling pathways involved in the process of mesenchymal stem cells differentiating into hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Keller</w:t>
+                <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David-Nicolas Morand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia De Isla</w:t>
+                <w:t xml:space="preserve">Xiao-San Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Huck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.753-63. </w:t>
+              <w:t xml:space="preserve">Cell Proliferation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (2), pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/nnm.14.228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cpr.12165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451383v1</w:t>
+                <w:t xml:space="preserve">hal-01451903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Proliferative Effects Induced by Low-Level Laser Therapy in Bone Marrow Stem Cell Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Fernando Xisto Braga Cavalcanti</w:t>
+                <w:t xml:space="preserve">Stem Cells and Regenerative Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durvanei A. Maria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Cesar Pinto Leal-Junior</w:t>
+                <w:t xml:space="preserve">Y. P. Li,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Joensen</w:t>
+                <w:t xml:space="preserve">L. Zhang,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomedicine and Laser Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (12), pp.610-616. </w:t>
+              <w:t xml:space="preserve">Stem Cells International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.734731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/pho.2014.3864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/734731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451667v1</w:t>
+                <w:t xml:space="preserve">hal-01465786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signalling pathways involved in the process of mesenchymal stem cells differentiating into hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active implant combining human stem cell microtissues and growth factors for bone-regenerative nanomedicine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun-Song Ye</w:t>
+                <w:t xml:space="preserve">Laetitia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-San Su</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
+                <w:t xml:space="preserve">David-Nicolas Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Proliferation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (2), pp.157-165. </w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.753-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cpr.12165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/nnm.14.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451903v1</w:t>
+                <w:t xml:space="preserve">hal-01451383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an understanding of mechanism of aging-induced oxidative stress in human mesenchymal stem cells</w:t>
               </w:r>
@@ -3298,90 +3298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application potential of mesenchymal stem cells derived from Wharton's jelly in liver tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Hen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3432,51 +3432,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to preparing decellularized whole liver organ scaffold in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,740 +3560,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor's age dependent proliferation decrease of human bone marrow mesenchymal stem cells is linked to diminished clonogenicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Mainard</w:t>
+                <w:t xml:space="preserve">Towards a Tissue-Engineered Ligament: Design and Preliminary Evaluation of a Dedicated Multi-Chamber Tension-Torsion Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danisle Bensoussan</w:t>
+                <w:t xml:space="preserve">Cédryck Vaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiude Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BME-140973⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr2010167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453218v1</w:t>
+                <w:t xml:space="preserve">hal-01424974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Tissue-Engineered Ligament: Design and Preliminary Evaluation of a Dedicated Multi-Chamber Tension-Torsion Bioreactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+                <w:t xml:space="preserve">Donor's age dependent proliferation decrease of human bone marrow mesenchymal stem cells is linked to diminished clonogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiude Wu</w:t>
+                <w:t xml:space="preserve">Danisle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), pp.167. </w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.S47-S52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr2010167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/BME-140973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424974v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties evolution of a PLGA-PLCL composite scaffold for ligament tissue engineering under static and cyclic traction-torsion in vitro culture conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Tran</w:t>
+                <w:t xml:space="preserve">Does Making Method of Alginate Hydrogel Influence the Chondrogenic Differentiation of Human Mesenchymal Stem Cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia De Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Science, Polymer Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205063.2012.727265⟩</w:t>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04 (10), pp.110-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/eng.2012.410B028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867834v1</w:t>
+                <w:t xml:space="preserve">hal-03782979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human Stem Cells and Articular Cartilage Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J-F. Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y.Y. Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 13 (15), pp.2682-2691. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2174/138920112804724846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Making Method of Alginate Hydrogel Influence the Chondrogenic Differentiation of Human Mesenchymal Stem Cells?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+                <w:t xml:space="preserve">Mechanical properties evolution of a PLGA-PLCL composite scaffold for ligament tissue engineering under static and cyclic traction-torsion in vitro culture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Min Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 04 (10), pp.110-113. </w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Science, Polymer Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (8), pp.899-911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4236/eng.2012.410B028⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09205063.2012.727265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782979v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on stem cells as candidates to be differentiated into hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Decot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4789,51 +4789,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a three-dimensional alginate hydrogel by spraying method for cartilage tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Tritz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5191,329 +5191,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between bone marrow mesenchymal stromal cells (MSCs) senescence and clinical evolution of AML and MDS patients after hematopoietic stem cells (HSC) transplantation</w:t>
+                <w:t xml:space="preserve">The Mechanoadaptation Concept of Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naceur Charif</w:t>
+                <w:t xml:space="preserve">Jean François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Boulangé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Allan Bertrand</w:t>
+                <w:t xml:space="preserve">Yves Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Magdalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cell Senescence Association 2020 Conference (ICSA2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Europe-China Symposium on Stem Cells and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg; Association Bioingénierie, Oct 2019, Strasbourg, France. pp.47-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BHR210010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03626470v1</w:t>
+                <w:t xml:space="preserve">hal-03245667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mechanoadaptation Concept of Cells</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relationship between bone marrow mesenchymal stromal cells (MSCs) senescence and clinical evolution of AML and MDS patients after hematopoietic stem cells (HSC) transplantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rémond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yinping Li</w:t>
+                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Boulangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Europe-China Symposium on Stem Cells and Regenerative Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Cell Senescence Association 2020 Conference (ICSA2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03245667v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03626470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of in vitro expansion on immunomodulation properties of mesenchymal stromal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem El Ouafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Ghannoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5607,64 +5607,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5728,77 +5728,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senescence of mesenchymal stroma cells and clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Ghannoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem El Ouafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5853,51 +5853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Senescence of mesenchymal stem cells and its impact on clinical applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5959,545 +5959,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells heterogeneity considering surface markers and senescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayssa Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973642v1</w:t>
+                <w:t xml:space="preserve">hal-02973631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesenchymal stem cells heterogeneity considering surface markers and senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973631v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rat BMSC infusion was unable to ameliorate inflammatory injuries in tissues of mice with LPS-induced endotoxemia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Zhui Yu</w:t>
+                <w:t xml:space="preserve">Research progress in liver tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zheng Guan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun-Song Ye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan-Feng Yin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th China–France International Symposium “Stem Cells and Regenerative Medicine” and the first meeting of the France–China International CNRS Network (GDRI) CeSMeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2016, Nancy, France. pp.S129-S138, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BME-171634⟩</w:t>
+              <w:t xml:space="preserve">, Jul 2016, Nancy, France. pp.S113-S119, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-171632⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973711v1</w:t>
+                <w:t xml:space="preserve">hal-02973692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research progress in liver tissue engineering</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+                <w:t xml:space="preserve">Rat BMSC infusion was unable to ameliorate inflammatory injuries in tissues of mice with LPS-induced endotoxemia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaolin Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanhan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jinhua Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhui Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th China–France International Symposium “Stem Cells and Regenerative Medicine” and the first meeting of the France–China International CNRS Network (GDRI) CeSMeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2016, Nancy, France. pp.S113-S119, </w:t>
+              <w:t xml:space="preserve">, Oct 2016, Nancy, France. pp.S129-S138, </w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/BME-171632⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/BME-171634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973692v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New advanced therapy medicinal product for cartilage defect treatment with extemporaneous association of a scaffold and Wharton's jelly mesenchymal stromal cells</w:t>
               </w:r>
@@ -6733,51 +6733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'hétérogénéité des CSM pour des produits de thérapie cellulaire personnalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6858,51 +6858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface markers expressed differently according to MSC source and aging reflects MCS heterogeneity and define MSC subset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7443,51 +7443,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Buckwalter, M. Lotz and J.-.Stoltz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoarthritis, Inflammation and Degradation : A Continuum.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.254-266, 2011, Biomedical and Health Research</w:t>
@@ -7548,51 +7548,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replicative senescent bone marrow mesenchymal stem cells spotting by surface protein expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7673,51 +7673,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in the expression of cell surface proteins between young and replicative senescent bone marrow mesenchymal stromal / stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8070,51 +8070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delafosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fievet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-024-00516-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laroye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134414" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Fan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huselstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia De Isla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107765" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyue Du" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36494" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelice Calixto Ruh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Frigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernando Xisto Braga Cavalcanti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Svidnicki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nogaroto Vicari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-017-2384-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiavi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2461" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-168036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blanchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.04.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diomede" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zingariello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F.X.B. Cavalcanti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Merciaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pizzicannella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2017.2791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoston Holder Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Cesar Pinto Leal-Junior" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A.B. Lopes-Martins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Labat Marcos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2016.4195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P. Li," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/734731" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Nicolas Morand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.14.228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei A. Maria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Joensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2014.3864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Song Ye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-San Su" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpr.12165" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benameur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141247" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensoussan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hen Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Guan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Yin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danisle Bensoussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140973" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ziani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Min Zang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205063.2012.727265" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782970v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Stoltz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Li" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724846" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.410B028" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2012-0695" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Basciano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz-Schiavi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2010-0628" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000790k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01981088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Wei Yang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Sarda-Kolopp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626470v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245667v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Ghannoum" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03629665v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roeder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973642v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Kacem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973711v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Xie" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhan Liu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Wu" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhui Yu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171634" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973692v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171632" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouas-Freiss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033120v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaoma," TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallar, L" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainard Didier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye, J" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du, W" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stoltz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cauchois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11308" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delafosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fievet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-024-00516-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laroye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134414" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Fan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huselstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia De Isla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107765" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyue Du" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36494" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelice Calixto Ruh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Frigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernando Xisto Braga Cavalcanti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Svidnicki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nogaroto Vicari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-017-2384-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiavi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2461" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-168036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blanchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.04.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diomede" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zingariello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F.X.B. Cavalcanti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Merciaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pizzicannella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2017.2791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoston Holder Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Cesar Pinto Leal-Junior" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A.B. Lopes-Martins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Labat Marcos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2016.4195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei A. Maria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Joensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2014.3864" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Song Ye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-San Su" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpr.12165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P. Li," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/734731" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Nicolas Morand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.14.228" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benameur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141247" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensoussan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hen Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Guan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Yin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danisle Bensoussan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140973" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.410B028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Stoltz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724846" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ziani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Min Zang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205063.2012.727265" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2012-0695" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Basciano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz-Schiavi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2010-0628" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000790k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01981088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Wei Yang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Sarda-Kolopp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Ghannoum" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03629665v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roeder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973642v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Kacem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171632" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973711v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Xie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhan Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhui Yu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171634" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouas-Freiss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033120v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaoma," TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallar, L" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainard Didier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye, J" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du, W" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stoltz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cauchois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11308" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>