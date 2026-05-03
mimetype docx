--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -1294,1125 +1294,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mechanical forces on bone: Introduction to mechanobiology and mechanical adaptation concept</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesenchymal stem cell interacted with PLCL braided scaffold coated with poly- l -lysine/hyaluronic acid for ligament tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Magdalou</w:t>
+                <w:t xml:space="preserve">Qiaoyue Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel George</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yinping Li</w:t>
+                <w:t xml:space="preserve">Laurie Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Immunotherapy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jocit.2018.09.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (12), pp.3042-3052. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.36494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475490v1</w:t>
+                <w:t xml:space="preserve">hal-02070806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cell interacted with PLCL braided scaffold coated with poly- l -lysine/hyaluronic acid for ligament tissue engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Defining a scaffold for ligament tissue engineering: What has been done, and what still needs to be done</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Laurent</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.36494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.4-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocit.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070806v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defining a scaffold for ligament tissue engineering: What has been done, and what still needs to be done</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Laser photobiomodulation in pressure ulcer healing of human diabetic patients: gene expression analysis of inflammatory biochemical markers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anelice Calixto Ruh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucio Frigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric P. Laurent</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
+                <w:t xml:space="preserve">Marcos Fernando Xisto Braga Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiong Wang</w:t>
+                <w:t xml:space="preserve">Paulo Svidnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Viviane Nogaroto Vicari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1), pp.4-9. </w:t>
+              <w:t xml:space="preserve">Lasers in Medical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.165 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocit.2018.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10103-017-2384-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02070833v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser photobiomodulation in pressure ulcer healing of human diabetic patients: gene expression analysis of inflammatory biochemical markers</w:t>
+                <w:t xml:space="preserve">Influence of mechanical forces on bone: Introduction to mechanobiology and mechanical adaptation concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anelice Calixto Ruh</w:t>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucio Frigo</w:t>
+                <w:t xml:space="preserve">Jacques Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Fernando Xisto Braga Cavalcanti</w:t>
+                <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Svidnicki</w:t>
+                <w:t xml:space="preserve">Yun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Nogaroto Vicari</w:t>
+                <w:t xml:space="preserve">Yinping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Medical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.165 - 171. </w:t>
+              <w:t xml:space="preserve">Journal of Cellular Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.10 - 12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10103-017-2384-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jocit.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01831939v1</w:t>
+                <w:t xml:space="preserve">hal-05475490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulations on human bone marrow mesenchymal stem cells enhance cells differentiation in a three-dimensional layered scaffold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stem cells and vascular regenerative medicine: A mini review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Schiavi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Naceur Charif</w:t>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Mainard</w:t>
+                <w:t xml:space="preserve">L. Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/term.2461⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (4), pp.613 - 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-168036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715211v1</w:t>
+                <w:t xml:space="preserve">hal-01715476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cells and vascular regenerative medicine: A mini review</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+                <w:t xml:space="preserve">Revisiting MSC expansion from critical quality attributes to critical culture process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Collignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Z. Han</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-168036⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.231 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715476v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting MSC expansion from critical quality attributes to critical culture process parameters</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MyD88/ERK/NFkB pathways and pro-inflammatory cytokines release in periodontal ligament stem cells stimulated by Porphyromonas gingivalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Collignon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
+                <w:t xml:space="preserve">Francesca Diomede</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Blanchard</w:t>
+                <w:t xml:space="preserve">Maria Zingariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos F.X.B. Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Merciaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacopo Pizzicannella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.04.017⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4081/ejh.2017.2791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921144v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyD88/ERK/NFkB pathways and pro-inflammatory cytokines release in periodontal ligament stem cells stimulated by Porphyromonas gingivalis</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical stimulations on human bone marrow mesenchymal stem cells enhance cells differentiation in a three-dimensional layered scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilaria Merciaro</w:t>
+                <w:t xml:space="preserve">Jessica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Reppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacopo Pizzicannella</w:t>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 61 (2), </w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.360-369. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4081/ejh.2017.2791⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/term.2461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831940v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of the Physiotherapeutic and Drug Protocol and Low-Level Laser Irradiation in the Treatment of Pain Associated with Temporomandibular Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Fernando Xisto Braga Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uoston Holder Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2496,559 +2496,559 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of the Proliferative Effects Induced by Low-Level Laser Therapy in Bone Marrow Stem Cell Culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marcos Fernando Xisto Braga Cavalcanti</w:t>
+                <w:t xml:space="preserve">Stem Cells and Regenerative Medicine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durvanei A. Maria</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ernesto Cesar Pinto Leal-Junior</w:t>
+                <w:t xml:space="preserve">Y. P. Li,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Joensen</w:t>
+                <w:t xml:space="preserve">L. Zhang,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photomedicine and Laser Surgery</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 33 (12), pp.610-616. </w:t>
+              <w:t xml:space="preserve">Stem Cells International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015, pp.734731. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1089/pho.2014.3864⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1155/2015/734731⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451667v1</w:t>
+                <w:t xml:space="preserve">hal-01465786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signalling pathways involved in the process of mesenchymal stem cells differentiating into hepatocytes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Active implant combining human stem cell microtissues and growth factors for bone-regenerative nanomedicine.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun-Song Ye</w:t>
+                <w:t xml:space="preserve">Laetitia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiao-San Su</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
+                <w:t xml:space="preserve">David-Nicolas Morand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lei Zhang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Huck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Proliferation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 48 (2), pp.157-165. </w:t>
+              <w:t xml:space="preserve">Nanomedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 10 (5), pp.753-63. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cpr.12165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2217/nnm.14.228⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451903v1</w:t>
+                <w:t xml:space="preserve">hal-01451383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem Cells and Regenerative Medicine</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
+                <w:t xml:space="preserve">Evaluation of the Proliferative Effects Induced by Low-Level Laser Therapy in Bone Marrow Stem Cell Culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos Fernando Xisto Braga Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. P. Li,</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+                <w:t xml:space="preserve">Durvanei A. Maria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia De Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ernesto Cesar Pinto Leal-Junior</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhang,</w:t>
+                <w:t xml:space="preserve">Jon Joensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Stem Cells International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 2015, pp.734731. </w:t>
+              <w:t xml:space="preserve">Photomedicine and Laser Surgery</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 33 (12), pp.610-616. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1155/2015/734731⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1089/pho.2014.3864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01465786v1</w:t>
+                <w:t xml:space="preserve">hal-01451667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Active implant combining human stem cell microtissues and growth factors for bone-regenerative nanomedicine.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Signalling pathways involved in the process of mesenchymal stem cells differentiating into hepatocytes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Keller</w:t>
+                <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David-Nicolas Morand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia De Isla</w:t>
+                <w:t xml:space="preserve">Xiao-San Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Huck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomedicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 10 (5), pp.753-63. </w:t>
+              <w:t xml:space="preserve">Cell Proliferation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 48 (2), pp.157-165. </w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2217/nnm.14.228⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cpr.12165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01451383v1</w:t>
+                <w:t xml:space="preserve">hal-01451903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward an understanding of mechanism of aging-induced oxidative stress in human mesenchymal stem cells</w:t>
               </w:r>
@@ -3073,51 +3073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3164,77 +3164,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem cells and applications: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Decot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3298,90 +3298,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application potential of mesenchymal stem cells derived from Wharton's jelly in liver tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yong-Hen Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3432,64 +3432,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to preparing decellularized whole liver organ scaffold in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,766 +3560,766 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Tissue-Engineered Ligament: Design and Preliminary Evaluation of a Dedicated Multi-Chamber Tension-Torsion Bioreactor</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Laurent</w:t>
+                <w:t xml:space="preserve">Donor's age dependent proliferation decrease of human bone marrow mesenchymal stem cells is linked to diminished clonogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédryck Vaquette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xiude Wu</w:t>
+                <w:t xml:space="preserve">Danisle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr2010167⟩</w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.S47-S52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-140973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01424974v1</w:t>
+                <w:t xml:space="preserve">hal-01453218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor's age dependent proliferation decrease of human bone marrow mesenchymal stem cells is linked to diminished clonogenicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Mainard</w:t>
+                <w:t xml:space="preserve">Towards a Tissue-Engineered Ligament: Design and Preliminary Evaluation of a Dedicated Multi-Chamber Tension-Torsion Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédryck Vaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danisle Bensoussan</w:t>
+                <w:t xml:space="preserve">Xiude Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 24 (1), pp.S47-S52. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.167. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3233/BME-140973⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr2010167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01453218v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01424974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does Making Method of Alginate Hydrogel Influence the Chondrogenic Differentiation of Human Mesenchymal Stem Cells?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+                <w:t xml:space="preserve">Mechanical properties evolution of a PLGA-PLCL composite scaffold for ligament tissue engineering under static and cyclic traction-torsion in vitro culture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Min Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jian Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4236/eng.2012.410B028⟩</w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Science, Polymer Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (8), pp.899-911. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/09205063.2012.727265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782979v1</w:t>
+                <w:t xml:space="preserve">hal-00867834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Stem Cells and Articular Cartilage Tissue Engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Huselstein</w:t>
+                <w:t xml:space="preserve">Does Making Method of Alginate Hydrogel Influence the Chondrogenic Differentiation of Human Mesenchymal Stem Cells?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Schiavi</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/138920112804724846⟩</w:t>
+              <w:t xml:space="preserve">Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 04 (10), pp.110-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4236/eng.2012.410B028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782970v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties evolution of a PLGA-PLCL composite scaffold for ligament tissue engineering under static and cyclic traction-torsion in vitro culture conditions</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Human Stem Cells and Articular Cartilage Tissue Engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jian Liu</w:t>
+                <w:t xml:space="preserve">J-F. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguyen Tran</w:t>
+                <w:t xml:space="preserve">Y.Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Science, Polymer Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 24 (8), pp.899-911. </w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (15), pp.2682-2691. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/09205063.2012.727265⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/138920112804724846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867834v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on stem cells as candidates to be differentiated into hepatocytes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Decot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4494,519 +4494,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagenous extracellular matrix of cartilage submitted to mechanical forces studied by second harmonic generation microscopy.</w:t>
+                <w:t xml:space="preserve">Original approach for cartilage tissue engineering with mesenchymal stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+                <w:t xml:space="preserve">Jessica Tritz-Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00648.x⟩</w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3-4), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-2010-0628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00558986v1</w:t>
+                <w:t xml:space="preserve">hal-03782996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original approach for cartilage tissue engineering with mesenchymal stem cells</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jessica Tritz-Schiavi</w:t>
+                <w:t xml:space="preserve">Designing a three-dimensional alginate hydrogel by spraying method for cartilage tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pinzano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BME-2010-0628⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (20), pp.5165-5174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c000790k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782996v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a three-dimensional alginate hydrogel by spraying method for cartilage tissue engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collagenous extracellular matrix of cartilage submitted to mechanical forces studied by second harmonic generation microscopy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Tritz</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp.302-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00648.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c000790k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03697373v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of multimodal imaging in tissue engineering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (4-5), pp.329-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5223,77 +5223,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rémond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Europe-China Symposium on Stem Cells and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Strasbourg; Association Bioingénierie, Oct 2019, Strasbourg, France. pp.47-59, </w:t>
@@ -5508,51 +5508,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Ghannoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium Europe China on Stem Cells and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
@@ -5607,77 +5607,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting of the GDRI CNRS 851 CeSMeR “Mesenchymal Stem Cells and Regenerative Medicine”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Shangrao, China. </w:t>
@@ -5709,609 +5709,609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senescence of mesenchymal stroma cells and clinical applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Senescence of mesenchymal stem cells and its impact on clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia De Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium Europe China on Stem Cells and Regenerative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03629665v1</w:t>
+                <w:t xml:space="preserve">hal-02973662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senescence of mesenchymal stem cells and its impact on clinical applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973662v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesenchymal stem cells heterogeneity considering surface markers and senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973631v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells heterogeneity considering surface markers and senescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Senescence of mesenchymal stroma cells and clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Ghannoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mayssa Kacem</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
+              <w:t xml:space="preserve">9th International Symposium Europe China on Stem Cells and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973642v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research progress in liver tissue engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Guan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Feng Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th China–France International Symposium “Stem Cells and Regenerative Medicine” and the first meeting of the France–China International CNRS Network (GDRI) CeSMeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Nancy, France. pp.S113-S119, </w:t>
@@ -6388,51 +6388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanhan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhua Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhui Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6733,51 +6733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'hétérogénéité des CSM pour des produits de thérapie cellulaire personnalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,51 +6785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainard Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FR CNRS-UL 3209 Bioingénierie Moléculaire Cellulaire &amp; Thérapeutique "La médecine personnalisée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
@@ -6858,51 +6858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface markers expressed differently according to MSC source and aging reflects MCS heterogeneity and define MSC subset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7009,51 +7009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,51 +7130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7257,90 +7257,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of bone cells to mechanical stimulations: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7417,51 +7417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dd Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7548,90 +7548,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replicative senescent bone marrow mesenchymal stem cells spotting by surface protein expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7673,90 +7673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in the expression of cell surface proteins between young and replicative senescent bone marrow mesenchymal stromal / stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8070,51 +8070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delafosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fievet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-024-00516-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laroye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134414" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Fan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huselstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia De Isla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107765" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070806v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyue Du" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36494" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070833v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.002" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelice Calixto Ruh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Frigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernando Xisto Braga Cavalcanti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Svidnicki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nogaroto Vicari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-017-2384-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiavi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2461" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-168036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blanchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.04.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diomede" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zingariello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F.X.B. Cavalcanti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Merciaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pizzicannella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2017.2791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoston Holder Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Cesar Pinto Leal-Junior" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A.B. Lopes-Martins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Labat Marcos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2016.4195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451667v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei A. Maria" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Joensen" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2014.3864" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451903v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Song Ye" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-San Su" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpr.12165" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P. Li," TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/734731" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451383v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Nicolas Morand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.14.228" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benameur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141247" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensoussan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hen Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Guan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Yin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danisle Bensoussan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140973" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.410B028" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782970v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Stoltz" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Li" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724846" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ziani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Min Zang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205063.2012.727265" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2012-0695" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Basciano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz-Schiavi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2010-0628" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000790k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01981088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Wei Yang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Sarda-Kolopp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Ghannoum" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03629665v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roeder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973642v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Kacem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171632" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973711v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Xie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhan Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhui Yu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171634" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouas-Freiss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033120v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaoma," TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallar, L" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainard Didier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye, J" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du, W" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stoltz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cauchois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11308" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delafosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fievet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-024-00516-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laroye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134414" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Fan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huselstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia De Isla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107765" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyue Du" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36494" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelice Calixto Ruh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Frigo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernando Xisto Braga Cavalcanti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Svidnicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nogaroto Vicari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-017-2384-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-168036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blanchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.04.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diomede" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zingariello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F.X.B. Cavalcanti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Merciaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pizzicannella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2017.2791" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiavi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2461" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoston Holder Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Cesar Pinto Leal-Junior" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A.B. Lopes-Martins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Labat Marcos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2016.4195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P. Li," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/734731" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Nicolas Morand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.14.228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei A. Maria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Joensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2014.3864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Song Ye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-San Su" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpr.12165" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benameur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141247" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensoussan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hen Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Guan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Yin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danisle Bensoussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140973" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ziani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Min Zang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205063.2012.727265" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.410B028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782970v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Stoltz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724846" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2012-0695" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Basciano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz-Schiavi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2010-0628" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000790k" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01981088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Wei Yang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Sarda-Kolopp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Ghannoum" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973662v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roeder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Kacem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03629665v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171632" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973711v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Xie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhan Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhui Yu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171634" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouas-Freiss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033120v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaoma," TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallar, L" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainard Didier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye, J" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du, W" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stoltz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cauchois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11308" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>