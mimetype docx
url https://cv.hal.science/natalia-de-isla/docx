--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -1294,1125 +1294,1125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02968491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cell interacted with PLCL braided scaffold coated with poly- l -lysine/hyaluronic acid for ligament tissue engineering</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of mechanical forces on bone: Introduction to mechanobiology and mechanical adaptation concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Laurent</w:t>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiaoyue Du</w:t>
+                <w:t xml:space="preserve">Jacques Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurie Targa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yun Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jbm.a.36494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cellular Immunotherapy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (1), pp.10 - 12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jocit.2018.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070806v1</w:t>
+                <w:t xml:space="preserve">hal-05475490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defining a scaffold for ligament tissue engineering: What has been done, and what still needs to be done</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P. Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cellular Immunotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 4 (1), pp.4-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jocit.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02070833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laser photobiomodulation in pressure ulcer healing of human diabetic patients: gene expression analysis of inflammatory biochemical markers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucio Frigo</w:t>
+                <w:t xml:space="preserve">Mesenchymal stem cell interacted with PLCL braided scaffold coated with poly- l -lysine/hyaluronic acid for ligament tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcos Fernando Xisto Braga Cavalcanti</w:t>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paulo Svidnicki</w:t>
+                <w:t xml:space="preserve">Qiaoyue Du</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Viviane Nogaroto Vicari</w:t>
+                <w:t xml:space="preserve">Laurie Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lasers in Medical Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (1), pp.165 - 171. </w:t>
+              <w:t xml:space="preserve">Journal of Biomedical Materials Research Part A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 106 (12), pp.3042-3052. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10103-017-2384-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jbm.a.36494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831939v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of mechanical forces on bone: Introduction to mechanobiology and mechanical adaptation concept</w:t>
+                <w:t xml:space="preserve">Laser photobiomodulation in pressure ulcer healing of human diabetic patients: gene expression analysis of inflammatory biochemical markers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+                <w:t xml:space="preserve">Anelice Calixto Ruh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Magdalou</w:t>
+                <w:t xml:space="preserve">Lucio Frigo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel George</w:t>
+                <w:t xml:space="preserve">Marcos Fernando Xisto Braga Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yun Chen</w:t>
+                <w:t xml:space="preserve">Paulo Svidnicki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinping Li</w:t>
+                <w:t xml:space="preserve">Viviane Nogaroto Vicari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cellular Immunotherapy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (1), pp.10 - 12. </w:t>
+              <w:t xml:space="preserve">Lasers in Medical Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (1), pp.165 - 171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jocit.2018.09.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10103-017-2384-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05475490v1</w:t>
+                <w:t xml:space="preserve">hal-01831939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stem cells and vascular regenerative medicine: A mini review</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mechanical stimulations on human bone marrow mesenchymal stem cells enhance cells differentiation in a three-dimensional layered scaffold</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+                <w:t xml:space="preserve">Jessica Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Reppel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Z. Han</w:t>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/CH-168036⟩</w:t>
+              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 12 (2), pp.360-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/term.2461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01715476v1</w:t>
+                <w:t xml:space="preserve">hal-01715211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revisiting MSC expansion from critical quality attributes to critical culture process parameters</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stem cells and vascular regenerative medicine: A mini review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Eric Olmos</w:t>
+                <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Collignon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Blanchard</w:t>
+                <w:t xml:space="preserve">Z. Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Process Biochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.04.017⟩</w:t>
+              <w:t xml:space="preserve">Clinical Hemorheology and Microcirculation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 64 (4), pp.613 - 633. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/CH-168036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01921144v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01715476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MyD88/ERK/NFkB pathways and pro-inflammatory cytokines release in periodontal ligament stem cells stimulated by Porphyromonas gingivalis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revisiting MSC expansion from critical quality attributes to critical culture process parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Olmos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesca Diomede</w:t>
+                <w:t xml:space="preserve">Marie-Laure Collignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Zingariello</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jacopo Pizzicannella</w:t>
+                <w:t xml:space="preserve">Fabrice Blanchard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4081/ejh.2017.2791⟩</w:t>
+              <w:t xml:space="preserve">Process Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 59, pp.231 - 243. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procbio.2016.04.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01831940v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01921144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical stimulations on human bone marrow mesenchymal stem cells enhance cells differentiation in a three-dimensional layered scaffold</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MyD88/ERK/NFkB pathways and pro-inflammatory cytokines release in periodontal ligament stem cells stimulated by Porphyromonas gingivalis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Diomede</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zingariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcos F.X.B. Cavalcanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Schiavi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Natalia de Isla</w:t>
+                <w:t xml:space="preserve">Ilaria Merciaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Didier Mainard</w:t>
+                <w:t xml:space="preserve">Jacopo Pizzicannella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Tissue Engineering and Regenerative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 12 (2), pp.360-369. </w:t>
+              <w:t xml:space="preserve">European Journal of Histochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 61 (2), </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/term.2461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4081/ejh.2017.2791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01715211v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01831940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative Study of the Physiotherapeutic and Drug Protocol and Low-Level Laser Irradiation in the Treatment of Pain Associated with Temporomandibular Dysfunction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Fernando Xisto Braga Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uoston Holder Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2502,90 +2502,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem Cells and Regenerative Medicine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. P. Li,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2636,51 +2636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Active implant combining human stem cell microtissues and growth factors for bone-regenerative nanomedicine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Keller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2770,51 +2770,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Proliferative Effects Induced by Low-Level Laser Therapy in Bone Marrow Stem Cell Culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Fernando Xisto Braga Cavalcanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Durvanei A. Maria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2930,51 +2930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiao-San Su</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3073,51 +3073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3164,77 +3164,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stem cells and applications: A survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Decot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3445,51 +3445,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach to preparing decellularized whole liver organ scaffold in rat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3560,697 +3560,697 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01452240v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Donor's age dependent proliferation decrease of human bone marrow mesenchymal stem cells is linked to diminished clonogenicity</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Didier Mainard</w:t>
+                <w:t xml:space="preserve">Towards a Tissue-Engineered Ligament: Design and Preliminary Evaluation of a Dedicated Multi-Chamber Tension-Torsion Bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danisle Bensoussan</w:t>
+                <w:t xml:space="preserve">Cédryck Vaquette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiude Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BME-140973⟩</w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2 (1), pp.167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pr2010167⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01453218v1</w:t>
+                <w:t xml:space="preserve">hal-01424974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Tissue-Engineered Ligament: Design and Preliminary Evaluation of a Dedicated Multi-Chamber Tension-Torsion Bioreactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Guedon</w:t>
+                <w:t xml:space="preserve">Donor's age dependent proliferation decrease of human bone marrow mesenchymal stem cells is linked to diminished clonogenicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yueying Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiude Wu</w:t>
+                <w:t xml:space="preserve">Danisle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 2 (1), pp.167. </w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (1), pp.S47-S52. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pr2010167⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3233/BME-140973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01424974v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01453218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties evolution of a PLGA-PLCL composite scaffold for ligament tissue engineering under static and cyclic traction-torsion in vitro culture conditions</w:t>
+                <w:t xml:space="preserve">Human Stem Cells and Articular Cartilage Tissue Engineering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Kahn</w:t>
+                <w:t xml:space="preserve">J-F. Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Huselstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kahina Ziani</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Nguyen Tran</w:t>
+                <w:t xml:space="preserve">Y.Y. Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biomaterials Science, Polymer Edition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/09205063.2012.727265⟩</w:t>
+              <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (15), pp.2682-2691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2174/138920112804724846⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867834v1</w:t>
+                <w:t xml:space="preserve">hal-03782970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Making Method of Alginate Hydrogel Influence the Chondrogenic Differentiation of Human Mesenchymal Stem Cells?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Schiavi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 04 (10), pp.110-113. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/eng.2012.410B028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03782979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human Stem Cells and Articular Cartilage Tissue Engineering</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mechanical properties evolution of a PLGA-PLCL composite scaffold for ligament tissue engineering under static and cyclic traction-torsion in vitro culture conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Kahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kahina Ziani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ye Min Zang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J-F. Stoltz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jessica Schiavi</w:t>
+                <w:t xml:space="preserve">Jian Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y.Y. Li</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
+                <w:t xml:space="preserve">Nguyen Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Pharmaceutical Biotechnology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 13 (15), pp.2682-2691. </w:t>
+              <w:t xml:space="preserve">Journal of Biomaterials Science, Polymer Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (8), pp.899-911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2174/138920112804724846⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/09205063.2012.727265⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03782970v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research on stem cells as candidates to be differentiated into hepatocytes</w:t>
               </w:r>
@@ -4275,51 +4275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronique Decot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4494,519 +4494,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Original approach for cartilage tissue engineering with mesenchymal stem cells</w:t>
+                <w:t xml:space="preserve">Collagenous extracellular matrix of cartilage submitted to mechanical forces studied by second harmonic generation microscopy.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jessica Tritz-Schiavi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Naceur Charif</w:t>
+                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christel Henrionnet</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Netter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3233/BME-2010-0628⟩</w:t>
+              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (2), pp.302-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00648.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03782996v1</w:t>
+                <w:t xml:space="preserve">hal-00558986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing a three-dimensional alginate hydrogel by spraying method for cartilage tissue engineering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
+                <w:t xml:space="preserve">Original approach for cartilage tissue engineering with mesenchymal stem cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tritz-Schiavi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christel Henrionnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Astrid Pinzano</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c000790k⟩</w:t>
+              <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 20 (3-4), pp.167-174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BME-2010-0628⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03697373v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03782996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collagenous extracellular matrix of cartilage submitted to mechanical forces studied by second harmonic generation microscopy.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
+                <w:t xml:space="preserve">Designing a three-dimensional alginate hydrogel by spraying method for cartilage tissue engineering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Tritz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachid Rahouadj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Pinzano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photochemistry and Photobiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1751-1097.2009.00648.x⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (20), pp.5165-5174. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c000790k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00558986v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03697373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interest of multimodal imaging in tissue engineering.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Marchal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bio-Medical Materials and Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 18 (4-5), pp.329-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5191,368 +5191,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Mechanoadaptation Concept of Cells</w:t>
+                <w:t xml:space="preserve">Relationship between bone marrow mesenchymal stromal cells (MSCs) senescence and clinical evolution of AML and MDS patients after hematopoietic stem cells (HSC) transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Stoltz</w:t>
+                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Rémond</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Yinping Li</w:t>
+                <w:t xml:space="preserve">Laura Boulangé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Perouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Europe-China Symposium on Stem Cells and Regenerative Medicine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Cell Senescence Association 2020 Conference (ICSA2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Osaka, Japan</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03245667v1</w:t>
+                <w:t xml:space="preserve">hal-03626470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between bone marrow mesenchymal stromal cells (MSCs) senescence and clinical evolution of AML and MDS patients after hematopoietic stem cells (HSC) transplantation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Mechanoadaptation Concept of Cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Stoltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Allan Bertrand</w:t>
+                <w:t xml:space="preserve">Yves Rémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel George</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Magdalou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yinping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Cell Senescence Association 2020 Conference (ICSA2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th International Europe-China Symposium on Stem Cells and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Strasbourg; Association Bioingénierie, Oct 2019, Strasbourg, France. pp.47-59, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/BHR210010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03626470v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03245667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of in vitro expansion on immunomodulation properties of mesenchymal stromal cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meriem El Ouafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dima Ghannoum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Béatrice Notarantonio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th International Symposium Europe China on Stem Cells and Regenerative Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Strasbourg, France</w:t>
@@ -5607,77 +5607,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lei Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yinping Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd International Meeting of the GDRI CNRS 851 CeSMeR “Mesenchymal Stem Cells and Regenerative Medicine”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Shangrao, China. </w:t>
@@ -5709,527 +5709,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senescence of mesenchymal stem cells and its impact on clinical applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Senescence of mesenchymal stroma cells and clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dima Ghannoum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Émilie Roeder</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
+              <w:t xml:space="preserve">9th International Symposium Europe China on Stem Cells and Regenerative Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973662v1</w:t>
+                <w:t xml:space="preserve">hal-03629665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Senescence of mesenchymal stem cells and its impact on clinical applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia De Isla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie Targa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Roeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973631v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesenchymal stem cells heterogeneity considering surface markers and senescence</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Impact of culture conditions on the behavior of mesenchymal stem cells: choosing critical parameters related to cell quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naceur Charif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meriem El Ouafy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mayssa Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02973642v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Senescence of mesenchymal stroma cells and clinical applications</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId60" w:history="1">
+                <w:t xml:space="preserve">Mesenchymal stem cells heterogeneity considering surface markers and senescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Fortunat Zeh Eto'O</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mayssa Kacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th International Symposium Europe China on Stem Cells and Regenerative Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">8th InternationalSymposium China-Europe Stem cells and regenerative medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Wuhan, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629665v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02973642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Research progress in liver tissue engineering</w:t>
               </w:r>
@@ -6267,51 +6267,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun-Song Ye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan-Feng Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th China–France International Symposium “Stem Cells and Regenerative Medicine” and the first meeting of the France–China International CNRS Network (GDRI) CeSMeR</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Nancy, France. pp.S113-S119, </w:t>
@@ -6388,51 +6388,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanhan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jinhua Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhui Yu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6733,51 +6733,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre l'hétérogénéité des CSM pour des produits de thérapie cellulaire personnalisés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6785,51 +6785,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mainard Didier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Bensoussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">FR CNRS-UL 3209 Bioingénierie Moléculaire Cellulaire &amp; Thérapeutique "La médecine personnalisée"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Nancy, France</w:t>
@@ -6858,51 +6858,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surface markers expressed differently according to MSC source and aging reflects MCS heterogeneity and define MSC subset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li, Y</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7009,51 +7009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francois Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7130,51 +7130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yueying Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Mainard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia De Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7257,90 +7257,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Response of bone cells to mechanical stimulations: an overview</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yun Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Magdalou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Huselstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7417,77 +7417,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Dd Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bibiana Riquelme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Werkmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia de Isla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Buckwalter, M. Lotz and J.-.Stoltz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Osteoarthritis, Inflammation and Degradation : A Continuum.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IOS Press, pp.254-266, 2011, Biomedical and Health Research</w:t>
@@ -7548,90 +7548,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Replicative senescent bone marrow mesenchymal stem cells spotting by surface protein expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -7673,90 +7673,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Differences in the expression of cell surface proteins between young and replicative senescent bone marrow mesenchymal stromal / stem cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Targa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naceur Charif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Cauchois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Stoltz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Vincourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8070,51 +8070,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delafosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fievet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-024-00516-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laroye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134414" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Fan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huselstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia De Isla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107765" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070806v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyue Du" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36494" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070833v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.002" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831939v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelice Calixto Ruh" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Frigo" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernando Xisto Braga Cavalcanti" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Svidnicki" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nogaroto Vicari" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-017-2384-6" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475490v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Li" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.003" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715476v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-168036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921144v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collignon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blanchard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.04.017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831940v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diomede" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zingariello" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F.X.B. Cavalcanti" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Merciaro" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pizzicannella" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2017.2791" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715211v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiavi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2461" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoston Holder Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Cesar Pinto Leal-Junior" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A.B. Lopes-Martins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Labat Marcos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2016.4195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P. Li," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/734731" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Nicolas Morand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.14.228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei A. Maria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Joensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2014.3864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Song Ye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-San Su" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpr.12165" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benameur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141247" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensoussan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hen Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Guan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Yin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453218v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danisle Bensoussan" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140973" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867834v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ziani" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Min Zang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205063.2012.727265" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782979v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.410B028" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782970v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Stoltz" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Li" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724846" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2012-0695" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Basciano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782996v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz-Schiavi" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2010-0628" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697373v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000790k" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01981088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Wei Yang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Sarda-Kolopp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245667v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626470v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Ghannoum" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973662v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roeder" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973642v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Kacem" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03629665v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171632" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973711v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Xie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhan Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhui Yu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171634" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouas-Freiss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033120v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaoma," TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallar, L" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainard Didier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye, J" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du, W" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stoltz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cauchois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11308" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05496220v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pochon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Perouf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-B&#233;atrice Notarantonio" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allan Bertrand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naceur Charif" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2025.103543" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04616428v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Maillot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lique Delafosse" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia de Isla" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olmos" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Toye" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119633" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04576863v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Piucco" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Fievet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Sartelet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40164-024-00516-4" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04503576v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laroye" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Gauthier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Morello" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Latger-Cannard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm12134414" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504687v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhihong Xu" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lulu Lin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuxuan Fan" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Huselstein" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms23084333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04504478v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia De Isla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Loubiere" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bit.28228" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03505285v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sion" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biotechadv.2021.107765" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973729v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Liu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baldit" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie de Brosses" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Velard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Cauchois" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/polym12092163" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968491v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Loubi&#232;re" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Reppel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guedon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/btpr.2887" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05475490v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Magdalou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel George" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yun Chen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinping Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.003" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070833v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P. Laurent" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiong Wang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Rahouadj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jocit.2018.09.002" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070806v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Laurent" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaoyue Du" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Targa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jbm.a.36494" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831939v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anelice Calixto Ruh" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucio Frigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Fernando Xisto Braga Cavalcanti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Svidnicki" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Nogaroto Vicari" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10103-017-2384-6" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715211v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Schiavi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Mainard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/term.2461" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01715476v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Bensoussan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Han" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/CH-168036" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01921144v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Martin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Collignon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Blanchard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procbio.2016.04.017" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01831940v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Diomede" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zingariello" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos F.X.B. Cavalcanti" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Merciaro" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacopo Pizzicannella" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4081/ejh.2017.2791" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973719v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uoston Holder Silva" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Cesar Pinto Leal-Junior" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo A.B. Lopes-Martins" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Labat Marcos" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2016.4195" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01465786v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. P. Li," TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zhang," TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2015/734731" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451383v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Keller" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David-Nicolas Morand" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Huck" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2217/nnm.14.228" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451667v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Durvanei A. Maria" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Joensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/pho.2014.3864" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01451903v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun-Song Ye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-San Su" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lei Zhang" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cpr.12165" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452235v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Benameur" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yueying Li" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141247" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452233v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bensoussan" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Decot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141225" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452241v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yong-Hen Zhao" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Guan" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141232" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01452240v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Liu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan-Feng Yin" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-141233" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01424974v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dryck Vaquette" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiude Wu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr2010167" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01453218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danisle Bensoussan" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-140973" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782970v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Stoltz" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y.Y. Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138920112804724846" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782979v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/eng.2012.410B028" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867834v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Kahn" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kahina Ziani" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye Min Zang" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jian Liu" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Tran" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09205063.2012.727265" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973708v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Decot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2012-0695" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973723v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Basciano" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nemos" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Foliguet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo de Carvalho" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2121-12-12" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558986v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Werkmeister" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Netter" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dumas" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1751-1097.2009.00648.x" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1HNHPXL7-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03782996v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz-Schiavi" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Henrionnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2010-0628" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697373v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Tritz" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Pinzano" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c000790k" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559018v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marchal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-2008-0548" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-01981088v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing-Wei Yang" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Nathalie Sarda-Kolopp" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Na Li" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03626470v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem El Ouafy" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boulang&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245667v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Stoltz" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves R&#233;mond" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR210010" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973617v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dima Ghannoum" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973117v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190019" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03629665v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973662v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Roeder" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973631v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Fortunat Zeh Eto'O" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973642v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayssa Kacem" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973692v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171632" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02973711v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaolin Xie" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanhan Liu" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jinhua Wu" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhui Yu" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BME-171634" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03612827v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Rouas-Freiss" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Moreau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033120v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yy" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Kaoma," TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vallar, L" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Yp" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974089v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mainard Didier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033148v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li, Y" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ye, J" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Du, W" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01532044v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Stoltz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01511185v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04795586v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/BHR190025" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Dd Dumas" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bibiana Riquelme" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Cauchois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Vincourt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02974097v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01746925v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2003NAN11308" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>