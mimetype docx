--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -732,200 +732,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03606231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximisation discursive et co-construction de communauté sur Twitch</w:t>
+                <w:t xml:space="preserve">L'attribution du tour de parole dans deux interactions publiques en Colombie: analyse des ressources multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Choquet</w:t>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les interactions en langues romanes: études multimodales / Le interazioni in lingue romanze: studi multimodali / Interactions in Romance languages: multimodal studies, 111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035514v1</w:t>
+                <w:t xml:space="preserve">hal-02999993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attribution du tour de parole dans deux interactions publiques en Colombie: analyse des ressources multimodales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+                <w:t xml:space="preserve">Proximisation discursive et co-construction de communauté sur Twitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.01012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999993v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’écrit (numérique) dans la production du discours radiophonique. Matériaux pour une comparaison entre radios colombienne, française et italienne</w:t>
               </w:r>
@@ -1196,204 +1196,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Taking Up Time: The Role of Brexit Podcasts in an Age of ‘Permacrisis’ »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fauré</w:t>
+                <w:t xml:space="preserve">Étudier l’interaction in situ à l’hôpital : un défi aux chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex, scandal, and sensation conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Falmouth University, Jul 2024, Falmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque « Communication, Langages, Discours : approches pluridisciplinaires, de la conception aux applications »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COLADIS (Communication, Langage, Discours). Université de Bourgogne, Laboratoire Psy-DREPI (UR-7458) et Laboratoire TIL (UR-4182) Laboratoire ALTIF (UMR-7118, Oct 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04756049v1</w:t>
+                <w:t xml:space="preserve">hal-04917872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l’interaction in situ à l’hôpital : un défi aux chercheurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Robert</w:t>
+                <w:t xml:space="preserve">« Taking Up Time: The Role of Brexit Podcasts in an Age of ‘Permacrisis’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Wincott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Communication, Langages, Discours : approches pluridisciplinaires, de la conception aux applications »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COLADIS (Communication, Langage, Discours). Université de Bourgogne, Laboratoire Psy-DREPI (UR-7458) et Laboratoire TIL (UR-4182) Laboratoire ALTIF (UMR-7118, Oct 2024, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">Sex, scandal, and sensation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Falmouth University, Jul 2024, Falmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04917872v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04756049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le podcast comme médiation pédagogique dans l'enseignement supérieur</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques conversationnelles et routines syntaxiques dans le discours académique et journalistique colombien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2439,51 +2439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F674F742"/>
+    <w:nsid w:val="70696529"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2670,51 +2670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-marcela-osorio-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5077-995X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Wincott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fb4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0178" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/radiomorphoses.2202" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03606231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Choquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Huet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Adjalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-marcela-osorio-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5077-995X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Wincott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fb4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0178" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/radiomorphoses.2202" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03606231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Choquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Huet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Adjalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>