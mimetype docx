--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -352,182 +352,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05280773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Charaudeau, Le Sujet parlant en sciences du langage. Contraintes et libertés. Une perspective interdisciplinaire.</w:t>
+                <w:t xml:space="preserve">François Perea , Des objets qui parlent ? Et ce qu’il reste aux humains. Paris, MkF éditions, Les essais numériques. 2022, 141 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions de communication</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, N° 181 (1), pp.178-181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ls.181.0178⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04630388v1</w:t>
+                <w:t xml:space="preserve">hal-04607275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Perea , Des objets qui parlent ? Et ce qu’il reste aux humains. Paris, MkF éditions, Les essais numériques. 2022, 141 p.</w:t>
+                <w:t xml:space="preserve">Patrick Charaudeau, Le Sujet parlant en sciences du langage. Contraintes et libertés. Une perspective interdisciplinaire.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langage et Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions de communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ls.181.0178⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04607275v1</w:t>
+                <w:t xml:space="preserve">hal-04630388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction discursive de la proximité avec l'auditoire à la radio. Une approche praxeólogique des discours produits au sein d'une station colombienne</w:t>
               </w:r>
@@ -654,278 +654,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intentionnalité des émotions dans l’analyse du discours radiophonique. Étude de cas d’une émission informative colombienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Proximisation discursive et co-construction de communauté sur Twitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Choquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 81, pp.01004. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20208101004⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 78, pp.01012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606231v1</w:t>
+                <w:t xml:space="preserve">hal-03035514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'attribution du tour de parole dans deux interactions publiques en Colombie: analyse des ressources multimodales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Les interactions en langues romanes: études multimodales / Le interazioni in lingue romanze: studi multimodali / Interactions in Romance languages: multimodal studies, 111</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02999993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximisation discursive et co-construction de communauté sur Twitch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intentionnalité des émotions dans l’analyse du discours radiophonique. Étude de cas d’une émission informative colombienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 78, pp.01012. </w:t>
+              <w:t xml:space="preserve">, 2020, 81, pp.01004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208101004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03035514v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03606231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’écrit (numérique) dans la production du discours radiophonique. Matériaux pour une comparaison entre radios colombienne, française et italienne</w:t>
               </w:r>
@@ -1019,381 +1019,381 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Case Study: Radio as a Knowledge Acquisition Tool in Media and Information Education</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Moutarde</w:t>
+                <w:t xml:space="preserve">Political Podcasting and the Discursive Construction of Closeness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Wincott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECREA Radio and Sound 2025 : “Cog in a Wheel? Radio and Sound in the Changing Mediascape”</w:t>
+              <w:t xml:space="preserve">ECREA Radio and Sound Conference 2025 : “Cog in a Wheel? Radio and Sound in the Changing Mediascape”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECREA European Communication Research and Education Association, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05280795v1</w:t>
+                <w:t xml:space="preserve">hal-05280788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Political Podcasting and the Discursive Construction of Closeness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Case Study: Radio as a Knowledge Acquisition Tool in Media and Information Education</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Moutarde</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fauré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECREA Radio and Sound Conference 2025 : “Cog in a Wheel? Radio and Sound in the Changing Mediascape”</w:t>
+              <w:t xml:space="preserve">ECREA Radio and Sound 2025 : “Cog in a Wheel? Radio and Sound in the Changing Mediascape”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ECREA European Communication Research and Education Association, Sep 2025, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05280788v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05280795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier l’interaction in situ à l’hôpital : un défi aux chercheurs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louise Robert</w:t>
+                <w:t xml:space="preserve">« Taking Up Time: The Role of Brexit Podcasts in an Age of ‘Permacrisis’ »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abigail Wincott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fauré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Communication, Langages, Discours : approches pluridisciplinaires, de la conception aux applications »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, COLADIS (Communication, Langage, Discours). Université de Bourgogne, Laboratoire Psy-DREPI (UR-7458) et Laboratoire TIL (UR-4182) Laboratoire ALTIF (UMR-7118, Oct 2024, Dijon (Bourgogne), France</w:t>
+              <w:t xml:space="preserve">Sex, scandal, and sensation conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Falmouth University, Jul 2024, Falmouth, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04917872v1</w:t>
+                <w:t xml:space="preserve">hal-04756049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Taking Up Time: The Role of Brexit Podcasts in an Age of ‘Permacrisis’ »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurent Fauré</w:t>
+                <w:t xml:space="preserve">Étudier l’interaction in situ à l’hôpital : un défi aux chercheurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sex, scandal, and sensation conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Falmouth University, Jul 2024, Falmouth, United Kingdom</w:t>
+              <w:t xml:space="preserve">Colloque « Communication, Langages, Discours : approches pluridisciplinaires, de la conception aux applications »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, COLADIS (Communication, Langage, Discours). Université de Bourgogne, Laboratoire Psy-DREPI (UR-7458) et Laboratoire TIL (UR-4182) Laboratoire ALTIF (UMR-7118, Oct 2024, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04756049v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04917872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le podcast comme médiation pédagogique dans l'enseignement supérieur</w:t>
               </w:r>
@@ -1563,178 +1563,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique sonore : un vecteur pédagogique pour créer, transmettre et partager les savoirs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Plataformas y derecho a la palabra: cuestiones de regulación del discurso público.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Fauré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethichum 2023 : Création, art, culture et héritage à l'ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3 - ED58 - ED60, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Foro : Plataformas digitales. Usos, Regulacion, Circulacion de Sentidos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centro de Pensamiento, Universidad Nacional de Colombie, May 2023, Bogota, Colombia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04211448v1</w:t>
+                <w:t xml:space="preserve">hal-04831858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plataformas y derecho a la palabra: cuestiones de regulación del discurso público.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le numérique sonore : un vecteur pédagogique pour créer, transmettre et partager les savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Foro : Plataformas digitales. Usos, Regulacion, Circulacion de Sentidos</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centro de Pensamiento, Universidad Nacional de Colombie, May 2023, Bogota, Colombia</w:t>
+              <w:t xml:space="preserve">Ethichum 2023 : Création, art, culture et héritage à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paul Valéry Montpellier 3 - ED58 - ED60, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04831858v1</w:t>
+                <w:t xml:space="preserve">hal-04211448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scène revisitée comme environnement sonore dans l'apprentissage à distance</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques conversationnelles et routines syntaxiques dans le discours académique et journalistique colombien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2439,51 +2439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="70696529"/>
+    <w:nsid w:val="3211AD6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2670,51 +2670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-marcela-osorio-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5077-995X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Wincott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fb4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630388v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607275v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0178" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/radiomorphoses.2202" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03606231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035514v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Choquet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801012" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280795v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutarde" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280788v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917872v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756049v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Huet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Adjalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211448v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831858v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-marcela-osorio-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5077-995X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Wincott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fb4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0178" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/radiomorphoses.2202" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Choquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03606231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Huet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Adjalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>