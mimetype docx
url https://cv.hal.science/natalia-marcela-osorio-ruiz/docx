--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -654,278 +654,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Proximisation discursive et co-construction de communauté sur Twitch</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’intentionnalité des émotions dans l’analyse du discours radiophonique. Étude de cas d’une émission informative colombienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 78, pp.01012. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801012⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 81, pp.01004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20208101004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03035514v1</w:t>
+                <w:t xml:space="preserve">hal-03606231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'attribution du tour de parole dans deux interactions publiques en Colombie: analyse des ressources multimodales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+                <w:t xml:space="preserve">Proximisation discursive et co-construction de communauté sur Twitch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 78, pp.01012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20207801012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02999993v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03035514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’intentionnalité des émotions dans l’analyse du discours radiophonique. Étude de cas d’une émission informative colombienne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L'attribution du tour de parole dans deux interactions publiques en Colombie: analyse des ressources multimodales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin suisse de Linguistique appliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Les interactions en langues romanes: études multimodales / Le interazioni in lingue romanze: studi multimodali / Interactions in Romance languages: multimodal studies, 111</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03606231v1</w:t>
+                <w:t xml:space="preserve">hal-02999993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La place de l’écrit (numérique) dans la production du discours radiophonique. Matériaux pour une comparaison entre radios colombienne, française et italienne</w:t>
               </w:r>
@@ -1871,51 +1871,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamiques conversationnelles et routines syntaxiques dans le discours académique et journalistique colombien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luisa Acosta Córdoba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Marcela Osorio Ruiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2439,51 +2439,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3211AD6D"/>
+    <w:nsid w:val="705C1EBC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2670,51 +2670,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-marcela-osorio-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5077-995X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Wincott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fb4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0178" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/radiomorphoses.2202" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035514v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Choquet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801012" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03606231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101004" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Huet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Adjalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-marcela-osorio-ruiz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0009-5077-995X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452072v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Marcela Osorio Ruiz" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abigail Wincott" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Faur&#233;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15fb4" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280773v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ksp" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04607275v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.181.0178" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630388v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384631v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888833v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/radiomorphoses.2202" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-03606231v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20208101004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035514v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Choquet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207801012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02999993v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luisa Acosta C&#243;rdoba" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02463911v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280788v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05280795v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moutarde" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04756049v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917872v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Robert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557147v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Capucine Huet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Adjalle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917877v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831858v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211448v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04125255v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05031072v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bonu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02448586v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211971v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312531v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089900v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04211942v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13134/979-12-80060-71-6" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>