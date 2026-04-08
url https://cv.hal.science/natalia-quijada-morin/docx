--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -147,642 +147,3019 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (18)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenolic and anthocyanin profile characterization of five disease resistant grape cultivars in septentrional context of France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Dadmun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Katharine Mansfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Noret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Régis D. Gougeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada-Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 508, pp.148330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148330⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05556028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Puyo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Scott Simonin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vaizant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Foods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05166844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Strain effect on extracellular laccase activities from Botrytis cinerea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tiers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 24 (2), pp.241-251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ajgw.12322⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837855v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenols and Food Quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Ferrer-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Perez-Gregorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José M. Hernandez-Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio Garcia-Estevez</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Food Quality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1155/2017/1640519⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trying to set up the flavanolic phases during grape seed ripening: A spectral and chemical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio García-Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julio Nogales-Bueno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Heredia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.556-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.07.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323290v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of the addition of flavan-3-ols on the HPLC-DAD salivary-protein profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Crespo-Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio García-Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Escribano-Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207, pp.272-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323293v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of postharvest dehydration process of winegrapes on mechanical and acoustic properties of the seeds and their relationship with flavanol extraction during simulated maceration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Río Segade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Gerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio García-Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 199, pp.893-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.12.072⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323282v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimisation of an oak chips-grape mix maceration process. Influence of chip dose and maceration time</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Berta Baca-Bocanegra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodriguez-Pulído</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lourdes González-Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio García Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 206, pp.249-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323274v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of Differential Colorimetry To Evaluate Anthocyanin–Flavonol–Flavanol Ternary Copigmentation Interactions in Model Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lourdes González-Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (35), pp.7645-7653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323251v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between Agronomic Parameters, Phenolic Composition of Grape Skin, and Texture Properties of Vitis vinifera L. cv. Tempranillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio García-Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Andrés-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Alcalde-Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Giacosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Rolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (35), pp.7663-7669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Extractability of Low Molecular Mass Flavanols and Flavonols from Red Grape Skins. Relationship to Cell Wall Composition at Different Ripeness Stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Hernández-Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teresa Escribano-Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 63 (35), pp.7654-7662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323248v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Characterization of Sensory Properties of Flavanols--A Molecular Dynamic Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ferrer-Gallego</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Bras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gomes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemical Senses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 40 (6), pp.381-390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/chemse/bjv018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Polyphenolic, polysaccharide and oligosaccharide composition of Tempranillo red wines and their relationship with the perceived astringency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada-Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julian C. Rivas-Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teresa Escribano-Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 154, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.12.101⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01837692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between skin cell wall composition and anthocyanin extractability of Vitis vinifera L. cv. Tempranillo at different grape ripeness degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Hernández-Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leticia Martínez-Lapuente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zenaida Guadalupe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Ayestarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 146, pp.41-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323233v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effect of Salt Stress in the Regulation of Anthocyanins and Color of Hibiscus Flowers by Digital Image Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Trivellini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Borghesi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Ferrante</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 62 (29), pp.6966-6974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf502444u⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Influence of the physiological stage and the content of soluble solids on the anthocyanin extractability of Vitis vinifera L. cv. Tempranillo grapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Hernández-Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teresa Escribano-Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 732, pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.10.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relationship between the Sensory-Determined Astringency and the Flavanolic Composition of Red Wines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Regueiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jesús Simal-Gándara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esperanza Tomás</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (50), pp.12355-12361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf3044346⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323204v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physico-Chemical and Chromatic Characterization of Malvidin 3-Glucoside-vinylcatechol and Malvidin 3-Glucoside-vinylguaiacol Wine Pigments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dangles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teresa Escribano-Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 58 (17), pp.9744-9752. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jf102238v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unique Anthocyanin Profile of Disease-Resistant Grapes and Wine: Implications for copigmentation</w:t>
+                <w:t xml:space="preserve">Interspecific hybrid red wine color: Quality perception in relation to anthocyanin profile and chemical color parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dadmun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mansfield Ak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAB 17-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Vino Analytica Scientia (13th edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322518v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific hybrid red wine color: Quality perception in relation to anthocyanin profile and chemical color parameters</w:t>
+                <w:t xml:space="preserve">The Unique Anthocyanin Profile of Disease-Resistant Grapes and Wine: Implications for copigmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dadmun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ak Mansfield,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vino Analytica Scientia (13th edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+              <w:t xml:space="preserve">IWAB 17-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322512v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les laccases de Botrytis cinerea: Structures, activités, effet souche et inhibitions par des extraits polyphénoliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 Journée Scientifique Vigne et Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between hyperspectral indices, agronomic parameters and phenolic composition of Vitis vinifera Tempranillo grapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martínez-Fernández, J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sánchez, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M.T. Enoforum 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vincenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenolic and polysaccharide composition of Spanish red wines and their relationship with the perceived astringency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doco, T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -792,5935 +3169,3688 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color differenciation threshold : New values depending on wine type.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balleter Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th World Congress on Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unique Phenolic Profiles of Disease-Resistant Grapes And Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dadmun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring oral sensations elicited by anthocyanins obtained from Cabernet Sauvignon and Merlot grape skins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Improving grape skins proanthocyanidin analysis and isolation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waffo Teguo,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Teissedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">11th Symposium In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322562v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving grape skins proanthocyanidin analysis and isolation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Characterization of anthocyanins obtained from Cabernet Sauvignon and Merlot grape skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detrieux, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waffo Teguo,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Teissedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322568v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of anthocyanins obtained from Cabernet Sauvignon and Merlot grape skins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring oral sensations elicited by anthocyanins obtained from Cabernet Sauvignon and Merlot grape skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrieux, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waffo Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Teissedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">42nd World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322572v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exocellular laccases from three Botrytis cinerea strains: The difference in their activities is not related to their catalytic protein parts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. García,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert, K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viaud, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of polyphenols extracts of Vitis vinifera skins and seeds on the growth of antibiotic multiresistant Escherichia coli strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernández Pérez,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlos Rodriguez-Tenorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T Escribano Bailón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on Grapevine and wine sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and activity characterization of exocellular laccases from three Botrytis cinerea strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García, F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Lambert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-laccase activity of phenolic vegetable extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moine, V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iturmendi, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saucier, C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Symposium In Vino Analytica Scientia 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and activity characterization of exocellular laccases from three Botrytis cinerea strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemardin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Changins, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of flavanol composition in different clones of Vitis vinifera L. cv Rufete grapes by an optimized HPLC-DAD-MS/MS-multiple reaction monitoring method.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Study of the interactions between proanthocyanidins and salivary proteins by mass spectrometry and molecular dynamic simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrer Gallego,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brás, N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soares, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322621v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the presence of anthocyanins on the interaction flavanol-human salivary proteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Determination of flavanol composition in different clones of Vitis vinifera L. cv Rufete grapes by an optimized HPLC-DAD-MS/MS-multiple reaction monitoring method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fonseca-Ripoll, V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín-Baz, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Role of the presence of anthocyanins on the interaction flavanol-human salivary proteins.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322612v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the interactions between proanthocyanidins and salivary proteins by mass spectrometry and molecular dynamic simulations.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Role of the presence of anthocyanins on the interaction flavanol-human salivary proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Crespo-Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">García-Estévez, I</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
+              <w:t xml:space="preserve">Role of the presence of anthocyanins on the interaction flavanol-human salivary proteins.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322699v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing color stability of red wines from warm climate summited to different ageing systems by Differential Tristimulus Colorimetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordillo, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">González-Miret, M.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitory Activity of Phenolic Compounds against microorganisms involved in oenological Fermentations.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Ruiz Larrea,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tenorio, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enoforum 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vincenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of postharvest dehydration process of Nebbiolo winegrapes on mechanical and acoustic properties of the seeds and their relationship with flavanol extraction during simulated maceration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Río Segade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Torchio, F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gerbi, V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trying to set up the flavanolic phases during grape seed ripening: a spectral and chemical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogales-Bueno, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heredia, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on the anthocyanin content and extraction of the postharvest dehydration process of Nebbiolo winegrapes and their relationship with mechanical properties and skin cell wall composition.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Relationship between hyperspectral indices, agronomic parameters and phenolic composition of Vitis vinifera cv Tempranillo grapes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">S Río Segade</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martínez-Fernández, J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sánchez, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia,</w:t>
+              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322628v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between hyperspectral indices, agronomic parameters and phenolic composition of Vitis vinifera cv Tempranillo grapes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+                <w:t xml:space="preserve">Impact on the anthocyanin content and extraction of the postharvest dehydration process of Nebbiolo winegrapes and their relationship with mechanical properties and skin cell wall composition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacosa, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sánchez, N</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Río Segade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
+              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322631v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a wood-grape mix maceration process. Influence of chips dose and maceration time.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordillo, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baca-Bocanegra, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">González-Miret, M.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in salivary-protein profile after interaction with wine phenolic compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Crespo-Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between agronomic parameters, anthocyanin composition and texture properties of Vitis vinifera L. cv. Tempranillo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés-García, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcalde-Eon, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacosa, S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolle, L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavanolic and flavonolic extractabilities from red grape skins. Relationship with cell wall composition at different ripening stages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and colorimetric implications of multiple copigmentation interactions between anthocyanin-flavonol-flavanol in model solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordillo, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">González-Miret, M.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory analysis and Molecular Dynamics Simulations of proanthocyanidins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrer-Gallego, R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brás, N.F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Oral Processing (FOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of salt stress in the regulation of anthocyanins and colour of Hibiscus flowers by digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trivellini, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordillo, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borghesi, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrante, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Anthocyanins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between the proanthocyanidin composition and the perceived astringency in Tempranillo red wines. A chemometric study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regueiro, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simal-Gándara J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between skin cell wall compostition and anthocyanin extractability of Vitis vinifera L. cv. Tempranillo at different physiological stages and contents of soluble solids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artínez-Lapuente, L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe, Z</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayestarán, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the addition of tannins in the extractability of anthocyanins from grape skins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian C. Rivas-Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physiological stages and soluble solids content on the extractability of anthocyanins in Vitis vinifera L. cv. Tempranillo grapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatic features of aqueous solutions of pyranoanthocyanins formed from condensation between malvidin 3-O-glucoside and hydroxycinnamic acids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Dangles,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322750v1</w:t>
-              </w:r>
-[...2245 lines deleted...]
-                <w:t xml:space="preserve">hal-05323185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId207"/>
+      <w:footerReference w:type="default" r:id="rId211"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6788,51 +6918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F40037E5"/>
+    <w:nsid w:val="751832FF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7019,51 +7149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-quijada-morin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2482-8895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9876-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dadmun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Mansfield," TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322512v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansfield Ak" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322524v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X Sauvage" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walker" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drone, J" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322534v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivas-Gonzalo J.C." TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J." TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;nchez, N" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322539v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams, P" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doco, T" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Escribano-Bailon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322548v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balleter Perez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322557v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322562v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detrieux, M" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Teissedre" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322568v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo," TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322572v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garc&#237;a," TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert, K" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaud, M" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322579v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndez P&#233;rez," TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Rodriguez-Tenorio" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Escribano Bail&#243;n" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322601v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a, F" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lambert," TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322597v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moine, V" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iturmendi, N" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saucier, C" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322609v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemardin, P" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drone" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322621v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca-Ripoll, V." TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Baz, A" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322699v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer Gallego," TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares, S" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus, N" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322670v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo, B" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-Pulido, F.J" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez-Miret, M.L" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I." TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322704v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz Larrea," TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenorio, C" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s, E" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322675v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R&#237;o Segade" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torchio, F" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbi, V" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322687v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales-Bueno, J" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heredia, F.J" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322628v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacosa, S" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torchio" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322631v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322682v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baca-Bocanegra, B" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322692v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322718v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s-Garc&#237;a, P" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcalde-Eon, C" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolle, L" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322720v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez-Hierro, J.M" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322709v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322731v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer-Gallego, R" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N.F" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Freitas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322738v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivellini, A" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghesi, E" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrante, A" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322743v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regueiro, J" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simal-G&#225;ndara J" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322741v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#237;nez-Lapuente, L" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe, Z" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayestar&#225;n, B" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322749v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dangles," TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837855v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiers" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12322" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837820v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Gregorio" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Hernandez-Hierro" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Estevez" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1640519" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323290v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a-Est&#233;vez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Nogales-Bueno" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Pulido" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Heredia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.07.064" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323293v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.118" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323282v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana R&#237;o Segade" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Torchio" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gerbi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.12.072" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323274v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Gordillo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Baca-Bocanegra" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Pul&#237;do" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdes Gonz&#225;lez-Miret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a Est&#233;vez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.041" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323251v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00181" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323243v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andr&#233;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcalde-Eon" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rolle" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00275" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323248v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Hern&#225;ndez-Hierro" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00261" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323259v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bras" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Freitas" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837692v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Morin" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.101" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323233v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mart&#237;nez-Lapuente" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Guadalupe" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ayestar&#225;n" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.037" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323221v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trivellini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Borghesi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferrante" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf502444u" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323210v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.10.056" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323204v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Regueiro" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Simal-G&#225;ndara" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Tom&#225;s" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3044346" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323185v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102238v" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-quijada-morin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2482-8895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9876-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dadmun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharine Mansfield" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148330" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Gregorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Hernandez-Hierro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Estevez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1640519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a-Est&#233;vez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Nogales-Bueno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Pulido" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Heredia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.07.064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana R&#237;o Segade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Torchio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gerbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.12.072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Gordillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Baca-Bocanegra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Pul&#237;do" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdes Gonz&#225;lez-Miret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a Est&#233;vez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andr&#233;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcalde-Eon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Hern&#225;ndez-Hierro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00261" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mart&#237;nez-Lapuente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Guadalupe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ayestar&#225;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trivellini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Borghesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferrante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf502444u" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.10.056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Regueiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Simal-G&#225;ndara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Tom&#225;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3044346" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102238v" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansfield Ak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Mansfield," TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X Sauvage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drone, J" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivas-Gonzalo J.C." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;nchez, N" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams, P" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doco, T" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Escribano-Bailon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balleter Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Teissedre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detrieux, M" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322562v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garc&#237;a," TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert, K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaud, M" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndez P&#233;rez," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Rodriguez-Tenorio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Escribano Bail&#243;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a, F" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lambert," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moine, V" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iturmendi, N" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saucier, C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemardin, P" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer Gallego," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares, S" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus, N" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca-Ripoll, V." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Baz, A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322670v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo, B" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-Pulido, F.J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez-Miret, M.L" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz Larrea," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenorio, C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s, E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R&#237;o Segade" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torchio, F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbi, V" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales-Bueno, J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heredia, F.J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacosa, S" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torchio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322682v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baca-Bocanegra, B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322718v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s-Garc&#237;a, P" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcalde-Eon, C" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolle, L" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322720v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez-Hierro, J.M" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer-Gallego, R" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N.F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Freitas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivellini, A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghesi, E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrante, A" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regueiro, J" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simal-G&#225;ndara J" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#237;nez-Lapuente, L" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe, Z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayestar&#225;n, B" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322749v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322744v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dangles," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>