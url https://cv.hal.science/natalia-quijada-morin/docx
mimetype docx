--- v1 (2026-04-08)
+++ v2 (2026-04-29)
@@ -2558,243 +2558,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interspecific hybrid red wine color: Quality perception in relation to anthocyanin profile and chemical color parameters</w:t>
+                <w:t xml:space="preserve">The Unique Anthocyanin Profile of Disease-Resistant Grapes and Wine: Implications for copigmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dadmun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mansfield Ak</w:t>
+                <w:t xml:space="preserve">Ak Mansfield,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vino Analytica Scientia (13th edition)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
+              <w:t xml:space="preserve">IWAB 17-19</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322512v1</w:t>
+                <w:t xml:space="preserve">hal-05322518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Unique Anthocyanin Profile of Disease-Resistant Grapes and Wine: Implications for copigmentation</w:t>
+                <w:t xml:space="preserve">Interspecific hybrid red wine color: Quality perception in relation to anthocyanin profile and chemical color parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dadmun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ak Mansfield,</w:t>
+                <w:t xml:space="preserve">Mansfield Ak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IWAB 17-19</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Leeds, United Kingdom</w:t>
+              <w:t xml:space="preserve">Vino Analytica Scientia (13th edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322518v1</w:t>
+                <w:t xml:space="preserve">hal-05322512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les laccases de Botrytis cinerea: Structures, activités, effet souche et inhibitions par des extraits polyphénoliques</w:t>
               </w:r>
@@ -3354,338 +3354,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving grape skins proanthocyanidin analysis and isolation.</w:t>
+                <w:t xml:space="preserve">Exploring oral sensations elicited by anthocyanins obtained from Cabernet Sauvignon and Merlot grape skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Waffo Teguo,</w:t>
+                <w:t xml:space="preserve">Detrieux, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waffo Teguo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Teissedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Symposium In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">42nd World Congress of Vine and Wine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322568v1</w:t>
+                <w:t xml:space="preserve">hal-05322562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of anthocyanins obtained from Cabernet Sauvignon and Merlot grape skins</w:t>
+                <w:t xml:space="preserve">Improving grape skins proanthocyanidin analysis and isolation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waffo Teguo,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Teissedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322572v1</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring oral sensations elicited by anthocyanins obtained from Cabernet Sauvignon and Merlot grape skins</w:t>
+                <w:t xml:space="preserve">Characterization of anthocyanins obtained from Cabernet Sauvignon and Merlot grape skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrieux, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Waffo Teguo,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Teissedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">42nd World Congress of Vine and Wine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">11th Symposium In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322562v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exocellular laccases from three Botrytis cinerea strains: The difference in their activities is not related to their catalytic protein parts.</w:t>
               </w:r>
@@ -4644,471 +4644,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing color stability of red wines from warm climate summited to different ageing systems by Differential Tristimulus Colorimetry.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibitory Activity of Phenolic Compounds against microorganisms involved in oenological Fermentations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gordillo, B</w:t>
+                <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
+                <w:t xml:space="preserve">F Ruiz Larrea,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">González-Miret, M.L</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+                <w:t xml:space="preserve">Tenorio, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">García-Estévez, I.</w:t>
+                <w:t xml:space="preserve">Tomás, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
+              <w:t xml:space="preserve">Enoforum 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vincenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322670v1</w:t>
+                <w:t xml:space="preserve">hal-05322704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Activity of Phenolic Compounds against microorganisms involved in oenological Fermentations.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of postharvest dehydration process of Nebbiolo winegrapes on mechanical and acoustic properties of the seeds and their relationship with flavanol extraction during simulated maceration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Río Segade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torchio, F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbi, V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Tomás, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enoforum 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vincenza, Italy</w:t>
+              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322704v1</w:t>
+                <w:t xml:space="preserve">hal-05322675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of postharvest dehydration process of Nebbiolo winegrapes on mechanical and acoustic properties of the seeds and their relationship with flavanol extraction during simulated maceration</w:t>
+                <w:t xml:space="preserve">Assessing color stability of red wines from warm climate summited to different ageing systems by Differential Tristimulus Colorimetry.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Río Segade</w:t>
+                <w:t xml:space="preserve">Gordillo, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Torchio, F</w:t>
+                <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerbi, V</w:t>
+                <w:t xml:space="preserve">González-Miret, M.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322675v1</w:t>
+                <w:t xml:space="preserve">hal-05322670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trying to set up the flavanolic phases during grape seed ripening: a spectral and chemical approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nogales-Bueno, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heredia, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5144,359 +5144,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between hyperspectral indices, agronomic parameters and phenolic composition of Vitis vinifera cv Tempranillo grapes.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Impact on the anthocyanin content and extraction of the postharvest dehydration process of Nebbiolo winegrapes and their relationship with mechanical properties and skin cell wall composition.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacosa, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sánchez, N</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Río Segade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
+              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322631v1</w:t>
+                <w:t xml:space="preserve">hal-05322628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact on the anthocyanin content and extraction of the postharvest dehydration process of Nebbiolo winegrapes and their relationship with mechanical properties and skin cell wall composition.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
+                <w:t xml:space="preserve">Relationship between hyperspectral indices, agronomic parameters and phenolic composition of Vitis vinifera cv Tempranillo grapes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Torchio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S Río Segade</w:t>
+                <w:t xml:space="preserve">Martínez-Fernández, J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sánchez, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia,</w:t>
+              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322628v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a wood-grape mix maceration process. Influence of chips dose and maceration time.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordillo, B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baca-Bocanegra, B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">González-Miret, M.L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
@@ -5538,51 +5538,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in salivary-protein profile after interaction with wine phenolic compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Crespo-Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5640,566 +5640,566 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between agronomic parameters, anthocyanin composition and texture properties of Vitis vinifera L. cv. Tempranillo.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">García-Estévez, I.</w:t>
+                <w:t xml:space="preserve">Flavanolic and flavonolic extractabilities from red grape skins. Relationship with cell wall composition at different ripening stages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrés-García, P</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322718v1</w:t>
+                <w:t xml:space="preserve">hal-05322720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavanolic and flavonolic extractabilities from red grape skins. Relationship with cell wall composition at different ripening stages.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+                <w:t xml:space="preserve">Relationship between agronomic parameters, anthocyanin composition and texture properties of Vitis vinifera L. cv. Tempranillo.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">García-Estévez, I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrés-García, P</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alcalde-Eon, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacosa, S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rolle, L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322720v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical and colorimetric implications of multiple copigmentation interactions between anthocyanin-flavonol-flavanol in model solutions.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">González-Miret, M.L</w:t>
+                <w:t xml:space="preserve">Sensory analysis and Molecular Dynamics Simulations of proanthocyanidins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrer-Gallego, R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brás, N.F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V de Freitas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Nagoya, Japan</w:t>
+              <w:t xml:space="preserve">Food Oral Processing (FOP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05322709v1</w:t>
+                <w:t xml:space="preserve">hal-05322731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory analysis and Molecular Dynamics Simulations of proanthocyanidins.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferrer-Gallego, R</w:t>
+                <w:t xml:space="preserve">Chemical and colorimetric implications of multiple copigmentation interactions between anthocyanin-flavonol-flavanol in model solutions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordillo, B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">González-Miret, M.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Oral Processing (FOP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Wageningen, Netherlands</w:t>
+              <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322731v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of salt stress in the regulation of anthocyanins and colour of Hibiscus flowers by digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trivellini, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordillo, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borghesi, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6293,51 +6293,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regueiro, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simal-Gándara J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6379,51 +6379,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between skin cell wall compostition and anthocyanin extractability of Vitis vinifera L. cv. Tempranillo at different physiological stages and contents of soluble solids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6517,51 +6517,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the addition of tannins in the extractability of anthocyanins from grape skins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian C. Rivas-Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6612,51 +6612,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physiological stages and soluble solids content on the extractability of anthocyanins in Vitis vinifera L. cv. Tempranillo grapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6918,51 +6918,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="751832FF"/>
+    <w:nsid w:val="D20D7C6D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7149,51 +7149,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-quijada-morin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2482-8895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9876-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dadmun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharine Mansfield" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148330" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Gregorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Hernandez-Hierro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Estevez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1640519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a-Est&#233;vez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Nogales-Bueno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Pulido" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Heredia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.07.064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana R&#237;o Segade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Torchio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gerbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.12.072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Gordillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Baca-Bocanegra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Pul&#237;do" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdes Gonz&#225;lez-Miret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a Est&#233;vez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andr&#233;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcalde-Eon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Hern&#225;ndez-Hierro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00261" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mart&#237;nez-Lapuente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Guadalupe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ayestar&#225;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trivellini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Borghesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferrante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf502444u" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.10.056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Regueiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Simal-G&#225;ndara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Tom&#225;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3044346" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102238v" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322512v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansfield Ak" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322518v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Mansfield," TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X Sauvage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drone, J" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivas-Gonzalo J.C." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;nchez, N" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams, P" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doco, T" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Escribano-Bailon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balleter Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322568v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo," TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Teissedre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322572v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detrieux, M" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322562v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garc&#237;a," TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert, K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaud, M" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndez P&#233;rez," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Rodriguez-Tenorio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Escribano Bail&#243;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a, F" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lambert," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moine, V" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iturmendi, N" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saucier, C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemardin, P" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer Gallego," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares, S" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus, N" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca-Ripoll, V." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Baz, A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322670v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo, B" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-Pulido, F.J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez-Miret, M.L" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I." TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322704v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz Larrea," TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenorio, C" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s, E" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322675v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R&#237;o Segade" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torchio, F" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbi, V" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales-Bueno, J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heredia, F.J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322631v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322628v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacosa, S" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torchio" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322682v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baca-Bocanegra, B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322718v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s-Garc&#237;a, P" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcalde-Eon, C" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolle, L" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322720v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez-Hierro, J.M" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322709v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer-Gallego, R" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N.F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Freitas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivellini, A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghesi, E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrante, A" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regueiro, J" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simal-G&#225;ndara J" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#237;nez-Lapuente, L" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe, Z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayestar&#225;n, B" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322749v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322744v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dangles," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-quijada-morin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2482-8895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9876-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dadmun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharine Mansfield" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148330" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Gregorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Hernandez-Hierro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Estevez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1640519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a-Est&#233;vez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Nogales-Bueno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Pulido" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Heredia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.07.064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana R&#237;o Segade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Torchio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gerbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.12.072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Gordillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Baca-Bocanegra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Pul&#237;do" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdes Gonz&#225;lez-Miret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a Est&#233;vez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andr&#233;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcalde-Eon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Hern&#225;ndez-Hierro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00261" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mart&#237;nez-Lapuente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Guadalupe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ayestar&#225;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trivellini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Borghesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferrante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf502444u" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.10.056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Regueiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Simal-G&#225;ndara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Tom&#225;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3044346" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102238v" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Mansfield," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansfield Ak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X Sauvage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drone, J" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivas-Gonzalo J.C." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;nchez, N" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams, P" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doco, T" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Escribano-Bailon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balleter Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detrieux, M" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Teissedre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo," TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garc&#237;a," TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert, K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaud, M" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndez P&#233;rez," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Rodriguez-Tenorio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Escribano Bail&#243;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a, F" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lambert," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moine, V" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iturmendi, N" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saucier, C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemardin, P" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer Gallego," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares, S" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus, N" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca-Ripoll, V." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Baz, A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz Larrea," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenorio, C" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s, E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R&#237;o Segade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torchio, F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbi, V" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322670v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo, B" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-Pulido, F.J" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez-Miret, M.L" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales-Bueno, J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heredia, F.J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacosa, S" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torchio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322682v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baca-Bocanegra, B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322720v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez-Hierro, J.M" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s-Garc&#237;a, P" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcalde-Eon, C" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolle, L" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer-Gallego, R" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N.F" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Freitas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivellini, A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghesi, E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrante, A" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regueiro, J" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simal-G&#225;ndara J" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#237;nez-Lapuente, L" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe, Z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayestar&#225;n, B" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322749v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322744v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dangles," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>