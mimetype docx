--- v2 (2026-04-29)
+++ v3 (2026-05-22)
@@ -92,53 +92,74 @@
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> ORCID : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">0000-0002-2482-8895</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=lpMV2J4AAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve"> ResearcherID : </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
+      <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">K-9876-2014</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -173,2374 +194,2374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenolic and anthocyanin profile characterization of five disease resistant grape cultivars in septentrional context of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dadmun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Katharine Mansfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Noret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada-Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 508, pp.148330. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2026.148330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05556028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Oenological Tannins to Protect the Colour of Rosé Wine in a Bioprotection Strategy with Metschnikowia pulcherrima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Puyo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scott Simonin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vaizant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 12 (4), pp.735. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/foods12040735⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05166844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strain effect on extracellular laccase activities from Botrytis cinerea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Sophie Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Grape and Wine Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 24 (2), pp.241-251. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ajgw.12322⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenols and Food Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raul Ferrer-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Perez-Gregorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José M. Hernandez-Hierro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio Garcia-Estevez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Food Quality</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 p. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1155/2017/1640519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01837820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trying to set up the flavanolic phases during grape seed ripening: A spectral and chemical approach</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Effect of the addition of flavan-3-ols on the HPLC-DAD salivary-protein profile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Crespo-Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio García-Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">María Teresa Escribano-Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Talanta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.07.064⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 207, pp.272-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323290v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the addition of flavan-3-ols on the HPLC-DAD salivary-protein profile</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of postharvest dehydration process of winegrapes on mechanical and acoustic properties of the seeds and their relationship with flavanol extraction during simulated maceration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susana Río Segade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Torchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincenzo Gerbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio García-Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 207, pp.272-278. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.118⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 199, pp.893-901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.12.072⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323293v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of postharvest dehydration process of winegrapes on mechanical and acoustic properties of the seeds and their relationship with flavanol extraction during simulated maceration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Susana Río Segade</w:t>
+                <w:t xml:space="preserve">Trying to set up the flavanolic phases during grape seed ripening: A spectral and chemical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio García-Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Torchio</w:t>
+                <w:t xml:space="preserve">Julio Nogales-Bueno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincenzo Gerbi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Ignacio García-Estévez</w:t>
+                <w:t xml:space="preserve">Francisco Rodríguez-Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Heredia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2015.12.072⟩</w:t>
+              <w:t xml:space="preserve">Talanta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 160, pp.556-561. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.talanta.2016.07.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05323282v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimisation of an oak chips-grape mix maceration process. Influence of chip dose and maceration time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Berta Baca-Bocanegra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rodriguez-Pulído</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lourdes González-Miret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignacio García Estévez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 206, pp.249-259. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.03.041⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application of Differential Colorimetry To Evaluate Anthocyanin–Flavonol–Flavanol Ternary Copigmentation Interactions in Model Solutions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
+                <w:t xml:space="preserve">Relationship between Agronomic Parameters, Phenolic Composition of Grape Skin, and Texture Properties of Vitis vinifera L. cv. Tempranillo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignacio García-Estévez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paula Andrés-García</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Alcalde-Eon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Giacosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luca Rolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63 (35), pp.7645-7653. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 63 (35), pp.7663-7669. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00275⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00181⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05323251v1</w:t>
+                <w:t xml:space="preserve">hal-05323243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between Agronomic Parameters, Phenolic Composition of Grape Skin, and Texture Properties of Vitis vinifera L. cv. Tempranillo</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extractability of Low Molecular Mass Flavanols and Flavonols from Red Grape Skins. Relationship to Cell Wall Composition at Different Ripeness Stages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Hernández-Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teresa Escribano-Bailón</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63 (35), pp.7663-7669. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 63 (35), pp.7654-7662. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00261⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00275⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05323243v1</w:t>
+                <w:t xml:space="preserve">hal-05323248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extractability of Low Molecular Mass Flavanols and Flavonols from Red Grape Skins. Relationship to Cell Wall Composition at Different Ripeness Stages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Application of Differential Colorimetry To Evaluate Anthocyanin–Flavonol–Flavanol Ternary Copigmentation Interactions in Model Solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Belén Gordillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francisco Rodríguez-Pulido</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lourdes González-Miret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 63 (35), pp.7654-7662. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2015, 63 (35), pp.7645-7653. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jafc.5b00261⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05323248v1</w:t>
+                <w:t xml:space="preserve">hal-05323251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of Sensory Properties of Flavanols--A Molecular Dynamic Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ferrer-Gallego</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Bras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Senses</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 40 (6), pp.381-390. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/chemse/bjv018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphenolic, polysaccharide and oligosaccharide composition of Tempranillo red wines and their relationship with the perceived astringency</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascale Williams</w:t>
+                <w:t xml:space="preserve">Relationship between skin cell wall composition and anthocyanin extractability of Vitis vinifera L. cv. Tempranillo at different grape ripeness degree</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Hernández-Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julian C. Rivas-Gonzalo</w:t>
+                <w:t xml:space="preserve">Leticia Martínez-Lapuente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Doco</w:t>
+                <w:t xml:space="preserve">Zenaida Guadalupe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teresa Escribano-Bailon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Belén Ayestarán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 154, pp.44-51. </w:t>
+              <w:t xml:space="preserve">, 2014, 146, pp.41-47. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.12.101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01837692v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05323233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between skin cell wall composition and anthocyanin extractability of Vitis vinifera L. cv. Tempranillo at different grape ripeness degree</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+                <w:t xml:space="preserve">Polyphenolic, polysaccharide and oligosaccharide composition of Tempranillo red wines and their relationship with the perceived astringency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada-Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leticia Martínez-Lapuente</w:t>
+                <w:t xml:space="preserve">Pascale Williams</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zenaida Guadalupe</w:t>
+                <w:t xml:space="preserve">Julian C. Rivas-Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Belén Ayestarán</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thierry Doco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teresa Escribano-Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 146, pp.41-47. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.09.037⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 154, pp.44-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2013.12.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05323233v1</w:t>
+                <w:t xml:space="preserve">hal-01837692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Salt Stress in the Regulation of Anthocyanins and Color of Hibiscus Flowers by Digital Image Analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Trivellini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Belén Gordillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francisco Rodríguez-Pulido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Borghesi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Ferrante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 62 (29), pp.6966-6974. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf502444u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the physiological stage and the content of soluble solids on the anthocyanin extractability of Vitis vinifera L. cv. Tempranillo grapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Miguel Hernández-Hierro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Teresa Escribano-Bailón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytica Chimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 732, pp.26-32. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.aca.2011.10.056⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between the Sensory-Determined Astringency and the Flavanolic Composition of Red Wines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge Regueiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesús Simal-Gándara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esperanza Tomás</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 60 (50), pp.12355-12361. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf3044346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physico-Chemical and Chromatic Characterization of Malvidin 3-Glucoside-vinylcatechol and Malvidin 3-Glucoside-vinylguaiacol Wine Pigments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dangles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julián Rivas-Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Teresa Escribano-Bailón</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Agricultural and Food Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (17), pp.9744-9752. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jf102238v⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05323185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2550,616 +2571,616 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unique Anthocyanin Profile of Disease-Resistant Grapes and Wine: Implications for copigmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dadmun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ak Mansfield,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IWAB 17-19</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Leeds, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interspecific hybrid red wine color: Quality perception in relation to anthocyanin profile and chemical color parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dadmun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mansfield Ak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vino Analytica Scientia (13th edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Davis, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les laccases de Botrytis cinerea: Structures, activités, effet souche et inhibitions par des extraits polyphénoliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Chemardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drone, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 Journée Scientifique Vigne et Vin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between hyperspectral indices, agronomic parameters and phenolic composition of Vitis vinifera Tempranillo grapes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martínez-Fernández, J.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sánchez, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M.T. Enoforum 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Vincenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyphenolic and polysaccharide composition of Spanish red wines and their relationship with the perceived astringency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Williams, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doco, T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3169,3688 +3190,3688 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Color differenciation threshold : New values depending on wine type.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Balleter Perez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th World Congress on Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Unique Phenolic Profiles of Disease-Resistant Grapes And Wine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Dadmun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régis D. Gougeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring oral sensations elicited by anthocyanins obtained from Cabernet Sauvignon and Merlot grape skins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detrieux, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waffo Teguo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Teissedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">42nd World Congress of Vine and Wine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving grape skins proanthocyanidin analysis and isolation.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Characterization of anthocyanins obtained from Cabernet Sauvignon and Merlot grape skins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Detrieux, M</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waffo Teguo,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Teissedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322568v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of anthocyanins obtained from Cabernet Sauvignon and Merlot grape skins</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Improving grape skins proanthocyanidin analysis and isolation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Waffo Teguo,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.L. Teissedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322572v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exocellular laccases from three Botrytis cinerea strains: The difference in their activities is not related to their catalytic protein parts.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. García,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lambert, K</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viaud, M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Zaragoza, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of polyphenols extracts of Vitis vinifera skins and seeds on the growth of antibiotic multiresistant Escherichia coli strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernández Pérez,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Carlos Rodriguez-Tenorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T Escribano Bailón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International congress on Grapevine and wine sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Logroño, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322579v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural and activity characterization of exocellular laccases from three Botrytis cinerea strains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García, F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K Lambert,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anti-laccase activity of phenolic vegetable extracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moine, V</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Iturmendi, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saucier, C</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Symposium In Vino Analytica Scientia 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, Salamanca, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Proteomic and activity characterization of exocellular laccases from three Botrytis cinerea strains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.X. Sauvage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.S. Walker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemardin, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Drone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Macromolecules and Secondary Metabolites of Grapevine and Wine (Macrowine 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Changins, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the interactions between proanthocyanidins and salivary proteins by mass spectrometry and molecular dynamic simulations.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ferrer Gallego,</w:t>
+                <w:t xml:space="preserve">Inhibitory Activity of Phenolic Compounds against microorganisms involved in oenological Fermentations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brás, N</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
+                <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soares, S</w:t>
+                <w:t xml:space="preserve">F Ruiz Larrea,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mateus, N</w:t>
+                <w:t xml:space="preserve">Tenorio, C</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomás, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
+              <w:t xml:space="preserve">Enoforum 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vincenza, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322699v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of flavanol composition in different clones of Vitis vinifera L. cv Rufete grapes by an optimized HPLC-DAD-MS/MS-multiple reaction monitoring method.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Impact of postharvest dehydration process of Nebbiolo winegrapes on mechanical and acoustic properties of the seeds and their relationship with flavanol extraction during simulated maceration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Río Segade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Torchio, F</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerbi, V</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322621v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Role of the presence of anthocyanins on the interaction flavanol-human salivary proteins.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Assessing color stability of red wines from warm climate summited to different ageing systems by Differential Tristimulus Colorimetry.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gordillo, B</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">González-Miret, M.L</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">García-Estévez, I.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Role of the presence of anthocyanins on the interaction flavanol-human salivary proteins.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
+              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322612v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibitory Activity of Phenolic Compounds against microorganisms involved in oenological Fermentations.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Trying to set up the flavanolic phases during grape seed ripening: a spectral and chemical approach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nogales-Bueno, J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Ruiz Larrea,</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Tomás, E</w:t>
+                <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Heredia, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enoforum 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vincenza, Italy</w:t>
+              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322704v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of postharvest dehydration process of Nebbiolo winegrapes on mechanical and acoustic properties of the seeds and their relationship with flavanol extraction during simulated maceration</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Determination of flavanol composition in different clones of Vitis vinifera L. cv Rufete grapes by an optimized HPLC-DAD-MS/MS-multiple reaction monitoring method.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerbi, V</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Fonseca-Ripoll, V.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">García-Estévez, I.</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martín-Baz, A</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322675v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing color stability of red wines from warm climate summited to different ageing systems by Differential Tristimulus Colorimetry.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gordillo, B</w:t>
+                <w:t xml:space="preserve">Role of the presence of anthocyanins on the interaction flavanol-human salivary proteins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C Crespo-Expósito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">García-Estévez, I</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
+              <w:t xml:space="preserve">Role of the presence of anthocyanins on the interaction flavanol-human salivary proteins.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322670v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trying to set up the flavanolic phases during grape seed ripening: a spectral and chemical approach.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Study of the interactions between proanthocyanidins and salivary proteins by mass spectrometry and molecular dynamic simulations.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferrer Gallego,</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brás, N</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heredia, F.J</w:t>
+                <w:t xml:space="preserve">Soares, S</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateus, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05322687v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05322699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact on the anthocyanin content and extraction of the postharvest dehydration process of Nebbiolo winegrapes and their relationship with mechanical properties and skin cell wall composition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacosa, S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Torchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Río Segade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between hyperspectral indices, agronomic parameters and phenolic composition of Vitis vinifera cv Tempranillo grapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martínez-Fernández, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sánchez, N</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimization of a wood-grape mix maceration process. Influence of chips dose and maceration time.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordillo, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baca-Bocanegra, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">González-Miret, M.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changes in salivary-protein profile after interaction with wine phenolic compounds.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C Crespo-Expósito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Mezzocorona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavanolic and flavonolic extractabilities from red grape skins. Relationship with cell wall composition at different ripening stages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between agronomic parameters, anthocyanin composition and texture properties of Vitis vinifera L. cv. Tempranillo.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrés-García, P</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcalde-Eon, C</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacosa, S</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rolle, L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sensory analysis and Molecular Dynamics Simulations of proanthocyanidins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrer-Gallego, R</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brás, N.F</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V de Freitas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food Oral Processing (FOP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Wageningen, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical and colorimetric implications of multiple copigmentation interactions between anthocyanin-flavonol-flavanol in model solutions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordillo, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">González-Miret, M.L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">García-Estévez, I.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nagoya, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of salt stress in the regulation of anthocyanins and colour of Hibiscus flowers by digital image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trivellini, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gordillo, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodríguez-Pulido, F.J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borghesi, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrante, A</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Workshop on Anthocyanins</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Correlation between the proanthocyanidin composition and the perceived astringency in Tempranillo red wines. A chemometric study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regueiro, J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simal-Gándara J</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tomás, E</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relationship between skin cell wall compostition and anthocyanin extractability of Vitis vinifera L. cv. Tempranillo at different physiological stages and contents of soluble solids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artínez-Lapuente, L</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guadalupe, Z</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayestarán, B</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322741v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the addition of tannins in the extractability of anthocyanins from grape skins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julian C. Rivas-Gonzalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of physiological stages and soluble solids content on the extractability of anthocyanins in Vitis vinifera L. cv. Tempranillo grapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hernández-Hierro, J.M</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">María Teresa Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Symposium In Vino Analytica Scientia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chromatic features of aqueous solutions of pyranoanthocyanins formed from condensation between malvidin 3-O-glucoside and hydroxycinnamic acids.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Quijada Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Dangles,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rivas-Gonzalo J.C.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.T. Escribano-Bailon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVth International Conference on Polyphenols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05322750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId211"/>
+      <w:footerReference w:type="default" r:id="rId212"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6918,51 +6939,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D20D7C6D"/>
+    <w:nsid w:val="53DA7E0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7149,51 +7170,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-quijada-morin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2482-8895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9876-2014" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556028v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dadmun" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharine Mansfield" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Morin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148330" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837855v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12322" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837820v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Gregorio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Hernandez-Hierro" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Estevez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1640519" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323290v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a-Est&#233;vez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Nogales-Bueno" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Pulido" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Heredia" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.07.064" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323293v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.118" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323282v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana R&#237;o Segade" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Torchio" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gerbi" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.12.072" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323274v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Gordillo" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Baca-Bocanegra" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Pul&#237;do" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdes Gonz&#225;lez-Miret" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a Est&#233;vez" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.041" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323251v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00181" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323243v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andr&#233;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcalde-Eon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacosa" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rolle" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00275" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Hern&#225;ndez-Hierro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00261" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323259v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bras" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Freitas" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv018" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837692v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.101" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323233v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mart&#237;nez-Lapuente" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Guadalupe" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ayestar&#225;n" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.037" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323221v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trivellini" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Borghesi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferrante" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf502444u" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323210v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.10.056" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323204v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Regueiro" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Simal-G&#225;ndara" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Tom&#225;s" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3044346" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323185v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102238v" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322518v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Mansfield," TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322512v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansfield Ak" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X Sauvage" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walker" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drone, J" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivas-Gonzalo J.C." TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;nchez, N" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322539v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams, P" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doco, T" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Escribano-Bailon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322548v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balleter Perez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322557v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322562v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detrieux, M" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Teissedre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322568v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo," TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322572v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322591v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garc&#237;a," TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert, K" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaud, M" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322579v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndez P&#233;rez," TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Rodriguez-Tenorio" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Escribano Bail&#243;n" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322601v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a, F" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lambert," TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322597v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moine, V" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iturmendi, N" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saucier, C" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322609v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemardin, P" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drone" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322699v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer Gallego," TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares, S" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus, N" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322621v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca-Ripoll, V." TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Baz, A" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322612v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322704v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I." TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz Larrea," TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenorio, C" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s, E" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322675v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R&#237;o Segade" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torchio, F" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbi, V" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322670v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo, B" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-Pulido, F.J" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez-Miret, M.L" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322687v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales-Bueno, J" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heredia, F.J" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322628v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacosa, S" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torchio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322631v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322682v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baca-Bocanegra, B" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322692v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322720v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez-Hierro, J.M" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322718v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s-Garc&#237;a, P" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcalde-Eon, C" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolle, L" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322731v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer-Gallego, R" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N.F" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Freitas" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322709v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322738v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivellini, A" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghesi, E" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrante, A" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322743v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regueiro, J" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simal-G&#225;ndara J" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322741v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#237;nez-Lapuente, L" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe, Z" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayestar&#225;n, B" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322749v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322744v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322750v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dangles," TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-quijada-morin" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2482-8895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=lpMV2J4AAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/K-9876-2014" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05556028v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dadmun" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Katharine Mansfield" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Noret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis D. Gougeon" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada-Morin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2026.148330" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05166844v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Puyo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scott Simonin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Klein" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vaizant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Quijada Morin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods12040735" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837855v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Garcia" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Lambert" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Walker" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tiers" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ajgw.12322" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837820v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Perez-Gregorio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; M. Hernandez-Hierro" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garcia-Estevez" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2017/1640519" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323293v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juli&#225;n Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a-Est&#233;vez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323282v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susana R&#237;o Segade" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Torchio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincenzo Gerbi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2015.12.072" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323290v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julio Nogales-Bueno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodr&#237;guez-Pulido" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Heredia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.talanta.2016.07.064" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323274v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Gordillo" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Berta Baca-Bocanegra" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francisco Rodriguez-Pul&#237;do" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lourdes Gonz&#225;lez-Miret" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Garc&#237;a Est&#233;vez" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.03.041" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323243v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Andr&#233;s-Garc&#237;a" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Alcalde-Eon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Giacosa" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Rolle" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00275" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323248v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Miguel Hern&#225;ndez-Hierro" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bail&#243;n" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00261" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jafc.5b00181" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323259v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ferrer-Gallego" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Bras" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Gomes" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. de Freitas" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/chemse/bjv018" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323233v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leticia Mart&#237;nez-Lapuente" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zenaida Guadalupe" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bel&#233;n Ayestar&#225;n" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.09.037" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837692v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Williams" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian C. Rivas-Gonzalo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Doco" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2013.12.101" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323221v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Trivellini" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Borghesi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Ferrante" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf502444u" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323210v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aca.2011.10.056" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323204v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Regueiro" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jes&#250;s Simal-G&#225;ndara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esperanza Tom&#225;s" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf3044346" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05323185v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dangles" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf102238v" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322518v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ak Mansfield," TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mansfield Ak" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X Sauvage" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.S. Walker" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chemardin" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Drone, J" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rivas-Gonzalo J.C." TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J." TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#225;nchez, N" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322539v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Williams, P" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doco, T" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T. Escribano-Bailon" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322548v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balleter Perez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322557v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322562v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Detrieux, M" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.L. Teissedre" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322572v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Waffo Teguo," TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322568v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322591v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Garc&#237;a," TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lambert, K" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viaud, M" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322579v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fern&#225;ndez P&#233;rez," TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carlos Rodriguez-Tenorio" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.T Escribano Bail&#243;n" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322601v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a, F" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Lambert," TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.X. Sauvage" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322597v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moine, V" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iturmendi, N" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saucier, C" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322609v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chemardin, P" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Drone" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322704v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garc&#237;a-Est&#233;vez, I." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Ruiz Larrea," TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tenorio, C" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s, E" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322675v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S R&#237;o Segade" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Torchio, F" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerbi, V" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322670v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gordillo, B" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodr&#237;guez-Pulido, F.J" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gonz&#225;lez-Miret, M.L" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322687v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nogales-Bueno, J" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heredia, F.J" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322621v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fonseca-Ripoll, V." TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;n-Baz, A" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322612v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Crespo-Exp&#243;sito" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322699v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer Gallego," TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soares, S" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateus, N" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322628v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacosa, S" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Torchio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322631v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mart&#237;nez-Fern&#225;ndez, J" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322682v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baca-Bocanegra, B" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322692v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322720v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hern&#225;ndez-Hierro, J.M" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322718v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s-Garc&#237;a, P" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alcalde-Eon, C" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rolle, L" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322731v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrer-Gallego, R" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Br&#225;s, N.F" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V de Freitas" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322709v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322738v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Trivellini, A" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borghesi, E" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferrante, A" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322743v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regueiro, J" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simal-G&#225;ndara J" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322741v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Art&#237;nez-Lapuente, L" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe, Z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayestar&#225;n, B" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322749v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Teresa Escribano-Bailon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322744v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-05322750v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Dangles," TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>