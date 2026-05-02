--- v0 (2026-04-04)
+++ v1 (2026-05-02)
@@ -154,248 +154,248 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the adoption of circular economy in mining companies of developing economies — A Namibian stakeholder perspective</w:t>
+                <w:t xml:space="preserve">The social and environmental responsibility of informal artisanal and small-scale mining in Ghana: An Akan philosophical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inamutila Kahupi</w:t>
+                <w:t xml:space="preserve">Diego Alfonso Vazquez-Brust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francis Arthur-Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Okechukwu Okorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 361, pp.121214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121214⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 360, pp.121131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702868v1</w:t>
+                <w:t xml:space="preserve">hal-04702856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social and environmental responsibility of informal artisanal and small-scale mining in Ghana: An Akan philosophical perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Factors affecting the adoption of circular economy in mining companies of developing economies — A Namibian stakeholder perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inamutila Kahupi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Alfonso Vazquez-Brust</w:t>
+                <w:t xml:space="preserve">Clyde Eiríkur Hull</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Arthur-Holmes</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+                <w:t xml:space="preserve">Okechukwu Okorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 360, pp.121131. </w:t>
+              <w:t xml:space="preserve">, 2024, 361, pp.121214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121131⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702856v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers toward circular economy transition: Exploring different stakeholders' perspectives</w:t>
               </w:r>
@@ -420,51 +420,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vincenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vazquez-Brust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -515,51 +515,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free prior informed consent in the extractive industry: Approaches to involving Indigenous peoples in decision-making in Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.N. Gavrilyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -626,833 +626,833 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graduate unemployment, artisanal and small-scale mining, and rural transformation in Ghana: What does the ‘educated’ youth involvement offer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Gender equality in artisanal and small-scale mining in Ghana: Assessing progress towards SDG 5 using salience and institutional analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alfonso Vazquez-Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Arthur-Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwaku Abrefa Busia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 95, pp.125-139. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.92-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.08.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702933v1</w:t>
+                <w:t xml:space="preserve">hal-04702883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resourcing Future Generations Requires a New Approach to Material Stewardship</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Artisanal and small-scale mining methods and the Sustainable Development Goal 6: Perceived implications for clean water supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Francis Arthur-Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwaku Abrefa Busia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alfonso Vazquez-Brust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/resources11080078⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702910v1</w:t>
+                <w:t xml:space="preserve">hal-04702834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender equality in artisanal and small-scale mining in Ghana: Assessing progress towards SDG 5 using salience and institutional analysis and design</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">When social movements close institutional voids: Triggers, processes, and consequences for multinational enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Vazquez-Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Kwaku Abrefa Busia</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamid Foroughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of World Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.101283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwb.2021.101283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702883v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanal and small-scale mining methods and the Sustainable Development Goal 6: Perceived implications for clean water supply</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Graduate unemployment, artisanal and small-scale mining, and rural transformation in Ghana: What does the ‘educated’ youth involvement offer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Arthur-Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwaku Abrefa Busia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alfonso Vazquez-Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Alfonso Vazquez-Brust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.08.017⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702834v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When social movements close institutional voids: Triggers, processes, and consequences for multinational enterprises</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Resourcing Future Generations Requires a New Approach to Material Stewardship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Nickless</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diana Mutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World Business</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 57 (1), pp.101283. </w:t>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.78. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jwb.2021.101283⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/resources11080078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702917v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy, degrowth and green growth as pathways for research on sustainable development goals: A global analysis and future agenda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular economy and six approaches to improve potassium life cycle for global crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Jesús Belmonte-Ureña</w:t>
+                <w:t xml:space="preserve">Annock Chiwona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Plaza-Úbeda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+                <w:t xml:space="preserve">David A.C. Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heidrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107050⟩</w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.102426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702943v1</w:t>
+                <w:t xml:space="preserve">hal-04702937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy and six approaches to improve potassium life cycle for global crop production</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Circular economy, degrowth and green growth as pathways for research on sustainable development goals: A global analysis and future agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Jesús Belmonte-Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Plaza-Úbeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Vazquez-Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oliver Heidrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 74, pp.102426. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.107050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702937v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral supply for sustainable development requires resource governance</w:t>
               </w:r>
@@ -1477,51 +1477,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Giurco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund Nickless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1585,51 +1585,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility in the mining industry: Exploring trends in social and environmental disclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heledd Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (3-4), pp.271-284. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1765,51 +1765,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D92E77E"/>
+    <w:nsid w:val="B8DC979A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1996,51 +1996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-yakovleva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702868v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamutila Kahupi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yakovleva" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Eir&#237;kur Hull" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Okorie" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121214" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702856v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfonso Vazquez-Brust" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Arthur-Holmes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121131" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souza Piao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincenzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez-Brust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonsu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2558" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Gavrilyeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Makarov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Krasilnikova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702933v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwaku Abrefa Busia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.08.002" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702910v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Nickless" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11080078" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702883v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.06.003" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702834v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.08.017" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702917v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Preuss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vazquez-Brust" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Foroughi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mutti" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2021.101283" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702943v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jes&#250;s Belmonte-Ure&#241;a" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Plaza-&#218;beda" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107050" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702937v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annock Chiwona" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.C. Manning" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heidrich" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102426" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem H. Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giurco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21359" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heledd Jenkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2004.10.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHCJ6HL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-yakovleva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702856v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfonso Vazquez-Brust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Arthur-Holmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yakovleva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamutila Kahupi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Eir&#237;kur Hull" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Okorie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121214" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souza Piao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincenzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez-Brust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonsu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2558" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Gavrilyeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Makarov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Krasilnikova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwaku Abrefa Busia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.06.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.08.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Preuss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vazquez-Brust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Foroughi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mutti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2021.101283" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.08.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Nickless" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11080078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annock Chiwona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.C. Manning" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heidrich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jes&#250;s Belmonte-Ure&#241;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Plaza-&#218;beda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107050" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem H. Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giurco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21359" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heledd Jenkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2004.10.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHCJ6HL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>