--- v1 (2026-05-02)
+++ v2 (2026-05-22)
@@ -79,50 +79,71 @@
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdHAL : </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">natalia-yakovleva</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId9" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=PMLGCpEAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -146,1558 +167,1558 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The social and environmental responsibility of informal artisanal and small-scale mining in Ghana: An Akan philosophical perspective</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Factors affecting the adoption of circular economy in mining companies of developing economies — A Namibian stakeholder perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Arthur-Holmes</w:t>
+                <w:t xml:space="preserve">Inamutila Kahupi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clyde Eiríkur Hull</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Okechukwu Okorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 360, pp.121131. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121131⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 361, pp.121214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702856v1</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Factors affecting the adoption of circular economy in mining companies of developing economies — A Namibian stakeholder perspective</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inamutila Kahupi</w:t>
+                <w:t xml:space="preserve">The social and environmental responsibility of informal artisanal and small-scale mining in Ghana: An Akan philosophical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alfonso Vazquez-Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Arthur-Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Okechukwu Okorie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 361, pp.121214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121214⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 360, pp.121131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2024.121131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702868v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barriers toward circular economy transition: Exploring different stakeholders' perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Souza Piao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Vincenzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Vazquez-Brust</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Bonsu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corporate Social Responsibility and Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 31 (1), pp.153-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/csr.2558⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Free prior informed consent in the extractive industry: Approaches to involving Indigenous peoples in decision-making in Russia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.N. Gavrilyeva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.I. Makarov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N.A. Krasilnikova</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 344, pp.118341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2023.118341⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender equality in artisanal and small-scale mining in Ghana: Assessing progress towards SDG 5 using salience and institutional analysis and design</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Graduate unemployment, artisanal and small-scale mining, and rural transformation in Ghana: What does the ‘educated’ youth involvement offer?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Arthur-Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwaku Abrefa Busia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alfonso Vazquez-Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kwaku Abrefa Busia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.06.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 95, pp.125-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.08.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702883v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artisanal and small-scale mining methods and the Sustainable Development Goal 6: Perceived implications for clean water supply</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kwaku Abrefa Busia</w:t>
+                <w:t xml:space="preserve">Resourcing Future Generations Requires a New Approach to Material Stewardship</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edmund Nickless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Diego Alfonso Vazquez-Brust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (8), pp.78. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/resources11080078⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.08.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04702834v1</w:t>
+                <w:t xml:space="preserve">hal-04702910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When social movements close institutional voids: Triggers, processes, and consequences for multinational enterprises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Diego Vazquez-Brust</w:t>
+                <w:t xml:space="preserve">Artisanal and small-scale mining methods and the Sustainable Development Goal 6: Perceived implications for clean water supply</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Arthur-Holmes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kwaku Abrefa Busia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Diana Mutti</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alfonso Vazquez-Brust</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of World Business</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jwb.2021.101283⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 137, pp.205-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702917v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Graduate unemployment, artisanal and small-scale mining, and rural transformation in Ghana: What does the ‘educated’ youth involvement offer?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Gender equality in artisanal and small-scale mining in Ghana: Assessing progress towards SDG 5 using salience and institutional analysis and design</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Alfonso Vazquez-Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Arthur-Holmes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kwaku Abrefa Busia</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Rural Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jrurstud.2022.08.002⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 136, pp.92-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2022.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702933v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Resourcing Future Generations Requires a New Approach to Material Stewardship</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">When social movements close institutional voids: Triggers, processes, and consequences for multinational enterprises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lutz Preuss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Vazquez-Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edmund Nickless</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+                <w:t xml:space="preserve">Hamid Foroughi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diana Mutti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/resources11080078⟩</w:t>
+              <w:t xml:space="preserve">Journal of World Business</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 57 (1), pp.101283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jwb.2021.101283⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702910v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy and six approaches to improve potassium life cycle for global crop production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular economy, degrowth and green growth as pathways for research on sustainable development goals: A global analysis and future agenda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Jesús Belmonte-Ureña</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Antonio Plaza-Úbeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Vazquez-Brust</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Oliver Heidrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources Policy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 74, pp.102426. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 185, pp.107050. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102426⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107050⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702937v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular economy, degrowth and green growth as pathways for research on sustainable development goals: A global analysis and future agenda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Circular economy and six approaches to improve potassium life cycle for global crop production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luis Jesús Belmonte-Ureña</w:t>
+                <w:t xml:space="preserve">Annock Chiwona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">José Antonio Plaza-Úbeda</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Natalia Yakovleva</w:t>
+                <w:t xml:space="preserve">David A.C. Manning</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliver Heidrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2021.107050⟩</w:t>
+              <w:t xml:space="preserve">Resources Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 74, pp.102426. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resourpol.2021.102426⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702943v1</w:t>
+                <w:t xml:space="preserve">hal-04702937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mineral supply for sustainable development requires resource governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saleem H. Ali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Giurco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas Arndt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmund Nickless</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graham Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 543, pp.367-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nature21359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03596079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corporate social responsibility in the mining industry: Exploring trends in social and environmental disclosure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heledd Jenkins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalia Yakovleva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 14 (3-4), pp.271-284. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jclepro.2004.10.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId66"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1765,51 +1786,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B8DC979A"/>
+    <w:nsid w:val="6D1DB3EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1996,51 +2017,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-yakovleva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702856v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfonso Vazquez-Brust" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Arthur-Holmes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yakovleva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121131" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702868v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamutila Kahupi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Eir&#237;kur Hull" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Okorie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121214" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702845v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souza Piao" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincenzi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez-Brust" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonsu" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2558" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702904v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Gavrilyeva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Makarov" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Krasilnikova" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118341" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702883v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwaku Abrefa Busia" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.06.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702834v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.08.017" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702917v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Preuss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vazquez-Brust" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Foroughi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mutti" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2021.101283" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702933v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.08.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702910v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Nickless" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11080078" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702937v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annock Chiwona" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.C. Manning" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heidrich" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102426" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702943v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jes&#250;s Belmonte-Ure&#241;a" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Plaza-&#218;beda" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107050" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596079v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem H. Ali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giurco" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Brown" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21359" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702702v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heledd Jenkins" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2004.10.004" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHCJ6HL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalia-yakovleva" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=PMLGCpEAAAAJ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702868v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamutila Kahupi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalia Yakovleva" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clyde Eir&#237;kur Hull" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Okechukwu Okorie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121214" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702856v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Alfonso Vazquez-Brust" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Arthur-Holmes" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2024.121131" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702845v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Souza Piao" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Vincenzi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Vazquez-Brust" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bonsu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/csr.2558" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702904v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.N. Gavrilyeva" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.I. Makarov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.A. Krasilnikova" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2023.118341" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702933v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kwaku Abrefa Busia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jrurstud.2022.08.002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702910v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmund Nickless" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/resources11080078" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702834v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.08.017" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702883v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2022.06.003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702917v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lutz Preuss" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Vazquez-Brust" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamid Foroughi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Mutti" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jwb.2021.101283" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702943v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Jes&#250;s Belmonte-Ure&#241;a" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Antonio Plaza-&#218;beda" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2021.107050" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702937v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annock Chiwona" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David A.C. Manning" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heidrich" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resourpol.2021.102426" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03596079v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem H. Ali" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Giurco" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Arndt" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graham Brown" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature21359" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702702v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heledd Jenkins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2004.10.004" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-0RHCJ6HL-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>