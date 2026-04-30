--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -397,507 +397,507 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’exploitation des corpus numériques dans les formations d’anglais scientifique en ligne : une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 58, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.5155⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03100279v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Teaching specialised translation through corpus linguistics: quality assessment and methodology evaluation by experimental approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meta : journal des traducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (3), pp.806-824</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02495232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association Française de Linguistique Appliquée (AFLA).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 6 (2), pp.315-326. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/eujal-2018-0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01850695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection automatique, description linguistique et suivi des néologismes en corpus : point d'étape sur les tendances du français contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Cartier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najet Boutmgharine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Humbley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massimo Bertocci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SHS Web of Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 46, pp.08002. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/shsconf/20184608002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03086023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L’exploitation des corpus numériques dans les formations d’anglais scientifique en ligne : une étude de cas</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Traductologie de corpus : 20 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...90 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rudy Loock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1350,51 +1350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing collocations in a terminological database based on a cross-disciplinary study of scientific texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juilliard Claudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,247 +1905,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Detecting and correcting errors in second language texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Computer-Assisted Language Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 7 (2), pp.151-160</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219824v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using automata to detect and correct errors in the written English of French-speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 21, pp.235-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Étude des objets des verbes de parole en anglais, comparaison avec le français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 115, pp.76-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219826v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01219824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbes de transfert en français et en anglais</w:t>
               </w:r>
@@ -2258,51 +2258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Doctorales Monique Mémet – 47e colloque du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'Etude et de Recherche en Anglais de Spécialité (GERAS), Mar 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2321,903 +2321,903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Dahan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05228687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Proposition d'une méthodologie pour l'annotation de la variation dénominative dans les textes scientifiques en sciences de la Terre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Beyond Single Words</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lichao Zhu; Natalie Kübler; Mojca Pecman, Dec 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing LLMs' Capabilities in Annotating Translations Based on an Error Typology Designed for LSP Translation: First Experiments with ChatGPT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Minder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Machine Translation Summit XX Volume 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Genève, Switzerland. pp.190-203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05144033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Rachel Bawden</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating and post-editing machine translation in specialised context. Do we still need to train specialized translators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
+              <w:t xml:space="preserve">45e colloque du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe d’Étude et de Recherche en Anglais de Spécialité (GERAS), Mar 2024, Winterthur, Switzerland, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ziqian Peng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Esamotunu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04573922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kubler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45e colloque du GERAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Groupe d’Étude et de Recherche en Anglais de Spécialité (GERAS), Mar 2024, Winterthur, Switzerland, France</w:t>
+              <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131594v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les corpus pour et par les apprenants en post-édition : allier la recherche et l’enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques (COSEDI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2023, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation and contrastive analysis of collocational verbal humour in English-French TED Talks transcripts bidirectional corpora: findings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Buturlakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using Corpora in Contrastive and Translation Studies (7th edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Poznan, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05148937v1</w:t>
-              </w:r>
-[...123 lines deleted...]
-                <w:t xml:space="preserve">hal-04131594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axe 2. Corpus augmentés et moteur de traduction pilote en anglais médical : l'interprétation des données sur les groupes nominaux complexes</w:t>
               </w:r>
@@ -3285,51 +3285,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation analysis of humorous 'prosodic clashes' and other linguistic humour strategies in TED Talks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Buturlakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3462,64 +3462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test corpora, status of the translation error, feedback on post-editing analysis and typologies of translation errors from learner’s corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRALOGYIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Larsonneur; Nicolas Froeliger; François Yvon, Apr 2022, Paris Université Paris-Cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3538,505 +3538,574 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">TED Talks : est-il possible de traduire l'humour lié à la prosodie sémantique de l'anglais en français ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Buturlakina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Outils et Nouvelles Explorations de la Linguistique Appliquée (ONELA ) 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03643476v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ah mais, avec la traduction automatique, il n’y a plus besoin d’apprendre à traduire avec des corpus alors!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque #AFFUMT : Former aux métiers de la traduction aujourd'hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFFUMT, Apr 2021, en-ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Using corpora for post-editing neural MT in highly specialised domains: the case of complex noun phrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCCTS 2021 | Using Corpora in Contrastive and Translation Studies (6th edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03758201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The diachronic study of genres in architecture: towards a better understanding of recent evolutions in this professional domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Kloppmann-Lambert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Conference of the European Society for the Study of English</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03453068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using corpora for post-editing neural MT in highly specialised domains: the case of complex noun phrases.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Using Corpora for Contrastive and Translation Studies UCCTS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bologne, Sep 2021, Bertinoro, Forli, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063844v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...25 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpus-based Specialised Translation Teaching: The Methodological Challenge of Neural Machine Translation.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Outils et Nouvelles Explorations de la Linguistique Appliquée (ONELA ) 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Conferences series : Practical Issues and Methodological Challenges</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Complutense de Madrid, Oct 2020, Madrid en-ligne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063896v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les langues spécialisées à l’épreuve de la traduction neuronale : quel impact sur leur enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4052,126 +4121,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nantes, Dec 2020, en-ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063889v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04063896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus-based Phraseology in Specialised translation. Plenary</w:t>
               </w:r>
@@ -4239,64 +4239,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Specialised Translation Through Corpus Linguistics: Translation Quality Assessment and Methodology Evaluation and Enhancement by Experimental Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCCTS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CECL- Université Louvain-La-Neuve, Sep 2018, Louvain-La-Neuve - Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4384,955 +4384,955 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Deux dispositifs d’enseignements hybrides basés sur corpus : résultats et défis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03100590v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La traduction des « mégatermes » anglais de type &amp;lt;i&amp;gt;erythrocyte invasion-inhibitory response&amp;lt;/i&amp;gt; : une approche fondée sur corpus et analyse du discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier (volanschi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème Colloque International de Linguistique de Corpus (CILC9)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01726104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le corpus met K.O. la norme terminologique : le défi permanent des GN complexes anglais en traduction spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier (volanschi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème colloque international du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experiment with three genre-specific corpora for teaching EAP to French speakers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BAAL Corpus SIG symposium: Using Corpora in EAP.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Durham, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03100562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Quand le corpus met K.O. la norme terminologique : le défi permanent des GN complexes anglais en traduction spécialisée</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet PERL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Mestivier (volanschi)</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manoïlov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pharaboz-Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38ème colloque international du GERAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372910v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation quantitative de corpus de traductions annotés selon la typologie d'erreurs pour améliorer les méthodes d'enseignement de la traduction spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zimina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> JADT2016 Journées internationales d'Analyse statistique des Données Textuelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Nice Sophia Antipolis, CNRS, Jun 2016, Nice, France. pp.731-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01333457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Projet PERL</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apport des corpus en traduction : un outil de prise de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédérique Pharaboz-Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t>
+              <w:t xml:space="preserve">37e Colloque de GERAS, 17-19 mars 2016, Université Paris 8, Saint-Denis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Gwen Le Corre, Mar 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Origines des erreurs en Traduction Spécialisée : différentiation textométrique grâce aux corpus de textes cibles annotés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zimina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jovan Kostov, Ivan Šmilauer, Jul 2016, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371351v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bridging the gap between domain-specific and linguistic knowledge in ESP: a context-based approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ESSE Conference, Galway, août 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Galway, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01371382v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERL : une vision d’un rapprochement numérique des centres de langues à l’université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RANACLES 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Bridging the gap between domain-specific and linguistic knowledge in ESP: a context-based approach</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERL : le partage de ressources en langues pour l’innovation pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...236 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5396,64 +5396,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus linguistics shedding light on one of the key issues in ESP corpus studies left unresolved: how to distinguish compound terms from collocations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier (volanschi)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Linguistics and corpora (engcorpora 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est Créteil, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5491,64 +5491,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur l’utilisation des corpus dans l’enseignement de la terminologie et de la traduction spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier (volanschi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains de recherche en linguistique appliquée (TRELA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Diderot, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5649,519 +5649,519 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Semantic prosody and specialised translation, or how a lexico-grammatical theory of language can help with specialised translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Volanschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th European Systemic Functional Linguistics Conference : “Change, Mutation, Transformation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Diderot, CLILLAC-ARP, Jul 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specialised translation and Semantic Prosody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Volanschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">25th European Systemic Functional Linguistics Conference : “Change, Mutation, Transformation”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Diderot, Jul 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Translating Science with Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Conference on Corpus Linguistics (CILC 2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AELINCO / the Spanish Association of Corpus Linguistics and hosted this year by the Universidad de Las Palmas de Gran Canaria, May 2014, Las Palmas de Gran Canaria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can corpora help improve translation trainees’ results in specialised translation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Volanschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th Teaching and Language Corpora Conference (TALC2014)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lancaster University, Jul 2014, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Specialised translation and Semantic Prosody</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Errors and Automatic Errors in Machine Translations. What are the Differences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Volanschi</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th European Systemic Functional Linguistics Conference : “Change, Mutation, Transformation”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Diderot, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Errare workshop : Erreurs humaines et des machines dans le traitement de données multimédias, multimodales et multilingues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...102 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de spécialité, corpus et traductologie : un manque de lisibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Linguistique et Traductologie : Les Enjeux d’une Relation Complexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Oct 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217544v1</w:t>
-              </w:r>
-[...93 lines deleted...]
-                <w:t xml:space="preserve">hal-01217552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles Compétences pour les enseignants ?</w:t>
               </w:r>
@@ -6354,51 +6354,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching ESP to translation students with corpus linguistics tools and database management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6449,51 +6449,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTES: an online lexical database for research and teaching in specialized translation and communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSLLI 2011, International Workshop on Lexical Resources (WoLeR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6695,51 +6695,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Journées scientifiques du Réseau de chercheurs Lexicologie, terminologie, traduction (LTT 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lisbonne, Portugal. pp.579-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6790,51 +6790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Scientifiques du réseau de chercheurs « Lexicologie, terminologie, traduction »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7198,165 +7198,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Developing a new grammar checker for English as a second language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Proceedings of a workshop sponsored by the association for computational linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Madrid, Spain. pp.07-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Prototype d'un correcteur grammatical de l'anglais de francophones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes de la 4ème conférence annuelle sur le TALN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Grenoble, France. pp.188-193</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219816v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01219798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parle voir suisse! Les expressions figées en français de Suisse</w:t>
               </w:r>
@@ -8001,64 +8001,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johanna Monti; Gloria Corpas Pastor; Ruslan Mitkov; Carlos Manuel Hidalgo-Ternero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Multiword Units in Machine Translation and Translation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8094,238 +8094,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Using comparable corpora for translating and post-editing complex noun phrases in specialized texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Syviane Granger &amp; Marie-Aude Lefer. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Extending the Scope of Corpus-Based translation Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 237-266, 2022, Bloomsbury Advances in Translation, 9781350143258</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03641972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Text genres and Terminology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pamela Faber and Marie-Claude L'Homme. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Theoretical Perspectives on Terminology: Explaining terms, concepts and specialized knowledge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 23, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.263-290, 2022, Terminology and Lexicography Research and Practice, 1388-8455</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701210v1</w:t>
-              </w:r>
-[...110 lines deleted...]
-                <w:t xml:space="preserve">hal-03641972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français, une langue scientifique internationale : résister au discours « prédateur » de l’anglais scientifique</w:t>
               </w:r>
@@ -8509,51 +8509,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ARTES bilingual LSP dictionary: from collocation to higher order phraseology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviane Granger &amp; Magali Paquot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Lexicography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -8879,51 +8879,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Van Campenhoudt; Maria Teresa Lino; Rute Costa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passeurs de mots, passeurs d’espoir : lexicologie, terminologie et traduction face au défi de la diversité. Actes des 8èmes journées scientifiques du réseau de chercheurs « Lexicologie, terminologie, traduction », Lisbonne 15-17 Octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
@@ -9103,51 +9103,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing collocations in a terminological database based on a cross-disciplinary study of scientific texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juilliard Claudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9901,139 +9901,139 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guerda Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02464749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ARTES: an online lexical database for research and teaching in specialized translation and communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10129,77 +10129,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Minder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet ANR MaTOS. 2024, livrable D4-1.1, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10557,51 +10557,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BDB9B44A"/>
+    <w:nsid w:val="DD0094A0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10788,51 +10788,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalie-kubler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7093-8676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133065723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171151131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03879126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bordet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495232v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850695v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sablayrolles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Boutmgharine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humbley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bertocci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Loock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060162ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01372948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01322383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01135027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Volanschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilliard Claudie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cornu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442584v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144033v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Minder" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05031532v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05031530v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03677260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03843102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063837v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758201v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453068v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063844v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03643476v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063889v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063896v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01726104v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier (volanschi)" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100562v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01726103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100590v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01333457v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372899v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371382v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371383v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371351v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217535v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241423v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217528v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241428v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217544v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01232785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217599v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219816v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219798v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219822v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benayoun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zouogbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01253976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05442436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eleto.gr/en/publications/conference-papers/papers-of-the-15th-conference-hellenic-language-and-terminology/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04909226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cilt.366" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03701210v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1075/tlrp.23.12pec" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03641972v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04054424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#home" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134937v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ltt.auf.org/article.php3?id_article=608" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01135016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castagnoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciobanu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Kunz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217587v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aston" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/cps/ucl/doc/cecl/documents/eLEX_book_abstracts_FINAL_New.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217590v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eila.univ-paris-diderot.fr/_media/recherche/kubler_2003.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eila.univ-paris-diderot.fr/_media/recherche/kublertalc002.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217903v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guerda Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04996243v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700009v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalie-kubler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7093-8676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133065723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171151131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03879126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bordet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sablayrolles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Boutmgharine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humbley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bertocci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Loock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060162ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01372948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01322383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01135027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Volanschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilliard Claudie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cornu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Minder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05031532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05031530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03677260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03843102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063837v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03643476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01726104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier (volanschi)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01726103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01333457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241428v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01232785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217599v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219822v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benayoun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zouogbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01253976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05442436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eleto.gr/en/publications/conference-papers/papers-of-the-15th-conference-hellenic-language-and-terminology/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04909226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cilt.366" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03641972v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03701210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1075/tlrp.23.12pec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04054424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#home" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134937v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ltt.auf.org/article.php3?id_article=608" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01135016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castagnoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciobanu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Kunz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217587v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aston" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/cps/ucl/doc/cecl/documents/eLEX_book_abstracts_FINAL_New.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217590v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eila.univ-paris-diderot.fr/_media/recherche/kubler_2003.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eila.univ-paris-diderot.fr/_media/recherche/kublertalc002.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217903v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guerda Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04996243v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700009v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>