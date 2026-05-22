--- v1 (2026-04-30)
+++ v2 (2026-05-22)
@@ -397,540 +397,540 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03212519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Association Française de Linguistique Appliquée (AFLA).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Boulton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Narcy-Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Applied Linguistics. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (2), pp.315-326. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/eujal-2018-0004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01850695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teaching specialised translation through corpus linguistics: quality assessment and methodology evaluation by experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Meta : journal des traducteurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 63 (3), pp.806-824</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02495232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détection automatique, description linguistique et suivi des néologismes en corpus : point d'étape sur les tendances du français contemporain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najet Boutmgharine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Humbley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Massimo Bertocci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46, pp.08002. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/20184608002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03086023v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des corpus numériques dans les formations d’anglais scientifique en ligne : une étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 58, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/lidil.5155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03100279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Teaching specialised translation through corpus linguistics: quality assessment and methodology evaluation by experimental approach</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction. Traductologie de corpus : 20 ans après</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudy Loock</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meta : journal des traducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 63 (3), pp.806-824</w:t>
-[...344 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">, 2018, 63 (3), pp.577-582. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7202/1060162ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -1350,51 +1350,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing collocations in a terminological database based on a cross-disciplinary study of scientific texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juilliard Claudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1905,247 +1905,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Étude des objets des verbes de parole en anglais, comparaison avec le français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 115, pp.76-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using automata to detect and correct errors in the written English of French-speakers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Cornu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TRANEL. Travaux Neuchâtelois de Linguistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 21, pp.235-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219831v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Detecting and correcting errors in second language texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer-Assisted Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 7 (2), pp.151-160</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219824v1</w:t>
-              </w:r>
-[...149 lines deleted...]
-                <w:t xml:space="preserve">hal-01219826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Verbes de transfert en français et en anglais</w:t>
               </w:r>
@@ -2192,51 +2192,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (61)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2258,51 +2258,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres Doctorales Monique Mémet – 47e colloque du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d'Etude et de Recherche en Anglais de Spécialité (GERAS), Mar 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2321,919 +2321,1044 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Parallel Corpora of Scholarly Documents for English-French Machine Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric de la Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BUCC 2026 - 19th Workshop on Building and Using Comparable Corpora</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LREC2026, May 2026, Palma de Mallorca, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05608444v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Proposition d'une méthodologie pour l'annotation de la variation dénominative dans les textes scientifiques en sciences de la Terre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lichao Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Beyond Single Words</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lichao Zhu; Natalie Kübler; Mojca Pecman, Dec 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442584v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing LLMs' Capabilities in Annotating Translations Based on an Error Typology Designed for LSP Translation: First Experiments with ChatGPT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Minder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th Machine Translation Summit XX Volume 1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Genève, Switzerland. pp.190-203</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05144033v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">MaTOS: Machine Translation for Open Science</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Cornejo Cárcamo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Dahan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th Machine Translation Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Machine Translation Association, Jun 2025, Geneva, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05228687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translate your Own: a Post-Editing Experiment in the NLP domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rachel Bawden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ziqian Peng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Bénard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Villemonte de La Clergerie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Esamotunu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Beyond Single Words</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lichao Zhu; Natalie Kübler; Mojca Pecman, Dec 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...60 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04573922v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating and post-editing machine translation in specialised context. Do we still need to train specialized translators?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...67 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45e colloque du GERAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe d’Étude et de Recherche en Anglais de Spécialité (GERAS), Mar 2024, Winterthur, Switzerland, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05031532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Ziqian Peng</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les corpus pour et par les apprenants en post-édition : allier la recherche et l’enseignement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 25th Annual Conference of the European Association for Machine Translation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Machine Translation, Jun 2024, Sheffield, United Kingdom</w:t>
+              <w:t xml:space="preserve">Corpus de genres spécialisés: caractérisation, méthodes et applications didactiques (COSEDI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, Dec 2023, Grenobe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05031530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translation and contrastive analysis of collocational verbal humour in English-French TED Talks transcripts bidirectional corpora: findings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Buturlakina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Using Corpora in Contrastive and Translation Studies (7th edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05148937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MaTOS: Traduction automatique pour la science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kubler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Bawden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18e Conférence en Recherche d'Information et Applications -- 16e Rencontres Jeunes Chercheurs en RI -- 30e Conférence sur le Traitement Automatique des Langues Naturelles -- 25e Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.8-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...189 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axe 2. Corpus augmentés et moteur de traduction pilote en anglais médical : l'interprétation des données sur les groupes nominaux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3249,73 +3374,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tralogy3: Human translation and natural language processing: Forging a new consensus? - Collective workshop SPECTRAN (Specialised Corpora and Neural Machine Translation) / PAPTAN (Platform for Deep Learning for Neural Machine Translation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Tralogy, Apr 2022, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03677260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translation analysis of humorous 'prosodic clashes' and other linguistic humour strategies in TED Talks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Buturlakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3331,73 +3456,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CADS Conf 2022 - 6th Corpora &amp; Discourse International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Corpora, Linguistics, Technology (CoLiTec) research centre at Bologna Unviersity's Department of Interpreting and Translation Studies (DIT), and members of the SiBol group, Aug 2022, Bertinoro, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03843102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus augmenté, moteur de traduction pilote en anglais médical : l’interprétation des donnée sur les groupes nominaux complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3413,168 +3538,548 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TralogyIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Larsonneur; Nicolas Froeliger; François Yvon, Apr 2022, Université Paris-Cité, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Test corpora, status of the translation error, feedback on post-editing analysis and typologies of translation errors from learner’s corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TRALOGYIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Claire Larsonneur; Nicolas Froeliger; François Yvon, Apr 2022, Paris Université Paris-Cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using corpora for post-editing neural MT in highly specialised domains: the case of complex noun phrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Martikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">UCCTS 2021 | Using Corpora in Contrastive and Translation Studies (6th edition)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Bertinoro, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03758201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ah mais, avec la traduction automatique, il n’y a plus besoin d’apprendre à traduire avec des corpus alors!</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Bordet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque #AFFUMT : Former aux métiers de la traduction aujourd'hui et demain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFFUMT, Apr 2021, en-ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063888v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The diachronic study of genres in architecture: towards a better understanding of recent evolutions in this professional domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Kloppmann-Lambert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">15th Conference of the European Society for the Study of English</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03453068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Using corpora for post-editing neural MT in highly specialised domains: the case of complex noun phrases.”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Martikainen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Using Corpora for Contrastive and Translation Studies UCCTS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bologne, Sep 2021, Bertinoro, Forli, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063844v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TED Talks : est-il possible de traduire l'humour lié à la prosodie sémantique de l'anglais en français ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Buturlakina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3590,2020 +4095,1640 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Outils et Nouvelles Explorations de la Linguistique Appliquée (ONELA ) 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03643476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Ah mais, avec la traduction automatique, il n’y a plus besoin d’apprendre à traduire avec des corpus alors!</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les langues spécialisées à l’épreuve de la traduction neuronale : quel impact sur leur enseignement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bordet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque #AFFUMT : Former aux métiers de la traduction aujourd'hui et demain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFFUMT, Apr 2021, en-ligne, France</w:t>
+              <w:t xml:space="preserve">GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Dec 2020, en-ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...319 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04063889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus-based Specialised Translation Teaching: The Methodological Challenge of Neural Machine Translation.”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conferences series : Practical Issues and Methodological Challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Complutense de Madrid, Oct 2020, Madrid en-ligne, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...81 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus-based Phraseology in Specialised translation. Plenary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROPHRAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lexytrad - Université de Malaga, Sep 2019, Malaga, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Specialised Translation Through Corpus Linguistics: Translation Quality Assessment and Methodology Evaluation and Enhancement by Experimental Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UCCTS 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CECL- Université Louvain-La-Neuve, Sep 2018, Louvain-La-Neuve - Belgique, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dispositif universitaire : le PERL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une gouvernance linguistique des universités et des établissements d’enseignement supérieur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecola Polytechnique et Université Paris-diderot, Nov 2018, Paris, enregistrement en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04063895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La traduction des « mégatermes » anglais de type &amp;lt;i&amp;gt;erythrocyte invasion-inhibitory response&amp;lt;/i&amp;gt; : une approche fondée sur corpus et analyse du discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier (volanschi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9ème Colloque International de Linguistique de Corpus (CILC9)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726104v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quand le corpus met K.O. la norme terminologique : le défi permanent des GN complexes anglais en traduction spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier (volanschi)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">38ème colloque international du GERAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01726103v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">An experiment with three genre-specific corpora for teaching EAP to French speakers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clive E. Hamilton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">BAAL Corpus SIG symposium: Using Corpora in EAP.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Durham, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03100562v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deux dispositifs d’enseignements hybrides basés sur corpus : résultats et défis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clive E. Hamilton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entre présence et distance. Accompagner et découvrir des pratiques pédagogiques en langues à l’université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03100590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Exploitation quantitative de corpus de traductions annotés selon la typologie d'erreurs pour améliorer les méthodes d'enseignement de la traduction spécialisée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Mestivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Mestivier (volanschi)</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zimina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème Colloque International de Linguistique de Corpus (CILC9)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+              <w:t xml:space="preserve"> JADT2016 Journées internationales d'Analyse statistique des Données Textuelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nice Sophia Antipolis, CNRS, Jun 2016, Nice, France. pp.731-741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Quand le corpus met K.O. la norme terminologique : le défi permanent des GN complexes anglais en traduction spécialisée</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01333457v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Projet PERL</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...80 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clive E. Hamilton</w:t>
-[...93 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Manoïlov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pharaboz-Simpson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque humanités numériques. De l'archive aux données massives : enjeux et perspectives en Humanités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERL : une vision d’un rapprochement numérique des centres de langues à l’université</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Maria Zimina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> JADT2016 Journées internationales d'Analyse statistique des Données Textuelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nice Sophia Antipolis, CNRS, Jun 2016, Nice, France. pp.731-741</w:t>
+              <w:t xml:space="preserve">RANACLES 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01372899v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport des corpus en traduction : un outil de prise de décision</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37e Colloque de GERAS, 17-19 mars 2016, Université Paris 8, Saint-Denis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Gwen Le Corre, Mar 2016, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origines des erreurs en Traduction Spécialisée : différentiation textométrique grâce aux corpus de textes cibles annotés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zimina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Fleury</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jovan Kostov, Ivan Šmilauer, Jul 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bridging the gap between domain-specific and linguistic knowledge in ESP: a context-based approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSE Conference, Galway, août 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...13 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">PERL : le partage de ressources en langues pour l’innovation pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cetro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Merkin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'innovation pédagogique à l'université </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01372904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus linguistics shedding light on one of the key issues in ESP corpus studies left unresolved: how to distinguish compound terms from collocations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier (volanschi)</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">English Linguistics and corpora (engcorpora 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Paris-Est Créteil, Apr 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude sur l’utilisation des corpus dans l’enseignement de la terminologie et de la traduction spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier (volanschi)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terrains de recherche en linguistique appliquée (TRELA 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Diderot, Jul 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ergonomie cognitive de la post-édition de traduction automatique : enjeux pour la qualité des traductions.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5619,936 +5744,936 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traducteurs à l’œuvre : approches ergonomiques des pratiques professionnelles et des formations de traducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ILCEA4 - GREMUTS (Groupe de recherche multilingue en traduction spécialisée), Université Stendhal Grenoble, Mar 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01371201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...12 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Translating Science with Corpora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">6th International Conference on Corpus Linguistics (CILC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AELINCO / the Spanish Association of Corpus Linguistics and hosted this year by the Universidad de Las Palmas de Gran Canaria, May 2014, Las Palmas de Gran Canaria, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can corpora help improve translation trainees’ results in specialised translation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Volanschi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11th Teaching and Language Corpora Conference (TALC2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lancaster University, Jul 2014, Lancaster, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Specialised translation and Semantic Prosody</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Volanschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Systemic Functional Linguistics Conference : “Change, Mutation, Transformation”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Université Paris Diderot, CLILLAC-ARP, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Diderot, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217528v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semantic prosody and specialised translation, or how a lexico-grammatical theory of language can help with specialised translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Volanschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Volanschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25th European Systemic Functional Linguistics Conference : “Change, Mutation, Transformation”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, CLILLAC-ARP, Université Paris Diderot, Jul 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">, Université Paris Diderot, CLILLAC-ARP, Jul 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Translating Science with Corpora</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01241428v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Human Errors and Automatic Errors in Machine Translations. What are the Differences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...162 lines deleted...]
-            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Wisniewski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Yvon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Errare workshop : Erreurs humaines et des machines dans le traitement de données multimédias, multimodales et multilingues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Ermenonville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Langues de spécialité, corpus et traductologie : un manque de lisibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Linguistique et Traductologie : Les Enjeux d’une Relation Complexe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Lorraine, Oct 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles Compétences pour les enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée NEQ sur les corpus, dans le cadre du Colloque International CRELA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction pragmatique, linguistique de corpus, traducteur : un ménage à trois explosif ?. Session 3 - TA et Biotraduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tralogy II. Trouver le sens : où sont nos manques et nos besoins respectifs ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2013, Paris, France. 15p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02497335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Néologie d’origine, néologie de transfert : à la recherche d’une complémentarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Translation and Innovation/Innovation et Traduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching ESP to translation students with corpus linguistics tools and database management systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SDAŠ 2012: "The Changes in Epochal Paradigms and the Opportunities they Offer for English Studies"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01232785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTES: an online lexical database for research and teaching in specialized translation and communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESSLLI 2011, International Workshop on Lexical Resources (WoLeR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Ljubljana, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la prosodie sémantique en traduction spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6564,862 +6689,862 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32e colloque du GERAS, Hégémonies et singularités : comment orchestrer les langues de spécialité ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2011, Dijon (Bourgogne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Que peut apporter la linguistique de corpus au traducteur?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international TRALOGY, Métiers et technologies de la traduction : quelles convergences pour l'avenir ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicolas Froeliger, Joseph Mariani, Jean-François Nominé, Alain Wallon, Aleksandra Kowalska et Caroline Subra-Itsutsutji, Mar 2011, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La linguistique de corpus entretient-elle d’étroites relations avec la traduction pragmatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Huitièmes Journées scientifiques du Réseau de chercheurs Lexicologie, terminologie, traduction (LTT 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lisbonne, Portugal. pp.579-592</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La linguistique de corpus entretient-elle d’étroites relations avec la traduction pragmatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes Journées Scientifiques du réseau de chercheurs « Lexicologie, terminologie, traduction »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Comparable Learner Translator Corpus: creation and use</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Marrakech, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Webcorp for building specialized dictionaries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICAME Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Göteborg, Sweden. pp.387-400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creating a Term Base to Customize an MT System: Reusability of Resources and Tools from the Translator's Point of View</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2002, Las Palmas de Gran Canarias, Spain. pp.44-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching Commercial MT to translators: Bridging the Gap between human and machine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EAMT workshop on MT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Manchester, France. pp.155-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpora in Terminology and Translation teaching: methodological approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The ICAME 01 Conference : Extending the Scope of Corpus-based Research: New applications, new challenges</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, Louvain-la-Neuve, Belgium. pp.53-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prototype d'un correcteur grammatical de l'anglais de francophones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Actes de la 4ème conférence annuelle sur le TALN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, Grenoble, France. pp.188-193</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing a new grammar checker for English as a second language</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of a workshop sponsored by the association for computational linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, Madrid, Spain. pp.07-12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parle voir suisse! Les expressions figées en français de Suisse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du Colloque de lexiques-grammaires comparés et traitements automatiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, UQAM, 1995, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01219822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7429,443 +7554,443 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parémiologie. Proverbes et formes voisines, Tome III</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Zouogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Sainte Gemme, 2013, Collection Métaphrastiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">hal-01243317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parémiologie. Proverbes et formes voisines, Tome II</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Michel Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Zouogbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Sainte Gemme, 2013, Collection Métaphrastiques</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parémiologie. Proverbes et formes voisines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...12 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Benayoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Zouogbo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Sainte Gemme, 2013, Tome 1, Tome 2, Tome 3, 9791091467438</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253976v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Parémiologie. Proverbes et formes voisines, Tome I</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01253976v1</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+                <w:t xml:space="preserve">Jean-Michel Benayoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...22 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Zouogbo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Sainte Gemme, 2013, Collection Métaphrastiques</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01243311v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corpora, Language, Teaching, and Resources : From Theory to Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Presses Universitaires de Sainte Gemme, 2013, Collection Métaphrastiques</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Natalie Kübler. Peter Lang, pp.353, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...149 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7875,559 +8000,559 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translating Variation in Multi-Word Terms: Is the human going to stay in the loop?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Κ. Valeontis, F. Kazala, M. Panagiotou, E. Tziafa, G. Tsiamas, E. Fragkou. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the 15th Conference "Hellenic Language and Terminology"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athènes : ELETO</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.28-40, 2025, 978–618–5788–04–9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05442436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-editing neural machine translation in specialised languages: the role of corpora in the translation of phraseological structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hanna Martikainen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Johanna Monti; Gloria Corpas Pastor; Ruslan Mitkov; Carlos Manuel Hidalgo-Ternero. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recent Advances in Multiword Units in Machine Translation and Translation Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.57-78, 2024, Current Issues in Linguistic Theory 366, ISBN 9789027217905</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04909226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Text genres and Terminology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mojca Pecman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pamela Faber and Marie-Claude L'Homme. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Theoretical Perspectives on Terminology: Explaining terms, concepts and specialized knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 23, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.263-290, 2022, Terminology and Lexicography Research and Practice, 1388-8455</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701210v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using comparable corpora for translating and post-editing complex noun phrases in specialized texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Syviane Granger &amp; Marie-Aude Lefer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Extending the Scope of Corpus-Based translation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bloomsbury Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 237-266, 2022, Bloomsbury Advances in Translation, 9781350143258</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03641972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...98 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le français, une langue scientifique internationale : résister au discours « prédateur » de l’anglais scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Christophe Bonnissent et Paul de Sinéty. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour des sciences en français et dans d'autres langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honoré Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9782745356567</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04054424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic prosody and specialised translation, or how a lexico-grammatical theory of language can help with specialised translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8437,195 +8562,195 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Volanschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex Boulton, Shirley Carter-Thomas, and Elisabeth Rowley-Jolivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus-informed Research and Learning in ESP: Issues and Applications.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-135, 2012, Corpus-informed Research and Learning in ESP: Issues and Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The ARTES bilingual LSP dictionary: from collocation to higher order phraseology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylviane Granger &amp; Magali Paquot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electronic Lexicography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oxford University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.187-209, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Semantic prosody and specialised translation, or how a lexicogrammatical theory of language can help with specialised translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8635,407 +8760,407 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Volanschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alex Boulton, Shirley Carter-Thomas, and Elisabeth Rowley-Jolivet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus-informed Research and Learning in ESP: Issues and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Benjamins Publishing Company</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.105-135, 2012, Corpus-informed Research and Learning in ESP: Issues and Applications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natalie Kübler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpora, Language, Teaching, and Resources : From Theory to Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang, pp.9-18, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Working with different corpora in translation teaching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ana Frankenberg-Garcia, Lynne Flowerdew, and Guy Aston. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New Trends in Corpora and Language Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.62-80, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01134954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La linguistique de corpus entretient-elle d’étroites relations avec la traduction pragmatique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geneviève Bordet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marc Van Campenhoudt; Maria Teresa Lino; Rute Costa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Passeurs de mots, passeurs d’espoir : lexicologie, terminologie et traduction face au défi de la diversité. Actes des 8èmes journées scientifiques du réseau de chercheurs « Lexicologie, terminologie, traduction », Lisbonne 15-17 Octobre 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agence Universitaire de la Francophonie : éditions des Archives Contemporaines</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.279-390, 2011, 9782813000521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01218220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing a Learner Translator Corpus for Training Purposes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Castagnoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dragos Ciobanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9044,110 +9169,110 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Volanschi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Natalie Kübler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpora, Language, Teaching, and Resources : From Theory to Practice. Bern: Peter Lang</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Etudes Contrastives (12), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Lang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.221-248, 2011, Corpora, Language, Teaching, and Resources : From Theory to Practice. Bern: Peter Lang, 978-3-0343-0054-4 pb</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01135016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing collocations in a terminological database based on a cross-disciplinary study of scientific texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juilliard Claudie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9179,159 +9304,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Granger; M. Paquot. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLexicography in the 21st Century: New Challenges, New Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cahiers du CENTAL, pp.249-262, 2010, 978-2-87463-211-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01241395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Corpora in Translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Aston</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. Mc Carthy &amp; A. O'Keefe. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Routledge Handbook of Corpus Linguistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Routledge, pp.505-515, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building an electronic combinatory dictionary as a writing aid tool for researchers in biology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Volanschi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9341,281 +9466,281 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granger, S.; Paquot, M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lexicography in the 21st Century: New Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presses Universitaires de Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.343-355, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpora in translator training: A program for an eLearning course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Castagnoli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gile, Daniel; Gyde Hansen; Nike K. Pokorn. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Why Translation Studies Matters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.195-208, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpora and LSP translation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Zanettin, F.; Bernardini, S.; Stewart, D. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpora in Translator Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">St Jerome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 978-1900650601</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching English Verbs With Bilingual Corpora: Examples in the Computer Science Area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9635,159 +9760,159 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Granger &amp; S. Petch-Tyson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Contrastive Linguistics and Translation Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rodopi, pp.185-206, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217860v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistic Concerns In Teaching with Language Corpora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">B. Kettemann; G. Marko. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Teaching and Learning by Doing Corpus Analysis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodopi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-202, 2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Web-based Environment for Teaching Technical English</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9807,51 +9932,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lou Burnard; Tony McEnery. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rethinking Language Pedagogy: papers from the third international conference on language and teaching</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peter Lang GmbH, pp.65-74, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9861,225 +9986,225 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact du numérique dans le champ du savoir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Guerda Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Boulton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Loisy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Bruillard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Loisy</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02464749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ARTES: an online lexical database for research and teaching in specialized translation and communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mojca Pecman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings from International Workshop on Lexical Resources (WoLeR) 2011 at ESSLLI. August 1-5, 2011 – Ljubljana, Slovenia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, pp.87-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04996243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10089,407 +10214,407 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude des Protocoles d' Évaluation Humaine pour la Traduction de Documents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Bénard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Mestivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joachim Minder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lichao Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Projet ANR MaTOS. 2024, livrable D4-1.1, 83 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04700009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport du groupe de travail &amp;quot;Traductions et science ouverte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanna Fiorini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Barbin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Garnier-Rizet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Hernandez Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franziska Humphreys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 44 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Barbin</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] Comité pour la science ouverte. 2020, 44 p</w:t>
+                <w:t xml:space="preserve">hal-03640511v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MeLLANGE Final Report</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Kübler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Intern report] Université Paris Diderot. 2008, 131pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">MeLLANGE Final Report</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217602v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">MeLLANGE Interim Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Kübler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Intern report] Université Paris Diderot. 2008, 131pp</w:t>
+              <w:t xml:space="preserve">[Research Report] Paris Diderot University. 2006, 99 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-          </w:p>
-[...60 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01217606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId200"/>
+      <w:footerReference w:type="default" r:id="rId202"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10557,51 +10682,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD0094A0"/>
+    <w:nsid w:val="F80B9A64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -10788,51 +10913,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalie-kubler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7093-8676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133065723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171151131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03879126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bordet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100279v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5155" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495232v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850695v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0004" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086023v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sablayrolles" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Boutmgharine" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humbley" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bertocci" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608002" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Loock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060162ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01372948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01322383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01135027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Volanschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilliard Claudie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cornu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219824v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219826v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442584v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Minder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05031532v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05031530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03677260v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03843102v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063839v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063837v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03643476v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063888v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453068v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063844v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063896v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063889v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063898v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063892v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063895v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100590v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01726104v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier (volanschi)" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01726103v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100562v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01333457v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371383v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371351v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371382v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372899v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372904v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241476v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241440v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241428v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217528v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217544v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217563v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01232785v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217416v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217575v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217567v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217585v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218629v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217599v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217609v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217896v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217875v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217900v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219798v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219816v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219822v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243317v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benayoun" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zouogbo" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01253976v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243312v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243311v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217479v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05442436v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eleto.gr/en/publications/conference-papers/papers-of-the-15th-conference-hellenic-language-and-terminology/" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04909226v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cilt.366" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03641972v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03701210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1075/tlrp.23.12pec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04054424v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134928v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#home" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134937v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134920v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217461v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134954v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218220v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ltt.auf.org/article.php3?id_article=608" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01135016v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castagnoli" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciobanu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Kunz" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241395v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217587v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aston" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217595v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/cps/ucl/doc/cecl/documents/eLEX_book_abstracts_FINAL_New.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217590v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eila.univ-paris-diderot.fr/_media/recherche/kubler_2003.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217860v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217871v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eila.univ-paris-diderot.fr/_media/recherche/kublertalc002.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217903v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464749v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guerda Rodriguez" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04996243v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700009v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217602v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217606v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalie-kubler" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7093-8676" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/133065723" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/171151131" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03879126v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud B&#233;nard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve Bordet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie K&#252;bler" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03212519v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Cros" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850695v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Boulton" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Narcy-Combes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/eujal-2018-0004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495232v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mojca Pecman" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03086023v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sablayrolles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najet Boutmgharine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Humbley" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Bertocci" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184608002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clive E. Hamilton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.5155" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063827v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudy Loock" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1060162ar" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01372948v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Martikainen" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01322383v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Gledhill" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01220038v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134889v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.1685" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01135027v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Volanschi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217582v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juilliard Claudie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217605v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217611v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Fr&#233;rot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218173v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217907v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Foucou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219820v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cornu" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219819v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219826v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219831v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219824v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219834v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05560658v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Cornejo C&#225;rcamo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608444v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziqian Peng" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lichao Zhu" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Bawden" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric de la Clergerie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05144033v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Minder" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Wisniewski" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05228687v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dahan" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04573922v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Esamotunu" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05031532v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05031530v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05148937v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Buturlakina" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131594v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Kubler" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03677260v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03843102v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063839v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063837v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03758201v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063888v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03453068v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Kloppmann-Lambert" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063844v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03643476v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063889v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063896v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063898v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063892v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04063895v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01726104v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Mestivier (volanschi)" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01726103v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100562v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03100590v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01333457v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zimina" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372910v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mano&#239;lov" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pharaboz-Simpson" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372899v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371351v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Fleury" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371382v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01372904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cetro" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Merkin" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241476v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241440v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01371201v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217535v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217528v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241428v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217552v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Yvon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217544v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219837v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02497335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217563v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01232785v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217416v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217575v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217567v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217585v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218629v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217599v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217609v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217896v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217875v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217900v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219816v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219798v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01219822v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243317v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Benayoun" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Zouogbo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243312v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01253976v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01243311v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217479v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-05442436v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://eleto.gr/en/publications/conference-papers/papers-of-the-15th-conference-hellenic-language-and-terminology/" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04909226v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/catalog/cilt.366" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03701210v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1075/tlrp.23.12pec" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-03641972v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bloomsbury.com/uk/" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04054424v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134928v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://benjamins.com/#home" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134937v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ukcatalogue.oup.com/" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134920v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217461v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01134954v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.bloomsbury.com/uk/" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01218220v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ltt.auf.org/article.php3?id_article=608" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01135016v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Castagnoli" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dragos Ciobanu" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Kunz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.peterlang.com" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01241395v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217587v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Aston" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217595v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uclouvain.be/cps/ucl/doc/cecl/documents/eLEX_book_abstracts_FINAL_New.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217590v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217866v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eila.univ-paris-diderot.fr/_media/recherche/kubler_2003.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217860v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217871v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eila.univ-paris-diderot.fr/_media/recherche/kublertalc002.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217903v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02464749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Guerda Rodriguez" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Loisy" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bruillard" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-04996243v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04700009v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lara.archives-ouvertes.fr/hal-03640511v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanna Fiorini" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Barbin" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garnier-Rizet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Hernandez Morin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Humphreys" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217602v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-paris.hal.science/hal-01217606v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>