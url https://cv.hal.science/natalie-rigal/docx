--- v0 (2026-03-20)
+++ v1 (2026-04-09)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natalie Rigal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en psychologie du développement à l'université de Paris NanterreResponsable de l'équipe &amp;quot;Développement social et émotionnel&amp;quot; de l'UR ClipsydResponsable du parcours de M1 &amp;quot;Psychologie clinique du développement des enfants et des adolescents : école, famille, justice&amp;quot;Coresponsable de la licence &amp;quot;Santé et Société&amp;quot; (L2S)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natalie-rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5180-4346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066957494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les choix alimentaires se construisent-ils chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritions et Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (109), pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue systématique des méthodes d’évaluation du traitement sensoriel chez les enfants et adolescents autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation et cercle vicieux de la prise de poids : quelles réalités chez l’enfant et l’adolescent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate waste increases with the number of foods proposed: An exploratory experimental study in adolescents’ school canteens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.106005. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2022.106005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids : questions de néophobie, préférences et tempérament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.195-198. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health of adolescents after bariatric surgery: A textual analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cob.12480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a family-based sensory education on vegetable and fruit variety in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cassuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Politzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.104258. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (90), pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of front-of-pack labels on the nutritional quality of supermarket food purchases: evidence from a large-scale randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (Online Early), pp.1-52. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11747-020-00723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food portion at ages 8–11 and obesogeny: The amount of food given to children varies with the mother's education and the child's appetite arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 228, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils tous le même plaisir à manger ? Questions de réactivité et d’autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do children with a high level of eating motivation consume less when foods are partitioned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.112636 -. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new questionnaire to assess the links between children's self-regulation of eating and related parental feeding practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2019.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of parental food restriction on child's risk of overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural measures of child's eating temperament and their link with BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.6--14. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental concerns and attributions of food pickiness and its consequences for the parent–child relationship: A qualitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.404-414. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1367493517725832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de la conscience de soi et de la Néophobie alimentaire : Une possible intrication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.217--229. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754516002044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the Effect of Temperament on BMI through Appetite Reactivity and Self-Regulation in Eating: A Structural Equation Modelling Approach in Young Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 40 (4), pp.573--580. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ijo.2016.6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determinants of food liking among 5y-old children: a longitudinal study from the EDEN mother-child cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0342-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is harsh caregiving effective in toddlers with low inhibitory control? An experimental study in the food domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant Behavior and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infbeh.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation de l'entretien motivationnel (EM) dans les obligations de soins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Psycho-Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell differential reactivity, but not taste differential reactivity, is related to food neophobia in toddlers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.303-309. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament, un puissant déterminant des conduites alimentaires de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS1 - Congrès Français de Psychiatrie 2015, 30 (8), pp.30--31. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir : régulateur ou perturbateur du comportement alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métabolismes, hormones, diabètes et nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.144--147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l'éveil au goût dans l'alimentation de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.16--17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (4), pp.45--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Methods to Assess Parental Feeding Practices and Preschool Children's Eating Behavior: The Need for Further Development of Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Grammatikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (10), pp.1578-1602.e8. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jand.2012.06.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00738484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between maternal feeding practices and children's eating difficulties. Validation of French tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (2), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental practices perceived by children using a French version of the Kids' Child Feeding Questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.161-6. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des comportements alimentaires du jeune enfant : implication des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste acuity of obese adolescents and changes in food neophobia and food preferences during a weight reduction session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.302-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program for massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program in massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition répétée permet-elle de dépasser la néophobie alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (1), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime d'éviction sur la néophobie dans le cadre d'une allergie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.1714-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait? A study during a weight reduction program in adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (S24), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation de la nouveauté dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three consecutive surveys of food intake, nutritional attitudes and knowledge, and lifestyle in 1000 french children aged 9-11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une psychologie culturelle de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (3/4), pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du niveau d’études parental sur les attitudes éducatives en termes d’alimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Symposium de l’Unité́ d’endocrinologie, diabétologie et obésité́ pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFME CHUV, Oct 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la chirurgie bariatrique sur la santé psychique des adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'hôpital Armand Trousseau, service de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating your Cake and Having it: Partitioning Food Portions Increases Quantity Perceptions Among Children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Association of consumer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences psychologiques de la chirurgie bariatrique chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diétécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de pattern familial de la taille des portions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fonds Français Alimentation Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFAS, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils besoin d’être contrôlés pour se développer harmonieusement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du Groupe de Réflexion sur l’Obésité et le Surpoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transactionnelle et expérimentale des comportements alimentaires durant l'enfanceGroupe de Travail d’Économie comportementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail d’Économie comportementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EconomiX, Université Paris Nanterre., Apr 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des adolescents en restaurant scolaire : la question du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Journées de l’AFDN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il imposer un contrôle aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Groeppelin-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation intuitive. Peut-on éviter le piège du contrôle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Groupe de Réflexion sur l'Obésité et le Surpoids (le GROS), Nov 2019, Paris (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant : comment devient-il un mangeur serein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Agir pour la Santé et l'Avenir de nos Enfants, Ministère de la Santé, Feb 2019, Tahiti, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir à manger : Entre autorégulation et réactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Annuelle Benjamin Delessert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBD, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickiness and overweight risk: Evolution between temperamental features and parental practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Psychological determinants of food choices »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris, Maison des Sciences de l’Homme de Paris-Saclay, May 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modéliser le tempérament alimentaire de l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valences, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosensory reactivity and food neophobia in preschool children: impact of smell, but not of taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. european conference on sensory and consumer research: a sense of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children’s eating difficulties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond? “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, St Andrews, United Kingdom. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are feeding styles related to toddler's food neophobia: correlational and experimental findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeding disorders conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the early determinants of food preferences in the OPALINE cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la formation précoce des préférences alimentaires : l'étude OPALINE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Régional Nutrition et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques éducatives parentales en matière d’alimentation évaluées par les enfants : validation d’une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Merdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque CPER 10 LLSHS. Atelier "bien-être et enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant preferences for food odours over the first 2 years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on repeated exposures, temperament and parental food styles on liking for a new product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperament and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic reactivity to food odours in infants: Longitudinal approach from 6 to 12 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention par l'éducation de la sélectivité alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV° Congrès International de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néophobie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre styles éducatifs du parent et comportements de l'enfant dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Colloque du GRoupe FRancophone d'Etudes du Développement Psychologique de l'Enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and age differences in taste preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congreso Ibérico de Perceción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth European Conferance on Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hábitos alimentarios, dieta infantil, preferencias alimentarias adolescentes, neofobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II congreso hispano-portugues de psicologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néophobie alimentaire des adolescents obèses varie-t-elle en fonction de la sensibilité gustative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII èmes Rencontres Scientifiques de Nutrition : Goûts et comportements alimentaires de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigal N., Frelut M.L., Monneuse M.O., Hladik C-M. , Marez A. , Pasquet P., & Simmen B. (2003). Neophobia, food preferences and taste thresholds in obese adolescents during a weight reduction program. Communication orale, 12th European Congress for Obesity (ECO), Finlande, Helsinki, 29st may - 1st june 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de familiarisation avec l'étrange chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED) : « L'enfant et le monde des objets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's smell and taste judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European symposium of odour cognition (ESOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'identité culturelle des sujets sur la construction de l'identité des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Colloque de l'Association pour la Recherche Interculturelle (ARIC) : « Savoirs et enjeux de l'interculturel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two hedonic scales when assessing children aged from 6 to 12 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sensory Symposium Pangborn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept formation in childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual meeting of the International Society for Developmental Psychobiology (ISDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejet néo-alimentaire, familiarité et construction sensorielle dans le domaine alimentaire enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Temps et Alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des perceptions lors de la familiarisation permet-elle de dépasser le rejet néo-alimentaire enfantin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess sensory perception in autistic children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métacognition des enfants et adolescents sur le spectre de l'autisme : étude sur la base de données partagées ABIDE II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre spécificités sensorielles et sévérité des symptômes dans le trouble du spectre de l’autisme chez de jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychatrie 12e Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Goûts en famille » : Impact de l’éducation sensorielle sur la variété alimentaire auprès d’enfants guadeloupéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurée Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants précoces de l’appréciation des fruits et légumes chez l’enfant de la cohorte mère-enfant EDEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children's eating difficulties? Comparing reported and observed behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. , 1 p., 2012, Abstract session 3: Parent-child interaction: role of educative practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with child fussiness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on feeding and eating in infancy and early childhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements alimentaires. Choix des consommateurs et politiques nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bellisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2012, Matière à Débattre et Décider, 978-2-7592-1670-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Run, Jean-Louis; Taborelli, Emma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire et ses troubles. Quand se nourrir devient un sport de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.50-58, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du plaisir alimentaire durant l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Lecerf, Karine Clément, Sébastien Czernichow, Martine Laville, Jean-Michel Oppert, François Pattou, Olivier Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Obésités. Médecine et Chirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 30, </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-294-76753-1. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2018-0-05181-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serials: Passion or Addiction? Evaluation Based on Quantitative and Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Coëffec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Sedlackova-Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials and Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cambridge Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Développement et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I - Le mangeur au centre de l'alimentation, chapitre 6 : L'alimentation de l'enfant et de l'adolescent, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2015, A découvert, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de l'enfant et de l'adolescent : Apprentissage et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esnouf, Catherine and Floramonti, Jean and Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de manger chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, interactions et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-148, 2001, Figures de l'interaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes impliqués dans l'évolution de l'appréciation pour un aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Urdapilleta, C. Ton Nu, C. Saint Denis &amp; F. Huon de Kermadec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'évaluation sensorielle : aspects cognitifs et métrologiques des perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.186-206, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winning the food fight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of methods for assessing sensory processing in children and adolescents with autism spectrum condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analytic and Synthetic Front-of-pack Graphical Nutrition Labels on the Nutritional Quality of Supermarket Food Purchases : Evidence from a French Randomized Control Experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEnSeA©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId238"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natalie Rigal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en psychologie du développement à l'université de Paris NanterreResponsable de l'équipe &amp;quot;Développement social et émotionnel&amp;quot; de l'UR ClipsydResponsable du parcours de M1 &amp;quot;Psychologie clinique du développement des enfants et des adolescents : école, famille, justice&amp;quot;Coresponsable de la licence &amp;quot;Santé et Société&amp;quot; (L2S)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natalie-rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5180-4346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066957494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical modulation of electrodermal reactivity during exposure to graded unisensory and multisensory stimuli in autistic children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paroissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2026.1783075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue systématique des méthodes d’évaluation du traitement sensoriel chez les enfants et adolescents autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les choix alimentaires se construisent-ils chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritions et Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (109), pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation et cercle vicieux de la prise de poids : quelles réalités chez l’enfant et l’adolescent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate waste increases with the number of foods proposed: An exploratory experimental study in adolescents’ school canteens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.106005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2022.106005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids : questions de néophobie, préférences et tempérament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.195-198. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health of adolescents after bariatric surgery: A textual analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cob.12480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a family-based sensory education on vegetable and fruit variety in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cassuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Politzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.104258. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (90), pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of front-of-pack labels on the nutritional quality of supermarket food purchases: evidence from a large-scale randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (Online Early), pp.1-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11747-020-00723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do children with a high level of eating motivation consume less when foods are partitioned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.112636 -. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food portion at ages 8–11 and obesogeny: The amount of food given to children varies with the mother's education and the child's appetite arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 228, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils tous le même plaisir à manger ? Questions de réactivité et d’autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new questionnaire to assess the links between children's self-regulation of eating and related parental feeding practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2019.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of parental food restriction on child's risk of overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural measures of child's eating temperament and their link with BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.6--14. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental concerns and attributions of food pickiness and its consequences for the parent–child relationship: A qualitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.404-414. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1367493517725832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is harsh caregiving effective in toddlers with low inhibitory control? An experimental study in the food domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant Behavior and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infbeh.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de la conscience de soi et de la Néophobie alimentaire : Une possible intrication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.217--229. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754516002044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determinants of food liking among 5y-old children: a longitudinal study from the EDEN mother-child cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0342-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation de l'entretien motivationnel (EM) dans les obligations de soins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Psycho-Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell differential reactivity, but not taste differential reactivity, is related to food neophobia in toddlers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.303-309. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament, un puissant déterminant des conduites alimentaires de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS1 - Congrès Français de Psychiatrie 2015, 30 (8), pp.30--31. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir : régulateur ou perturbateur du comportement alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métabolismes, hormones, diabètes et nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.144--147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l'éveil au goût dans l'alimentation de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.16--17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (4), pp.45--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Methods to Assess Parental Feeding Practices and Preschool Children's Eating Behavior: The Need for Further Development of Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Grammatikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (10), pp.1578-1602.e8. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jand.2012.06.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00738484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between maternal feeding practices and children's eating difficulties. Validation of French tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (2), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental practices perceived by children using a French version of the Kids' Child Feeding Questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.161-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des comportements alimentaires du jeune enfant : implication des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste acuity of obese adolescents and changes in food neophobia and food preferences during a weight reduction session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.302-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program for massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program in massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition répétée permet-elle de dépasser la néophobie alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (1), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime d'éviction sur la néophobie dans le cadre d'une allergie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.1714-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait? A study during a weight reduction program in adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (S24), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation de la nouveauté dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three consecutive surveys of food intake, nutritional attitudes and knowledge, and lifestyle in 1000 french children aged 9-11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une psychologie culturelle de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (3/4), pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du niveau d’études parental sur les attitudes éducatives en termes d’alimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Symposium de l’Unité́ d’endocrinologie, diabétologie et obésité́ pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFME CHUV, Oct 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating your Cake and Having it: Partitioning Food Portions Increases Quantity Perceptions Among Children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Association of consumer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la chirurgie bariatrique sur la santé psychique des adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'hôpital Armand Trousseau, service de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences psychologiques de la chirurgie bariatrique chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diétécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de pattern familial de la taille des portions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fonds Français Alimentation Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFAS, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils besoin d’être contrôlés pour se développer harmonieusement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du Groupe de Réflexion sur l’Obésité et le Surpoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transactionnelle et expérimentale des comportements alimentaires durant l'enfanceGroupe de Travail d’Économie comportementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail d’Économie comportementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EconomiX, Université Paris Nanterre., Apr 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des adolescents en restaurant scolaire : la question du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Journées de l’AFDN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il imposer un contrôle aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Groeppelin-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation intuitive. Peut-on éviter le piège du contrôle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Groupe de Réflexion sur l'Obésité et le Surpoids (le GROS), Nov 2019, Paris (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir à manger : Entre autorégulation et réactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Annuelle Benjamin Delessert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBD, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant : comment devient-il un mangeur serein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Agir pour la Santé et l'Avenir de nos Enfants, Ministère de la Santé, Feb 2019, Tahiti, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickiness and overweight risk: Evolution between temperamental features and parental practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Psychological determinants of food choices »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris, Maison des Sciences de l’Homme de Paris-Saclay, May 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modéliser le tempérament alimentaire de l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valences, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosensory reactivity and food neophobia in preschool children: impact of smell, but not of taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. european conference on sensory and consumer research: a sense of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children’s eating difficulties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond? “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, St Andrews, United Kingdom. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are feeding styles related to toddler's food neophobia: correlational and experimental findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeding disorders conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the early determinants of food preferences in the OPALINE cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques éducatives parentales en matière d’alimentation évaluées par les enfants : validation d’une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la formation précoce des préférences alimentaires : l'étude OPALINE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Régional Nutrition et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Merdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque CPER 10 LLSHS. Atelier "bien-être et enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant preferences for food odours over the first 2 years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperament and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on repeated exposures, temperament and parental food styles on liking for a new product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic reactivity to food odours in infants: Longitudinal approach from 6 to 12 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention par l'éducation de la sélectivité alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV° Congrès International de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néophobie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre styles éducatifs du parent et comportements de l'enfant dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Colloque du GRoupe FRancophone d'Etudes du Développement Psychologique de l'Enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and age differences in taste preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congreso Ibérico de Perceción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth European Conferance on Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hábitos alimentarios, dieta infantil, preferencias alimentarias adolescentes, neofobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II congreso hispano-portugues de psicologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néophobie alimentaire des adolescents obèses varie-t-elle en fonction de la sensibilité gustative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII èmes Rencontres Scientifiques de Nutrition : Goûts et comportements alimentaires de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigal N., Frelut M.L., Monneuse M.O., Hladik C-M. , Marez A. , Pasquet P., & Simmen B. (2003). Neophobia, food preferences and taste thresholds in obese adolescents during a weight reduction program. Communication orale, 12th European Congress for Obesity (ECO), Finlande, Helsinki, 29st may - 1st june 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de familiarisation avec l'étrange chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED) : « L'enfant et le monde des objets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's smell and taste judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European symposium of odour cognition (ESOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'identité culturelle des sujets sur la construction de l'identité des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Colloque de l'Association pour la Recherche Interculturelle (ARIC) : « Savoirs et enjeux de l'interculturel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejet néo-alimentaire, familiarité et construction sensorielle dans le domaine alimentaire enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Temps et Alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept formation in childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual meeting of the International Society for Developmental Psychobiology (ISDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two hedonic scales when assessing children aged from 6 to 12 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sensory Symposium Pangborn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des perceptions lors de la familiarisation permet-elle de dépasser le rejet néo-alimentaire enfantin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess sensory perception in autistic children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métacognition des enfants et adolescents sur le spectre de l'autisme : étude sur la base de données partagées ABIDE II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre spécificités sensorielles et sévérité des symptômes dans le trouble du spectre de l’autisme chez de jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychatrie 12e Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Goûts en famille » : Impact de l’éducation sensorielle sur la variété alimentaire auprès d’enfants guadeloupéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurée Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants précoces de l’appréciation des fruits et légumes chez l’enfant de la cohorte mère-enfant EDEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children's eating difficulties? Comparing reported and observed behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. , 1 p., 2012, Abstract session 3: Parent-child interaction: role of educative practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with child fussiness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on feeding and eating in infancy and early childhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements alimentaires. Choix des consommateurs et politiques nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bellisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2012, Matière à Débattre et Décider, 978-2-7592-1670-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Run, Jean-Louis; Taborelli, Emma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire et ses troubles. Quand se nourrir devient un sport de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.50-58, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du plaisir alimentaire durant l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Lecerf, Karine Clément, Sébastien Czernichow, Martine Laville, Jean-Michel Oppert, François Pattou, Olivier Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Obésités. Médecine et Chirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 30, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-294-76753-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2018-0-05181-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serials: Passion or Addiction? Evaluation Based on Quantitative and Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Coëffec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Sedlackova-Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials and Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cambridge Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Développement et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I - Le mangeur au centre de l'alimentation, chapitre 6 : L'alimentation de l'enfant et de l'adolescent, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2015, A découvert, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de l'enfant et de l'adolescent : Apprentissage et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esnouf, Catherine and Floramonti, Jean and Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de manger chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, interactions et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-148, 2001, Figures de l'interaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes impliqués dans l'évolution de l'appréciation pour un aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Urdapilleta, C. Ton Nu, C. Saint Denis &amp; F. Huon de Kermadec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'évaluation sensorielle : aspects cognitifs et métrologiques des perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.186-206, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winning the food fight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of methods for assessing sensory processing in children and adolescents with autism spectrum condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analytic and Synthetic Front-of-pack Graphical Nutrition Labels on the Nutritional Quality of Supermarket Food Purchases : Evidence from a French Randomized Control Experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEnSeA©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1321BFA9"/>
+    <w:nsid w:val="8FA7BAD2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalie-rigal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254663v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04708504v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brouche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.07.004" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114134v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.12.004" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beraud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114158v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2021.04.006" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199979v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Oderda" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12480" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bel" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassuto" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Politzer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104258" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526053v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562456v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Albuquerque" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-020-00723-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816246v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;bel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.03.027" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114173v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487825v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619744v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.03.029" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.008" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495100v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godefroy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.12.005" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754724v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367493517725832" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566659v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brement" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516002044" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godefroy" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Trinchera" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ijo.2016.6" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322507v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0342-5" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398397v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2016.02.001" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185656v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.021" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566671v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.090" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754751v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754753v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754757v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738484v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Oliveira" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Charles" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Grammatikaki" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jones" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2012.06.356" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939626v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.12.016" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZ5NP0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667822v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551893v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monneuse" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frelut" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcel Hladik" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349561v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551902v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349563v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349562v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276176v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marez" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349564v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349565v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349566v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254684v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254692v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254728v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254545v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254743v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254739v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254697v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254755v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254705v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211274v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Groeppelin-Duval" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254798v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254765v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254747v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254802v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234396v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579305v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123173v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806319v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763045v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blondeau" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425230v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349611v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349609v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837847v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349608v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349613v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349614v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349616v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349617v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349620v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349621v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556243v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pasquet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349622v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349624v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349626v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349623v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349627v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349628v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349631v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269979v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540332v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174390v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bloch" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254716v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;e Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796364v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808999v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270229v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819343v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810843v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/expertise/expertises_realisees/expertise_comportements_alimentaires" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545915v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355752v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9782294767531000308" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05181-6" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249027v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Ressources/Communiques-de-presse/L-alimentation-a-decouvert" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550732v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349633v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349634v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349635v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349636v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05015081v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710268v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albuquerque" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007502v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalie-rigal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouaziz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2026.1783075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04708504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.07.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.12.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2021.04.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Oderda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12480" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassuto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Politzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104258" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Albuquerque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-020-00723-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;bel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.03.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.03.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godefroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.12.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367493517725832" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2016.02.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brement" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516002044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0342-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godefroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.090" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Charles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Grammatikaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2012.06.356" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939626v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.12.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZ5NP0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monneuse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frelut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcel Hladik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254705v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Groeppelin-Duval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blondeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425230v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349608v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pasquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349622v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540332v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bloch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254716v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;e Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819343v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810843v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/expertise/expertises_realisees/expertise_comportements_alimentaires" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545915v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9782294767531000308" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05181-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Ressources/Communiques-de-presse/L-alimentation-a-decouvert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550732v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349634v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349635v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349636v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05015081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albuquerque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>