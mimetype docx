--- v1 (2026-04-09)
+++ v2 (2026-05-05)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natalie Rigal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en psychologie du développement à l'université de Paris NanterreResponsable de l'équipe &amp;quot;Développement social et émotionnel&amp;quot; de l'UR ClipsydResponsable du parcours de M1 &amp;quot;Psychologie clinique du développement des enfants et des adolescents : école, famille, justice&amp;quot;Coresponsable de la licence &amp;quot;Santé et Société&amp;quot; (L2S)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natalie-rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5180-4346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066957494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical modulation of electrodermal reactivity during exposure to graded unisensory and multisensory stimuli in autistic children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paroissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2026.1783075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue systématique des méthodes d’évaluation du traitement sensoriel chez les enfants et adolescents autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les choix alimentaires se construisent-ils chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritions et Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (109), pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation et cercle vicieux de la prise de poids : quelles réalités chez l’enfant et l’adolescent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate waste increases with the number of foods proposed: An exploratory experimental study in adolescents’ school canteens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.106005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2022.106005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids : questions de néophobie, préférences et tempérament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.195-198. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health of adolescents after bariatric surgery: A textual analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cob.12480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a family-based sensory education on vegetable and fruit variety in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cassuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Politzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.104258. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (90), pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of front-of-pack labels on the nutritional quality of supermarket food purchases: evidence from a large-scale randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (Online Early), pp.1-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11747-020-00723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do children with a high level of eating motivation consume less when foods are partitioned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.112636 -. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food portion at ages 8–11 and obesogeny: The amount of food given to children varies with the mother's education and the child's appetite arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 228, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils tous le même plaisir à manger ? Questions de réactivité et d’autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new questionnaire to assess the links between children's self-regulation of eating and related parental feeding practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2019.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of parental food restriction on child's risk of overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural measures of child's eating temperament and their link with BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.6--14. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental concerns and attributions of food pickiness and its consequences for the parent–child relationship: A qualitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.404-414. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1367493517725832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is harsh caregiving effective in toddlers with low inhibitory control? An experimental study in the food domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant Behavior and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infbeh.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de la conscience de soi et de la Néophobie alimentaire : Une possible intrication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.217--229. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754516002044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determinants of food liking among 5y-old children: a longitudinal study from the EDEN mother-child cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0342-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation de l'entretien motivationnel (EM) dans les obligations de soins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Psycho-Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell differential reactivity, but not taste differential reactivity, is related to food neophobia in toddlers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.303-309. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament, un puissant déterminant des conduites alimentaires de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS1 - Congrès Français de Psychiatrie 2015, 30 (8), pp.30--31. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir : régulateur ou perturbateur du comportement alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métabolismes, hormones, diabètes et nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.144--147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l'éveil au goût dans l'alimentation de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.16--17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (4), pp.45--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Methods to Assess Parental Feeding Practices and Preschool Children's Eating Behavior: The Need for Further Development of Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Grammatikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (10), pp.1578-1602.e8. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jand.2012.06.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00738484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between maternal feeding practices and children's eating difficulties. Validation of French tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (2), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental practices perceived by children using a French version of the Kids' Child Feeding Questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.161-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des comportements alimentaires du jeune enfant : implication des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste acuity of obese adolescents and changes in food neophobia and food preferences during a weight reduction session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.302-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program for massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program in massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition répétée permet-elle de dépasser la néophobie alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (1), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime d'éviction sur la néophobie dans le cadre d'une allergie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.1714-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait? A study during a weight reduction program in adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (S24), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation de la nouveauté dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three consecutive surveys of food intake, nutritional attitudes and knowledge, and lifestyle in 1000 french children aged 9-11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une psychologie culturelle de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (3/4), pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du niveau d’études parental sur les attitudes éducatives en termes d’alimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Symposium de l’Unité́ d’endocrinologie, diabétologie et obésité́ pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFME CHUV, Oct 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating your Cake and Having it: Partitioning Food Portions Increases Quantity Perceptions Among Children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Association of consumer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la chirurgie bariatrique sur la santé psychique des adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'hôpital Armand Trousseau, service de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences psychologiques de la chirurgie bariatrique chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diétécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de pattern familial de la taille des portions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fonds Français Alimentation Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFAS, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils besoin d’être contrôlés pour se développer harmonieusement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du Groupe de Réflexion sur l’Obésité et le Surpoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transactionnelle et expérimentale des comportements alimentaires durant l'enfanceGroupe de Travail d’Économie comportementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail d’Économie comportementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EconomiX, Université Paris Nanterre., Apr 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des adolescents en restaurant scolaire : la question du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Journées de l’AFDN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il imposer un contrôle aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Groeppelin-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation intuitive. Peut-on éviter le piège du contrôle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Groupe de Réflexion sur l'Obésité et le Surpoids (le GROS), Nov 2019, Paris (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir à manger : Entre autorégulation et réactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Annuelle Benjamin Delessert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBD, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant : comment devient-il un mangeur serein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Agir pour la Santé et l'Avenir de nos Enfants, Ministère de la Santé, Feb 2019, Tahiti, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickiness and overweight risk: Evolution between temperamental features and parental practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Psychological determinants of food choices »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris, Maison des Sciences de l’Homme de Paris-Saclay, May 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modéliser le tempérament alimentaire de l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valences, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosensory reactivity and food neophobia in preschool children: impact of smell, but not of taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. european conference on sensory and consumer research: a sense of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children’s eating difficulties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond? “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, St Andrews, United Kingdom. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are feeding styles related to toddler's food neophobia: correlational and experimental findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeding disorders conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the early determinants of food preferences in the OPALINE cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques éducatives parentales en matière d’alimentation évaluées par les enfants : validation d’une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la formation précoce des préférences alimentaires : l'étude OPALINE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Régional Nutrition et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Merdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque CPER 10 LLSHS. Atelier "bien-être et enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant preferences for food odours over the first 2 years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperament and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on repeated exposures, temperament and parental food styles on liking for a new product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic reactivity to food odours in infants: Longitudinal approach from 6 to 12 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention par l'éducation de la sélectivité alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV° Congrès International de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néophobie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre styles éducatifs du parent et comportements de l'enfant dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Colloque du GRoupe FRancophone d'Etudes du Développement Psychologique de l'Enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and age differences in taste preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congreso Ibérico de Perceción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth European Conferance on Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hábitos alimentarios, dieta infantil, preferencias alimentarias adolescentes, neofobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II congreso hispano-portugues de psicologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néophobie alimentaire des adolescents obèses varie-t-elle en fonction de la sensibilité gustative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII èmes Rencontres Scientifiques de Nutrition : Goûts et comportements alimentaires de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigal N., Frelut M.L., Monneuse M.O., Hladik C-M. , Marez A. , Pasquet P., & Simmen B. (2003). Neophobia, food preferences and taste thresholds in obese adolescents during a weight reduction program. Communication orale, 12th European Congress for Obesity (ECO), Finlande, Helsinki, 29st may - 1st june 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de familiarisation avec l'étrange chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED) : « L'enfant et le monde des objets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's smell and taste judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European symposium of odour cognition (ESOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'identité culturelle des sujets sur la construction de l'identité des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Colloque de l'Association pour la Recherche Interculturelle (ARIC) : « Savoirs et enjeux de l'interculturel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejet néo-alimentaire, familiarité et construction sensorielle dans le domaine alimentaire enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Temps et Alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept formation in childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual meeting of the International Society for Developmental Psychobiology (ISDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two hedonic scales when assessing children aged from 6 to 12 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sensory Symposium Pangborn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des perceptions lors de la familiarisation permet-elle de dépasser le rejet néo-alimentaire enfantin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess sensory perception in autistic children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métacognition des enfants et adolescents sur le spectre de l'autisme : étude sur la base de données partagées ABIDE II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre spécificités sensorielles et sévérité des symptômes dans le trouble du spectre de l’autisme chez de jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychatrie 12e Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Goûts en famille » : Impact de l’éducation sensorielle sur la variété alimentaire auprès d’enfants guadeloupéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurée Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants précoces de l’appréciation des fruits et légumes chez l’enfant de la cohorte mère-enfant EDEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children's eating difficulties? Comparing reported and observed behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. , 1 p., 2012, Abstract session 3: Parent-child interaction: role of educative practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with child fussiness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on feeding and eating in infancy and early childhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements alimentaires. Choix des consommateurs et politiques nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bellisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2012, Matière à Débattre et Décider, 978-2-7592-1670-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Run, Jean-Louis; Taborelli, Emma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire et ses troubles. Quand se nourrir devient un sport de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.50-58, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du plaisir alimentaire durant l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Lecerf, Karine Clément, Sébastien Czernichow, Martine Laville, Jean-Michel Oppert, François Pattou, Olivier Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Obésités. Médecine et Chirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 30, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-294-76753-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2018-0-05181-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serials: Passion or Addiction? Evaluation Based on Quantitative and Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Coëffec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Sedlackova-Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials and Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cambridge Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Développement et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I - Le mangeur au centre de l'alimentation, chapitre 6 : L'alimentation de l'enfant et de l'adolescent, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2015, A découvert, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de l'enfant et de l'adolescent : Apprentissage et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esnouf, Catherine and Floramonti, Jean and Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de manger chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, interactions et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-148, 2001, Figures de l'interaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes impliqués dans l'évolution de l'appréciation pour un aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Urdapilleta, C. Ton Nu, C. Saint Denis &amp; F. Huon de Kermadec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'évaluation sensorielle : aspects cognitifs et métrologiques des perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.186-206, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winning the food fight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of methods for assessing sensory processing in children and adolescents with autism spectrum condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analytic and Synthetic Front-of-pack Graphical Nutrition Labels on the Nutritional Quality of Supermarket Food Purchases : Evidence from a French Randomized Control Experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEnSeA©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natalie Rigal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en psychologie du développement à l'université de Paris NanterreResponsable de l'équipe &amp;quot;Développement social et émotionnel&amp;quot; de l'UR ClipsydResponsable du parcours de M1 &amp;quot;Psychologie clinique du développement des enfants et des adolescents : école, famille, justice&amp;quot;Coresponsable de la licence &amp;quot;Santé et Société&amp;quot; (L2S)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natalie-rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5180-4346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066957494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical modulation of electrodermal reactivity during exposure to graded unisensory and multisensory stimuli in autistic children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paroissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, pp.1783075. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2026.1783075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue systématique des méthodes d’évaluation du traitement sensoriel chez les enfants et adolescents autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les choix alimentaires se construisent-ils chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritions et Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (109), pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation et cercle vicieux de la prise de poids : quelles réalités chez l’enfant et l’adolescent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate waste increases with the number of foods proposed: An exploratory experimental study in adolescents’ school canteens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.106005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2022.106005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health of adolescents after bariatric surgery: A textual analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cob.12480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids : questions de néophobie, préférences et tempérament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.195-198. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a family-based sensory education on vegetable and fruit variety in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cassuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Politzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.104258. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (90), pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of front-of-pack labels on the nutritional quality of supermarket food purchases: evidence from a large-scale randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (Online Early), pp.1-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11747-020-00723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do children with a high level of eating motivation consume less when foods are partitioned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.112636 -. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils tous le même plaisir à manger ? Questions de réactivité et d’autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food portion at ages 8–11 and obesogeny: The amount of food given to children varies with the mother's education and the child's appetite arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 228, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new questionnaire to assess the links between children's self-regulation of eating and related parental feeding practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2019.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of parental food restriction on child's risk of overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental concerns and attributions of food pickiness and its consequences for the parent–child relationship: A qualitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.404-414. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1367493517725832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural measures of child's eating temperament and their link with BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.6--14. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is harsh caregiving effective in toddlers with low inhibitory control? An experimental study in the food domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant Behavior and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infbeh.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determinants of food liking among 5y-old children: a longitudinal study from the EDEN mother-child cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0342-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de la conscience de soi et de la Néophobie alimentaire : Une possible intrication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.217--229. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754516002044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation de l'entretien motivationnel (EM) dans les obligations de soins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Psycho-Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell differential reactivity, but not taste differential reactivity, is related to food neophobia in toddlers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.303-309. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament, un puissant déterminant des conduites alimentaires de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS1 - Congrès Français de Psychiatrie 2015, 30 (8), pp.30--31. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir : régulateur ou perturbateur du comportement alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métabolismes, hormones, diabètes et nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.144--147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l'éveil au goût dans l'alimentation de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.16--17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (4), pp.45--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Methods to Assess Parental Feeding Practices and Preschool Children's Eating Behavior: The Need for Further Development of Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Grammatikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (10), pp.1578-1602.e8. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jand.2012.06.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00738484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between maternal feeding practices and children's eating difficulties. Validation of French tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (2), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental practices perceived by children using a French version of the Kids' Child Feeding Questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.161-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des comportements alimentaires du jeune enfant : implication des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste acuity of obese adolescents and changes in food neophobia and food preferences during a weight reduction session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.302-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program for massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program in massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition répétée permet-elle de dépasser la néophobie alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (1), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime d'éviction sur la néophobie dans le cadre d'une allergie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.1714-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait? A study during a weight reduction program in adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (S24), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation de la nouveauté dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three consecutive surveys of food intake, nutritional attitudes and knowledge, and lifestyle in 1000 french children aged 9-11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une psychologie culturelle de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (3/4), pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du niveau d’études parental sur les attitudes éducatives en termes d’alimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Symposium de l’Unité́ d’endocrinologie, diabétologie et obésité́ pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFME CHUV, Oct 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating your Cake and Having it: Partitioning Food Portions Increases Quantity Perceptions Among Children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Association of consumer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la chirurgie bariatrique sur la santé psychique des adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'hôpital Armand Trousseau, service de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences psychologiques de la chirurgie bariatrique chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diétécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de pattern familial de la taille des portions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fonds Français Alimentation Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFAS, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils besoin d’être contrôlés pour se développer harmonieusement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du Groupe de Réflexion sur l’Obésité et le Surpoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des adolescents en restaurant scolaire : la question du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Journées de l’AFDN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transactionnelle et expérimentale des comportements alimentaires durant l'enfanceGroupe de Travail d’Économie comportementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail d’Économie comportementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EconomiX, Université Paris Nanterre., Apr 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il imposer un contrôle aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Groeppelin-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation intuitive. Peut-on éviter le piège du contrôle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Groupe de Réflexion sur l'Obésité et le Surpoids (le GROS), Nov 2019, Paris (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant : comment devient-il un mangeur serein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Agir pour la Santé et l'Avenir de nos Enfants, Ministère de la Santé, Feb 2019, Tahiti, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir à manger : Entre autorégulation et réactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Annuelle Benjamin Delessert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBD, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickiness and overweight risk: Evolution between temperamental features and parental practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Psychological determinants of food choices »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris, Maison des Sciences de l’Homme de Paris-Saclay, May 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modéliser le tempérament alimentaire de l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valences, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosensory reactivity and food neophobia in preschool children: impact of smell, but not of taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. european conference on sensory and consumer research: a sense of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children’s eating difficulties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond? “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, St Andrews, United Kingdom. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are feeding styles related to toddler's food neophobia: correlational and experimental findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeding disorders conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the early determinants of food preferences in the OPALINE cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques éducatives parentales en matière d’alimentation évaluées par les enfants : validation d’une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la formation précoce des préférences alimentaires : l'étude OPALINE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Régional Nutrition et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Merdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque CPER 10 LLSHS. Atelier "bien-être et enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant preferences for food odours over the first 2 years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperament and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on repeated exposures, temperament and parental food styles on liking for a new product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic reactivity to food odours in infants: Longitudinal approach from 6 to 12 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention par l'éducation de la sélectivité alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV° Congrès International de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néophobie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre styles éducatifs du parent et comportements de l'enfant dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Colloque du GRoupe FRancophone d'Etudes du Développement Psychologique de l'Enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and age differences in taste preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congreso Ibérico de Perceción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth European Conferance on Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hábitos alimentarios, dieta infantil, preferencias alimentarias adolescentes, neofobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II congreso hispano-portugues de psicologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néophobie alimentaire des adolescents obèses varie-t-elle en fonction de la sensibilité gustative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII èmes Rencontres Scientifiques de Nutrition : Goûts et comportements alimentaires de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigal N., Frelut M.L., Monneuse M.O., Hladik C-M. , Marez A. , Pasquet P., & Simmen B. (2003). Neophobia, food preferences and taste thresholds in obese adolescents during a weight reduction program. Communication orale, 12th European Congress for Obesity (ECO), Finlande, Helsinki, 29st may - 1st june 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de familiarisation avec l'étrange chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED) : « L'enfant et le monde des objets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's smell and taste judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European symposium of odour cognition (ESOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'identité culturelle des sujets sur la construction de l'identité des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Colloque de l'Association pour la Recherche Interculturelle (ARIC) : « Savoirs et enjeux de l'interculturel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejet néo-alimentaire, familiarité et construction sensorielle dans le domaine alimentaire enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Temps et Alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept formation in childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual meeting of the International Society for Developmental Psychobiology (ISDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two hedonic scales when assessing children aged from 6 to 12 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sensory Symposium Pangborn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des perceptions lors de la familiarisation permet-elle de dépasser le rejet néo-alimentaire enfantin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess sensory perception in autistic children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métacognition des enfants et adolescents sur le spectre de l'autisme : étude sur la base de données partagées ABIDE II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre spécificités sensorielles et sévérité des symptômes dans le trouble du spectre de l’autisme chez de jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychatrie 12e Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Goûts en famille » : Impact de l’éducation sensorielle sur la variété alimentaire auprès d’enfants guadeloupéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurée Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants précoces de l’appréciation des fruits et légumes chez l’enfant de la cohorte mère-enfant EDEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children's eating difficulties? Comparing reported and observed behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. , 1 p., 2012, Abstract session 3: Parent-child interaction: role of educative practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with child fussiness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on feeding and eating in infancy and early childhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements alimentaires. Choix des consommateurs et politiques nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bellisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2012, Matière à Débattre et Décider, 978-2-7592-1670-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Run, Jean-Louis; Taborelli, Emma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire et ses troubles. Quand se nourrir devient un sport de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.50-58, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du plaisir alimentaire durant l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Lecerf, Karine Clément, Sébastien Czernichow, Martine Laville, Jean-Michel Oppert, François Pattou, Olivier Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Obésités. Médecine et Chirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 30, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-294-76753-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2018-0-05181-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serials: Passion or Addiction? Evaluation Based on Quantitative and Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Coëffec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Sedlackova-Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials and Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cambridge Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Développement et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I - Le mangeur au centre de l'alimentation, chapitre 6 : L'alimentation de l'enfant et de l'adolescent, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2015, A découvert, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de l'enfant et de l'adolescent : Apprentissage et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esnouf, Catherine and Floramonti, Jean and Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de manger chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, interactions et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-148, 2001, Figures de l'interaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes impliqués dans l'évolution de l'appréciation pour un aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Urdapilleta, C. Ton Nu, C. Saint Denis &amp; F. Huon de Kermadec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'évaluation sensorielle : aspects cognitifs et métrologiques des perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.186-206, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winning the food fight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of methods for assessing sensory processing in children and adolescents with autism spectrum condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analytic and Synthetic Front-of-pack Graphical Nutrition Labels on the Nutritional Quality of Supermarket Food Purchases : Evidence from a French Randomized Control Experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEnSeA©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8FA7BAD2"/>
+    <w:nsid w:val="1717F872"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalie-rigal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouaziz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2026.1783075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04708504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.07.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.12.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114158v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2021.04.006" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Oderda" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12480" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassuto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Politzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104258" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Albuquerque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-020-00723-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816246v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;bel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.03.027" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114173v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.03.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495100v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godefroy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.12.005" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754724v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367493517725832" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2016.02.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566659v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brement" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516002044" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322507v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0342-5" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godefroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.090" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Charles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Grammatikaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2012.06.356" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939626v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.12.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZ5NP0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monneuse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frelut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcel Hladik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254755v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254705v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Groeppelin-Duval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254765v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254798v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blondeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425230v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349608v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pasquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349622v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540332v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bloch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254716v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;e Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819343v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810843v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/expertise/expertises_realisees/expertise_comportements_alimentaires" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545915v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9782294767531000308" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05181-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Ressources/Communiques-de-presse/L-alimentation-a-decouvert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550732v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349634v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349635v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349636v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05015081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albuquerque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalie-rigal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouaziz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2026.1783075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04708504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.07.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.12.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Oderda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2021.04.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassuto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Politzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104258" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Albuquerque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-020-00723-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;bel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.03.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.03.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367493517725832" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godefroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.12.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2016.02.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0342-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brement" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516002044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godefroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.090" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Charles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Grammatikaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2012.06.356" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939626v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.12.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZ5NP0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monneuse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frelut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcel Hladik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Groeppelin-Duval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blondeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425230v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349608v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pasquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349622v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540332v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bloch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254716v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;e Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819343v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810843v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/expertise/expertises_realisees/expertise_comportements_alimentaires" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545915v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9782294767531000308" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05181-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Ressources/Communiques-de-presse/L-alimentation-a-decouvert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550732v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349634v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349635v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349636v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05015081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albuquerque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>