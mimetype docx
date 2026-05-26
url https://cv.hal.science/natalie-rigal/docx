--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natalie Rigal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en psychologie du développement à l'université de Paris NanterreResponsable de l'équipe &amp;quot;Développement social et émotionnel&amp;quot; de l'UR ClipsydResponsable du parcours de M1 &amp;quot;Psychologie clinique du développement des enfants et des adolescents : école, famille, justice&amp;quot;Coresponsable de la licence &amp;quot;Santé et Société&amp;quot; (L2S)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natalie-rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5180-4346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066957494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical modulation of electrodermal reactivity during exposure to graded unisensory and multisensory stimuli in autistic children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paroissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, pp.1783075. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2026.1783075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue systématique des méthodes d’évaluation du traitement sensoriel chez les enfants et adolescents autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les choix alimentaires se construisent-ils chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritions et Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (109), pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation et cercle vicieux de la prise de poids : quelles réalités chez l’enfant et l’adolescent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate waste increases with the number of foods proposed: An exploratory experimental study in adolescents’ school canteens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.106005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2022.106005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health of adolescents after bariatric surgery: A textual analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cob.12480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids : questions de néophobie, préférences et tempérament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.195-198. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a family-based sensory education on vegetable and fruit variety in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cassuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Politzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.104258. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (90), pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of front-of-pack labels on the nutritional quality of supermarket food purchases: evidence from a large-scale randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (Online Early), pp.1-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11747-020-00723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do children with a high level of eating motivation consume less when foods are partitioned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.112636 -. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils tous le même plaisir à manger ? Questions de réactivité et d’autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food portion at ages 8–11 and obesogeny: The amount of food given to children varies with the mother's education and the child's appetite arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 228, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new questionnaire to assess the links between children's self-regulation of eating and related parental feeding practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2019.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of parental food restriction on child's risk of overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental concerns and attributions of food pickiness and its consequences for the parent–child relationship: A qualitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.404-414. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1367493517725832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural measures of child's eating temperament and their link with BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.6--14. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is harsh caregiving effective in toddlers with low inhibitory control? An experimental study in the food domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant Behavior and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infbeh.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determinants of food liking among 5y-old children: a longitudinal study from the EDEN mother-child cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0342-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de la conscience de soi et de la Néophobie alimentaire : Une possible intrication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.217--229. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754516002044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation de l'entretien motivationnel (EM) dans les obligations de soins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Psycho-Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell differential reactivity, but not taste differential reactivity, is related to food neophobia in toddlers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.303-309. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament, un puissant déterminant des conduites alimentaires de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS1 - Congrès Français de Psychiatrie 2015, 30 (8), pp.30--31. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir : régulateur ou perturbateur du comportement alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métabolismes, hormones, diabètes et nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.144--147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l'éveil au goût dans l'alimentation de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.16--17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (4), pp.45--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Methods to Assess Parental Feeding Practices and Preschool Children's Eating Behavior: The Need for Further Development of Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Grammatikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (10), pp.1578-1602.e8. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jand.2012.06.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00738484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between maternal feeding practices and children's eating difficulties. Validation of French tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (2), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental practices perceived by children using a French version of the Kids' Child Feeding Questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.161-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des comportements alimentaires du jeune enfant : implication des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste acuity of obese adolescents and changes in food neophobia and food preferences during a weight reduction session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.302-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program for massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program in massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition répétée permet-elle de dépasser la néophobie alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (1), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime d'éviction sur la néophobie dans le cadre d'une allergie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.1714-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait? A study during a weight reduction program in adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (S24), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation de la nouveauté dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three consecutive surveys of food intake, nutritional attitudes and knowledge, and lifestyle in 1000 french children aged 9-11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une psychologie culturelle de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (3/4), pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du niveau d’études parental sur les attitudes éducatives en termes d’alimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Symposium de l’Unité́ d’endocrinologie, diabétologie et obésité́ pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFME CHUV, Oct 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating your Cake and Having it: Partitioning Food Portions Increases Quantity Perceptions Among Children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Association of consumer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la chirurgie bariatrique sur la santé psychique des adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'hôpital Armand Trousseau, service de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences psychologiques de la chirurgie bariatrique chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diétécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de pattern familial de la taille des portions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fonds Français Alimentation Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFAS, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils besoin d’être contrôlés pour se développer harmonieusement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du Groupe de Réflexion sur l’Obésité et le Surpoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des adolescents en restaurant scolaire : la question du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Journées de l’AFDN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transactionnelle et expérimentale des comportements alimentaires durant l'enfanceGroupe de Travail d’Économie comportementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail d’Économie comportementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EconomiX, Université Paris Nanterre., Apr 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il imposer un contrôle aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Groeppelin-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation intuitive. Peut-on éviter le piège du contrôle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Groupe de Réflexion sur l'Obésité et le Surpoids (le GROS), Nov 2019, Paris (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant : comment devient-il un mangeur serein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Agir pour la Santé et l'Avenir de nos Enfants, Ministère de la Santé, Feb 2019, Tahiti, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir à manger : Entre autorégulation et réactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Annuelle Benjamin Delessert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBD, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickiness and overweight risk: Evolution between temperamental features and parental practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Psychological determinants of food choices »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris, Maison des Sciences de l’Homme de Paris-Saclay, May 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modéliser le tempérament alimentaire de l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valences, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosensory reactivity and food neophobia in preschool children: impact of smell, but not of taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. european conference on sensory and consumer research: a sense of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children’s eating difficulties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond? “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, St Andrews, United Kingdom. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are feeding styles related to toddler's food neophobia: correlational and experimental findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeding disorders conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the early determinants of food preferences in the OPALINE cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques éducatives parentales en matière d’alimentation évaluées par les enfants : validation d’une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la formation précoce des préférences alimentaires : l'étude OPALINE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Régional Nutrition et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Merdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque CPER 10 LLSHS. Atelier "bien-être et enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant preferences for food odours over the first 2 years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperament and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on repeated exposures, temperament and parental food styles on liking for a new product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic reactivity to food odours in infants: Longitudinal approach from 6 to 12 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention par l'éducation de la sélectivité alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV° Congrès International de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néophobie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre styles éducatifs du parent et comportements de l'enfant dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Colloque du GRoupe FRancophone d'Etudes du Développement Psychologique de l'Enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and age differences in taste preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congreso Ibérico de Perceción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth European Conferance on Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hábitos alimentarios, dieta infantil, preferencias alimentarias adolescentes, neofobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II congreso hispano-portugues de psicologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néophobie alimentaire des adolescents obèses varie-t-elle en fonction de la sensibilité gustative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII èmes Rencontres Scientifiques de Nutrition : Goûts et comportements alimentaires de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigal N., Frelut M.L., Monneuse M.O., Hladik C-M. , Marez A. , Pasquet P., & Simmen B. (2003). Neophobia, food preferences and taste thresholds in obese adolescents during a weight reduction program. Communication orale, 12th European Congress for Obesity (ECO), Finlande, Helsinki, 29st may - 1st june 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de familiarisation avec l'étrange chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED) : « L'enfant et le monde des objets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's smell and taste judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European symposium of odour cognition (ESOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'identité culturelle des sujets sur la construction de l'identité des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Colloque de l'Association pour la Recherche Interculturelle (ARIC) : « Savoirs et enjeux de l'interculturel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejet néo-alimentaire, familiarité et construction sensorielle dans le domaine alimentaire enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Temps et Alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept formation in childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual meeting of the International Society for Developmental Psychobiology (ISDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two hedonic scales when assessing children aged from 6 to 12 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sensory Symposium Pangborn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des perceptions lors de la familiarisation permet-elle de dépasser le rejet néo-alimentaire enfantin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess sensory perception in autistic children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métacognition des enfants et adolescents sur le spectre de l'autisme : étude sur la base de données partagées ABIDE II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre spécificités sensorielles et sévérité des symptômes dans le trouble du spectre de l’autisme chez de jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychatrie 12e Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Goûts en famille » : Impact de l’éducation sensorielle sur la variété alimentaire auprès d’enfants guadeloupéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurée Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants précoces de l’appréciation des fruits et légumes chez l’enfant de la cohorte mère-enfant EDEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children's eating difficulties? Comparing reported and observed behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. , 1 p., 2012, Abstract session 3: Parent-child interaction: role of educative practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with child fussiness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on feeding and eating in infancy and early childhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements alimentaires. Choix des consommateurs et politiques nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bellisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2012, Matière à Débattre et Décider, 978-2-7592-1670-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Run, Jean-Louis; Taborelli, Emma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire et ses troubles. Quand se nourrir devient un sport de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.50-58, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du plaisir alimentaire durant l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Lecerf, Karine Clément, Sébastien Czernichow, Martine Laville, Jean-Michel Oppert, François Pattou, Olivier Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Obésités. Médecine et Chirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 30, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-294-76753-1. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2018-0-05181-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serials: Passion or Addiction? Evaluation Based on Quantitative and Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Coëffec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Sedlackova-Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials and Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cambridge Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Développement et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I - Le mangeur au centre de l'alimentation, chapitre 6 : L'alimentation de l'enfant et de l'adolescent, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2015, A découvert, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de l'enfant et de l'adolescent : Apprentissage et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esnouf, Catherine and Floramonti, Jean and Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de manger chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, interactions et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-148, 2001, Figures de l'interaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes impliqués dans l'évolution de l'appréciation pour un aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Urdapilleta, C. Ton Nu, C. Saint Denis &amp; F. Huon de Kermadec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'évaluation sensorielle : aspects cognitifs et métrologiques des perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.186-206, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winning the food fight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of methods for assessing sensory processing in children and adolescents with autism spectrum condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analytic and Synthetic Front-of-pack Graphical Nutrition Labels on the Nutritional Quality of Supermarket Food Purchases : Evidence from a French Randomized Control Experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEnSeA©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId239"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Natalie Rigal </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeure des Universités en psychologie du développement à l'université de Paris NanterreResponsable de l'équipe &amp;quot;Développement social et émotionnel&amp;quot; de l'UR ClipsydResponsable du parcours de M1 &amp;quot;Psychologie clinique du développement des enfants et des adolescents : école, famille, justice&amp;quot;Coresponsable de la licence &amp;quot;Santé et Société&amp;quot; (L2S)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">natalie-rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5180-4346</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">066957494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (41)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical modulation of electrodermal reactivity during exposure to graded unisensory and multisensory stimuli in autistic children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paroissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 17, pp.1783075. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2026.1783075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revue systématique des méthodes d’évaluation du traitement sensoriel chez les enfants et adolescents autistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2024.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment les choix alimentaires se construisent-ils chez l'enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutritions et Endocrinologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 22 (109), pp.15-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stigmatisation et cercle vicieux de la prise de poids : quelles réalités chez l’enfant et l’adolescent ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 71 (2), pp.68-72. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2022.12.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plate waste increases with the number of foods proposed: An exploratory experimental study in adolescents’ school canteens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Huc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 178, pp.106005. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2022.106005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patients and Parents’ Experience of Multi-Family Therapy for Anorexia Nervosa: A Pilot Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victoria Baumas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafika Zebdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrina Julien-Sweerts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Carrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Godart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 12, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2021.584565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental health of adolescents after bariatric surgery: A textual analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Clinical obesity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 11 (6), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cob.12480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04199979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids : questions de néophobie, préférences et tempérament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuropsychiatrie de l'Enfance et de l'Adolescence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 69 (4), pp.195-198. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.neurenf.2021.04.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a family-based sensory education on vegetable and fruit variety in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Cassuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Politzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 93, pp.104258. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2021.104258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfances &amp; Psy </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (90), pp.50-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of front-of-pack labels on the nutritional quality of supermarket food purchases: evidence from a large-scale randomized controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Marketing Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 49 (Online Early), pp.1-52. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11747-020-00723-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02562456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do children with a high level of eating motivation consume less when foods are partitioned?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physiology &amp; behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 211, pp.112636 -. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.physbeh.2019.112636⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03487825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils tous le même plaisir à manger ? Questions de réactivité et d’autorégulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Obésité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04114173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food portion at ages 8–11 and obesogeny: The amount of food given to children varies with the mother's education and the child's appetite arousal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hébel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saadi Lahlou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Science &amp; Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 228, pp.111-116. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socscimed.2019.03.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a new questionnaire to assess the links between children's self-regulation of eating and related parental feeding practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Peteuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 138, pp.174-183. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2019.03.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disentangling the effects of parental food restriction on child's risk of overweight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Champel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 123, pp.82-90. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2017.12.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03816247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental concerns and attributions of food pickiness and its consequences for the parent–child relationship: A qualitative analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Child Health Care</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 21 (4), pp.404-414. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1367493517725832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behavioural measures of child's eating temperament and their link with BMI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valerie Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Trinchera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Darcel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 110, pp.6--14. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2016.12.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is harsh caregiving effective in toddlers with low inhibitory control? An experimental study in the food domain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Infant Behavior and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43, pp.5 - 12. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.infbeh.2016.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01398397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early determinants of food liking among 5y-old children: a longitudinal study from the EDEN mother-child cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Forhan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Nutrition and Physical Activity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 13 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12966-016-0342-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-01322507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emergence de la conscience de soi et de la Néophobie alimentaire : Une possible intrication ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Soulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Brement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2, pp.217--229. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4074/S0013754516002044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'articulation de l'entretien motivationnel (EM) dans les obligations de soins.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Riazuelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Psycho-Droit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell differential reactivity, but not taste differential reactivity, is related to food neophobia in toddlers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 95, pp.303-309. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2015.07.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01185656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le tempérament, un puissant déterminant des conduites alimentaires de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Godefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, HS1 - Congrès Français de Psychiatrie 2015, 30 (8), pp.30--31. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eurpsy.2015.09.090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01566671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir : régulateur ou perturbateur du comportement alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Métabolismes, hormones, diabètes et nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 6, pp.144--147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Importance de l'éveil au goût dans l'alimentation de l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques en Nutrition : santé et alimentation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 38, pp.16--17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les déterminants psychologiques du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 98 (4), pp.45--46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01754757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Review of Methods to Assess Parental Feeding Practices and Preschool Children's Eating Behavior: The Need for Further Development of Tools.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine de Lauzon-Guillain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreia Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie A. Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evangelia Grammatikaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louise Jones</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112 (10), pp.1578-1602.e8. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jand.2012.06.356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-00738484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Links between maternal feeding practices and children's eating difficulties. Validation of French tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 58 (2), pp.629-637. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.12.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00939626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parental practices perceived by children using a French version of the Kids' Child Feeding Questionnaire.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 57 (1), pp.161-6. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2011.04.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evolution des comportements alimentaires du jeune enfant : implication des parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Médecine et enfance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 30, pp.80-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measuring willingness to try new foods: A self-report questionnaire for French-speaking children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bérengère Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Boireau-Ducept</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Meyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.408-414. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.appet.2007.09.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01053107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taste acuity of obese adolescents and changes in food neophobia and food preferences during a weight reduction session.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 50, pp.302-327</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program for massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in the context of a varied diet induced by a weight reduction program in massively obese adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Appetite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 46, pp.207-214</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00551902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'exposition répétée permet-elle de dépasser la néophobie alimentaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 55 (1), pp.43-50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact du régime d'éviction sur la néophobie dans le cadre d'une allergie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives de Pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12, pp.1714-1720</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait? A study during a weight reduction program in adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-L. Frelut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Obesity and Metabolic Disorders</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 28 (S24), pp.10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00276176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acceptation de la nouveauté dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 14, pp.33-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three consecutive surveys of food intake, nutritional attitudes and knowledge, and lifestyle in 1000 french children aged 9-11 years</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Human Nutrition and Dietetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 13, pp.101-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une psychologie culturelle de la perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletins et Mémoires de la Société d'anthropologie de Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 12 (3/4), pp.361-372</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence du niveau d’études parental sur les attitudes éducatives en termes d’alimentation.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la Société Française de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spécificités du comportement alimentaire de l’enfant en surpoids ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Symposium de l’Unité́ d’endocrinologie, diabétologie et obésité́ pédiatrique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, DFME CHUV, Oct 2022, Lausanne ( CH), Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254692v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eating your Cake and Having it: Partitioning Food Portions Increases Quantity Perceptions Among Children.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meeting of the Association of consumer research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet de la chirurgie bariatrique sur la santé psychique des adolescents.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférences de l'hôpital Armand Trousseau, service de pédiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254728v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences psychologiques de la chirurgie bariatrique chez les adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabel Urdapilleta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Oderda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Bouvet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Diétécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La notion de pattern familial de la taille des portions.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Fonds Français Alimentation Santé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FFAS, Apr 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants ont-ils besoin d’être contrôlés pour se développer harmonieusement ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Colloque du Groupe de Réflexion sur l’Obésité et le Surpoids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportement alimentaire des adolescents en restaurant scolaire : la question du choix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Beraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Cardinal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Courcoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">57ème Journées de l’AFDN</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche transactionnelle et expérimentale des comportements alimentaires durant l'enfanceGroupe de Travail d’Économie comportementale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Groupe de Travail d’Économie comportementale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire EconomiX, Université Paris Nanterre., Apr 2019, Nanterre (92), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faut-il imposer un contrôle aux enfants ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Groeppelin-Duval</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alimentation intuitive. Peut-on éviter le piège du contrôle ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, le Groupe de Réflexion sur l'Obésité et le Surpoids (le GROS), Nov 2019, Paris (visioconférence), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enfant : comment devient-il un mangeur serein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation des enfants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Agir pour la Santé et l'Avenir de nos Enfants, Ministère de la Santé, Feb 2019, Tahiti, Papeete, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir à manger : Entre autorégulation et réactivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Journée Annuelle Benjamin Delessert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IBD, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pickiness and overweight risk: Evolution between temperamental features and parental practices.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop « Psychological determinants of food choices »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole Normale Supérieure de Paris, Maison des Sciences de l’Homme de Paris-Saclay, May 2019, Cachan, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on modéliser le tempérament alimentaire de l’enfant ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maison des Sciences de l'Homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Valences, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Annual Meeting of the European-Chemoreception-Research-Organization (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemosensory reactivity and food neophobia in preschool children: impact of smell, but not of taste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6. european conference on sensory and consumer research: a sense of life</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children’s eating difficulties?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FP7 VIVA international congress “V is for vegetable: applying learning theory to liking and intake of vegetables - how can science contribute to healthy eating habits in the youngest and beyond? “</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, St Andrews, United Kingdom. 27 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are feeding styles related to toddler's food neophobia: correlational and experimental findings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Feeding disorders conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Londres, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02806319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the early determinants of food preferences in the OPALINE cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Visalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. 35 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques éducatives parentales en matière d’alimentation évaluées par les enfants : validation d’une échelle de mesure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Lange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9. Journées francophones de nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Reims, France. 1 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01519324v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la formation précoce des préférences alimentaires : l'étude OPALINE.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Régional Nutrition et Santé Publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00824648v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants et le goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Merdji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Blondeau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Colloque CPER 10 LLSHS. Atelier "bien-être et enfance"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Le Croisic, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00763045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infant preferences for food odours over the first 2 years of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECRO 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00425230v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temperament and environmental factors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect on repeated exposures, temperament and parental food styles on liking for a new product</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIth European Conference of Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Jena, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedonic reactivity to food odours in infants: Longitudinal approach from 6 to 12 months</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Vincent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Marlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoist Schaal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7. Pangborn sensory science symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2007, Minneapolis, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03837847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prévention par l'éducation de la sélectivité alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV° Congrès International de Psychologie de la Santé de Langue Française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Néophobie alimentaire chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIèmes Journées Internationales de Psychologie Différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre styles éducatifs du parent et comportements de l'enfant dans le domaine alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XXIIIème Colloque du GRoupe FRancophone d'Etudes du Développement Psychologique de l'Enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender and age differences in taste preferences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ier Congreso Ibérico de Perceción</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2005, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food neophobia in children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIth European Conferance on Developmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2005, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hábitos alimentarios, dieta infantil, preferencias alimentarias adolescentes, neofobia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">II congreso hispano-portugues de psicologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is food neophobia a personality trait ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La néophobie alimentaire des adolescents obèses varie-t-elle en fonction de la sensibilité gustative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Pasquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Odile Monneuse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Marcel Hladik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Marez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Simmen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XII èmes Rencontres Scientifiques de Nutrition : Goûts et comportements alimentaires de l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00556243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rigal N., Frelut M.L., Monneuse M.O., Hladik C-M. , Marez A. , Pasquet P., & Simmen B. (2003). Neophobia, food preferences and taste thresholds in obese adolescents during a weight reduction program. Communication orale, 12th European Congress for Obesity (ECO), Finlande, Helsinki, 29st may - 1st june 2003.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th European Congress for Obesity (ECO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Helsinki, Finlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349622v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le phénomène de familiarisation avec l'étrange chez les enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED) : « L'enfant et le monde des objets »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Rouen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Children's smell and taste judgments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European symposium of odour cognition (ESOC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1999, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact de l'identité culturelle des sujets sur la construction de l'identité des objets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VIIe Colloque de l'Association pour la Recherche Interculturelle (ARIC) : « Savoirs et enjeux de l'interculturel »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1999, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rejet néo-alimentaire, familiarité et construction sensorielle dans le domaine alimentaire enfantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International « Temps et Alimentation »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1998, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concept formation in childhood</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">31st annual meeting of the International Society for Developmental Psychobiology (ISDP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of two hedonic scales when assessing children aged from 6 to 12 years old</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Sensory Symposium Pangborn</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Norway</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La régulation des perceptions lors de la familiarisation permet-elle de dépasser le rejet néo-alimentaire enfantin ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIe Colloque du Groupe francophone d'études du développement psychologique de l'enfant jeune (GROFRED)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1998, Genève, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atypical Modulation of Electrodermal Reactivity during Sensory Stimulation in Autistic Children and Adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Paroissin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INSAR 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2026, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to assess sensory perception in autistic children and adolescents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EABCT</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Glasgow, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métacognition des enfants et adolescents sur le spectre de l'autisme : étude sur la base de données partagées ABIDE II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Encéphale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03540332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liens entre spécificités sensorielles et sévérité des symptômes dans le trouble du spectre de l’autisme chez de jeunes enfants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bloch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Baleyte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Français de Psychatrie 12e Edition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2020, Strasbourg, France. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03174390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Goûts en famille » : Impact de l’éducation sensorielle sur la variété alimentaire auprès d’enfants guadeloupéens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Politzer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurée Salmon-Legagneur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Hebel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Françaises de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04254716v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smell but not taste reactivity is related to food neophobia in toddlers: results from the Opaline cohort</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Wagner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Schwartz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Congress of the european chemoreception research organisation (ECRO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Dijon, France. 1 p., 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02796364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude des déterminants précoces de l’appréciation des fruits et légumes chez l’enfant de la cohorte mère-enfant EDEN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wen Lun Yuan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Aline Charles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Francophones de Nutrition (JFN)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Bordeaux, France. , 1 p., 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02808999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with children's eating difficulties? Comparing reported and observed behaviours</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop OPALINE: Understanding the early development of food preferences and eating behaviour in children</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dijon, France. , 1 p., 2012, Abstract session 3: Parent-child interaction: role of educative practices</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01270229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are maternal practices associated with child fussiness?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Chabanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Issanchou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on feeding and eating in infancy and early childhood</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Londres, United Kingdom. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02819343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les comportements alimentaires. Choix des consommateurs et politiques nutritionnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Etievant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">France Bellisle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Bertin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Chandon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Dallongeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 87 p., 2012, Matière à Débattre et Décider, 978-2-7592-1670-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02810843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enfants difficiles à table : Conceptualisation et évolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Run, Jean-Louis; Taborelli, Emma. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le comportement alimentaire et ses troubles. Quand se nourrir devient un sport de combat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , pp.50-58, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03545915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Construction du plaisir alimentaire durant l'enfance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Monnery-Patris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucile Marty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Lecerf, Karine Clément, Sébastien Czernichow, Martine Laville, Jean-Michel Oppert, François Pattou, Olivier Ziegler. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Obésités. Médecine et Chirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Chapitre 30, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 978-2-294-76753-1. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/C2018-0-05181-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03355752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serials: Passion or Addiction? Evaluation Based on Quantitative and Case Study.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Romo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adélaïde Coëffec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chèze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Héléna Sedlackova-Morillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Serials and Addiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Cambridge Scholar</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Développement et apprentissage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Partie I - Le mangeur au centre de l'alimentation, chapitre 6 : L'alimentation de l'enfant et de l'adolescent, </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS Editions</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 328 p., 2015, A découvert, 978-2-271-08300-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01249027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'alimentation de l'enfant et de l'adolescent : Apprentissage et développement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Nicklaus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Esnouf, Catherine and Floramonti, Jean and Laurioux, Bruno. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'alimentation à découvert</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.32-33, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01550732v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de manger chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">B. Schneider. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emotions, interactions et développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.133-148, 2001, Figures de l'interaction</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mécanismes impliqués dans l'évolution de l'appréciation pour un aliment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I. Urdapilleta, C. Ton Nu, C. Saint Denis &amp; F. Huon de Kermadec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traité d'évaluation sensorielle : aspects cognitifs et métrologiques des perceptions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.186-206, 2001</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349634v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Winning the food fight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La naissance du goût</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00349636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic review of methods for assessing sensory processing in children and adolescents with autism spectrum condition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05015081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Analytic and Synthetic Front-of-pack Graphical Nutrition Labels on the Nutritional Quality of Supermarket Food Purchases : Evidence from a French Randomized Control Experiment.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dubois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Allais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Bertail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Bonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01710268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logiciel (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTEnSeA©</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Brouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natalie Rigal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Cazalis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022, </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Logiciel</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05007502v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId240"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1717F872"/>
+    <w:nsid w:val="66D45467"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalie-rigal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouaziz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2026.1783075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04708504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.07.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.12.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Oderda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2021.04.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassuto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Politzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104258" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Albuquerque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-020-00723-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;bel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.03.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.03.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367493517725832" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godefroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.12.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2016.02.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0342-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brement" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516002044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godefroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.090" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Charles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Grammatikaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2012.06.356" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939626v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.12.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZ5NP0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monneuse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frelut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcel Hladik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Groeppelin-Duval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blondeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425230v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349608v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pasquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349622v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269979v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540332v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174390v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bloch" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254716v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;e Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796364v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808999v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270229v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819343v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810843v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/expertise/expertises_realisees/expertise_comportements_alimentaires" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545915v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355752v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9782294767531000308" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05181-6" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249027v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Ressources/Communiques-de-presse/L-alimentation-a-decouvert" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550732v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349633v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349634v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349635v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349636v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05015081v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710268v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albuquerque" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007502v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/natalie-rigal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5180-4346" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/066957494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567497v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Brouche" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Rigal" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Paroissin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Bouaziz" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Baleyte" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2026.1783075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04708504v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Cazalis" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2024.07.004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254663v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery-Patris" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114134v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2022.12.004" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816249v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Courcoux" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Cardinal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Huc" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Beraud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2022.106005" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03428655v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victoria Baumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafika Zebdi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Julien-Sweerts" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Carrot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Godart" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2021.584565" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04199979v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Bouvet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Oderda" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Urdapilleta" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cob.12480" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114158v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;reng&#232;re Rubio" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurenf.2021.04.006" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816243v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#233;bel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cassuto" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Politzer" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2021.104258" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03526053v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02562456v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Albuquerque" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Bonnet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Bertail" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11747-020-00723-5" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03487825v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Champel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physbeh.2019.112636" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114173v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816246v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale H&#233;bel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saadi Lahlou" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2019.03.027" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619744v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery Patris" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Peteuil" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Chabanet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Issanchou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2019.03.029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03816247v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Godefroy" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Trinchera" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.12.008" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754724v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1367493517725832" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01495100v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Godefroy" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Darcel" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2016.12.005" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01398397v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.infbeh.2016.02.001" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01322507v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wen Lun Yuan" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Forhan" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12966-016-0342-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566659v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Soulet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Brement" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4074/S0013754516002044" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550587v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Romo" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia Saleh" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Riazuelo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185656v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Wagner" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Schwartz" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2015.07.021" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01566671v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Godefroy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eurpsy.2015.09.090" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754751v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754753v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01754757v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00738484v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine de Lauzon-Guillain" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreia Oliveira" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie A. Charles" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangelia Grammatikaki" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Jones" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2012.06.356" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00939626v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.12.016" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FSZ5NP0H-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824659v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Boggio" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lange" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2011.04.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T0P0PDF0-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667822v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Nicklaus" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01053107v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boireau-Ducept" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mallet" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Meyer" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2007.09.012" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD90VZTB-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551893v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Monneuse" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Frelut" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Marcel Hladik" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Simmen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349561v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00551902v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349563v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349562v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00276176v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Marez" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349564v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349565v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349566v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254684v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254692v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254545v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chandon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254728v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254743v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254739v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254697v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254705v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254755v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03211274v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Groeppelin-Duval" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254798v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254765v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254747v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254802v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234396v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01579305v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123173v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806319v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123199v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Visalli" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Laval" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01519324v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824648v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763045v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Merdji" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Blondeau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425230v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Monnery" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Marlier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoist Schaal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349609v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349611v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03837847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Vincent" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349608v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349613v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349614v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349616v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349617v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349620v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349621v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00556243v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pasquet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349622v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349624v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349623v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349632v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349628v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349627v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349631v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269979v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540332v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174390v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bloch" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04254716v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Politzer" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;e Salmon-Legagneur" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Hebel" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02796364v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808999v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Aline Charles" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01270229v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Andr&#233;" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819343v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810843v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Etievant" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Bellisle" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bertin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/expertise/expertises_realisees/expertise_comportements_alimentaires" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03545915v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03355752v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Marty" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9782294767531000308" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/C2018-0-05181-6" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550718v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#233;la&#239;de Co&#235;ffec" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Ch&#232;ze" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#233;na Sedlackova-Morillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01249027v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presse.inra.fr/Ressources/Communiques-de-presse/L-alimentation-a-decouvert" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01550732v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349633v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349634v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349635v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00349636v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-05015081v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01710268v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Albuquerque" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007502v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:c4c91cccc8139fe10da5d7af99c4039d5d823b67;origin=https://hal.archives-ouvertes.fr/hal-05007502;visit=swh:1:snp:a966774862e54b82b7435c3345c9cdc68383ca43;anchor=swh:1:rel:66bebd76549e954a9eea5b18e0a77170b9b636ff;path=/" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>