--- v0 (2026-03-15)
+++ v1 (2026-05-16)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (13)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -541,1370 +541,1236 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03817515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prospectively defined patterns of APOBEC3A mutagenesis are prevalent in human cancers</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genome-wide and sister chromatid-resolved profiling of protein occupancy in replicated chromatin with ChOR-seq and SCAR-seq</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Chun-Long Chen</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nazaret Reverón-Gómez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina González-Aguilera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dalby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Andersson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2022.110555⟩</w:t>
+              <w:t xml:space="preserve">Nature Protocols</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (9), pp.4446-4493. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41596-021-00585-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265344v1</w:t>
+                <w:t xml:space="preserve">hal-03537520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DNA molecular combing-based replication fork directionality profiling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Lacroix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Long Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nucleic Acids Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/nar/gkab219⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03195930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genome-wide and sister chromatid-resolved profiling of protein occupancy in replicated chromatin with ChOR-seq and SCAR-seq</w:t>
+                <w:t xml:space="preserve">Staying true to yourself: mechanisms of DNA methylation maintenance in mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Bultmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Till Bartke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Defossez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Protocols</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1154⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41596-021-00585-3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03537520v1</w:t>
+                <w:t xml:space="preserve">hal-03063725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Staying true to yourself: mechanisms of DNA methylation maintenance in mammals</w:t>
+                <w:t xml:space="preserve">MCM2 promotes symmetric inheritance of modified histones during DNA replication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Dalby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Wenger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Stromme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Strandsby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 361 (6409), pp.1389-1392. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aau0294⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gkaa1154⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03063725v1</w:t>
+                <w:t xml:space="preserve">hal-04265820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCM2 promotes symmetric inheritance of modified histones during DNA replication</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Developmental and cancer-associated plasticity of DNA replication preferentially targets GC-poor, lowly expressed and late-replicating regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xia Wu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadi Kabalane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malik Kahli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nataliya Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Anne Strandsby</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Laperrousaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 46 (19), pp.10157-10172. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/nar/gky797⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aau0294⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04265820v1</w:t>
+                <w:t xml:space="preserve">hal-02363281v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Developmental and cancer-associated plasticity of DNA replication preferentially targets GC-poor, lowly expressed and late-replicating regions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xia Wu</w:t>
+                <w:t xml:space="preserve">Replication landscape of the human genome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hadi Kabalane</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Malik Kahli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bastien Laperrousaz</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves d'Aubenton-Carafa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yan Jaszczyszyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimin Shen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nucleic Acids Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms10208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/nar/gky797⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02363281v2</w:t>
+                <w:t xml:space="preserve">hal-01412672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Replication landscape of the human genome</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yimin Shen</w:t>
+                <w:t xml:space="preserve">Deciphering DNA replication dynamics in eukaryotic cell populations in relation with their averaged chromatin conformations OPEN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arach Goldar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Arneodo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Audit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Argoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rappailles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (22), pp.22469 (1-8). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep22469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms10208⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01412672v1</w:t>
+                <w:t xml:space="preserve">hal-01412574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deciphering DNA replication dynamics in eukaryotic cell populations in relation with their averaged chromatin conformations OPEN</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Rappailles</w:t>
+                <w:t xml:space="preserve">From the chromatin interaction network to the organization of the human genome into replication N/U-domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha E Boulos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hanna Julienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Baker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chun-Long Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataliya Petryk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">New Journal of Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (11), pp.115014. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1367-2630/16/11/115014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep22469⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01412574v1</w:t>
+                <w:t xml:space="preserve">cea-01120311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From the chromatin interaction network to the organization of the human genome into replication N/U-domains</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rasha E Boulos</w:t>
+                <w:t xml:space="preserve">From Simple Bacterial and Archaeal Replicons to Replication N/U-Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Hyrien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Rappailles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
-              <w:r>
-[...158 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Baker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chun-Long Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 425 (23), pp.4673-4689. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2013.09.021⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmb.2013.09.021⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01557075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId73"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2051,51 +1917,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Petryk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-025-00902-8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fajri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06412-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqun Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#8217;aubenton-Carafa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hyrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00793-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Deweerd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter N&#233;meth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m P&#243;ti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Long Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110555" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265344v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195930v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab219" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537520v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Rever&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Aguilera" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalby" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Andersson" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-021-00585-3" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03063725v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bultmann" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bartke" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Defossez" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1154" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265820v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wenger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stromme" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strandsby" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau0294" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363281v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kabalane" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kahli" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laperrousaz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky797" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412672v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Shen" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10208" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412574v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arach Goldar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audit" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rappailles" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22469" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120311v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha E Boulos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Julienne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baker" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/115014" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557075v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rappailles" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guilbaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.021" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FNQFD3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355748v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataliya Petryk" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41580-025-00902-8" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728891v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Fajri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-06412-1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265334v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Wu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaqun Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves D&#8217;aubenton-Carafa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Thermes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Hyrien" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-022-00793-5" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03817515v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Deweerd" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eszter N&#233;meth" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#193;d&#225;m P&#243;ti" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chun-Long Chen" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2022.110555" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537520v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nazaret Rever&#243;n-G&#243;mez" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Gonz&#225;lez-Aguilera" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dalby" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Andersson" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-021-00585-3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03195930v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Blin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lacroix" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jaszczyszyn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkab219" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03063725v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Bultmann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Till Bartke" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Defossez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gkaa1154" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265820v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Wenger" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Stromme" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Strandsby" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aau0294" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02363281v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadi Kabalane" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Kahli" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Laperrousaz" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nar/gky797" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412672v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves d'Aubenton-Carafa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Shen" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms10208" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01412574v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arach Goldar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arneodo" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Audit" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Argoul" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rappailles" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep22469" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01120311v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha E Boulos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanna Julienne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1367-2630/16/11/115014" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01557075v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Rappailles" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Guilbaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2013.09.021" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D4FNQFD3-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>